--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle LEBERT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPÉRIENCE PROFESSIONNELLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/01/1991 Ingénieur de Recherches à</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">INSTITUT NATIONAL DE RECHERCHE POUR L'AGRICULTURE, L'ALIMENTATION ET L'ENVIRONNEMENT</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Clermont-Ferrand-Auvergne-Rhône-Alpes, Site de Theix, F-63122 Saint-Genès Champanelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-2004 INRA UR370 Station de Recherches sur la Viandes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche : Microbiologie prévisionnelle et génie des procédés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2011: INRA UR454 Microbiologie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche : Physiologie bactérienne en biofilm mixte</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 - à nos jours : INRA UMR346 Epidémiologie des maladies animales et zoonotiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche : Systèmes d'information géographiques appliqués à l'épidémiologie animale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉDUCATION ET FORMATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">01/09/1986–08/12/1989 Diplôme d'ingénieur, Montpellier SupAgro, Montpellier (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie, Microbiologie alimentaire, Sécurité alimentaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">01/09/2000–01/02/2004 Doctorat en sciences des Aliments, Université Clermont Auvergne, Clermont-Ferrand (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microbiologie alimentaire, microbiologie prévisionnelle, génie des procédés, thermodynamique appliquée, modélisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">01/11/2006 Habilitation à diriger des Recherches, Université Clermont Auvergne, Clermont-Ferrand (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microbiologie alimentaire, microbiologie prévisionnelle, génie des procédés, thermodynamique appliquée, modélisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences organisationnelles/ managériales</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Capacité à organiser, manager des projets, ou des taches scientifiques</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Référente du management de la Qualité en recherche dans l'UMR EPIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Référente Europe d'unité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences liées à l’emploi</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Compétences en systèmes d’information géographiques, bases de données, analyses spatiales, statistiques spatiales sur les méthodes d’agrégation, analyses lmulti-critères</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Applications à l'épidémiologie animale et en particulier aux tiques et maladies à tiques :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Distribution de la tique Ixodes ricinus en France, risque tique, sciences participatives, exposition humaine aux piqûres de tiques, prévention des piqûres de tiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROJETS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 : Projet européen MOOD : MOnitoring Outbreak events for Disease surveillance in a data science context, coordonné par le Cirad (R. Lancelot)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2023 : Projet DAPPEM Développement d’une APPlication d’identification des Erythèmes Migrants (signe cutané de maladie de Lyme) à partir de photographies.Porteur du projet O. Lesens (CHU/LMGE). Collaborations : E. Mephu Nguifo (UCA, LIMOS), O. Lesens (CHU), UMR EPIA, partenaires socio-économiques et sanitaires : Mutualité Sociale Agricole (MSA), ONF (Office National des Forêts), CNPF (Centre Régional pour la Propriété Forestière). Responsable opérationnelle et suivi financier : I. Lebert</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 : Projet CLIMATICK : Projection and adaptation of tick threat in agricultural and forest landscape under climate change.Porteur du projet : K. Chalvet-Monfray (UMR EPIA).Responsable opérationelle dans l’UMR EPIA : I. Lebert</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2023 : Projet ERATIQ Evaluation du Risque d’exposition Aux piqûres de TIQues et aux agents de la maladie de Lyme dans les parcs urbains et péri-urbains de la région lyonnaise. Porteur du projet : M. René-Martellet.En collaboration avec Ville de Lyon, Métropole de Lyon, ARS, GREPS (Lyon 2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018- : Projet FREQRANDO : Fréquentation humaine dans les sentiers et chemins français en France métropolitaine.Porteur du projet : I. Lebert, en collaboration avec Fédération Française de Randonnée Pédestre et S. Duméry</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 : Projet TELETIQ Intérêt des données de TELEphonie mobile et des sciences participatives pour l’estimation et la compréhension du risque de transmission de maladies liées à l’environnement : Application aux maladies transmises par les TIQues. Porteur du projet G. Vourc’h, puis I. Lebert et S. Bord (2018-2019).Collaborations : S. Dernat, F. Johany (INRA, UMR Territoires), S. Bimonte (UR TSCF, IRSTEA), Orange Labs, JF Cosson (CITIQUE), C. Linard (Université de Namur).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 : Projet LYMESNAP Incidence de l’érythème chronique migrant dans le territoire du Pays des Combrailles : étude participative en population générale par télédéclaration. Porteur du projet : Pr O. Lesens (CHU Clermont-Ferrand),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015- : Projet CARTOTIQUE : Cartographie du risque de transmission de la maladie de Lyme par la tique Ixodes ricinus chez l’Homme en France. Porteur du projet : Magalie René-Martellet (VetAgroSup Marcy)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2015: Projets avec A. Leblond (VetAgroSup Lyon) : Evaluation de la probabilité de complication de la piroplasmose lors de l’hospitalisation d’un cheval selon l’origine géographique et la saison par des méthodes d’agrégations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2016 : Projet ANR OSCAR Outil de Simulation Cartographique à l’échelle du paysage du Risque Acarologique.Porteur du projet : O. Plantard (BioEPAR, INRA).Gestionnaire de la base de données en lien avec les données géoréférencées, rédaction datapaper et partage des données (entrepôt dataverse) : I. Lebert</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of tick-borne microorganisms in human-biting ticks in France collected through a Citizen-science program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno-Madiou Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Carravieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (2), pp.102612. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2026.102612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert Opinion Elicitation for Assisting Deep Learning based Lyme Disease Classifier with Patient Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Emilion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 193, pp.105682. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765092v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of the abundance of Ixodes spp. ticks in forests of the Auvergne-Rhône-Alpes Region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/bdj.12.e142266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological and climatic variables predict the phenology of Ixodes ricinus nymphs activity in France, accounting for habitat heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11479-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510954v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat suitability map of Ixodes ricinus tick in France using multi-criteria analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Saint-Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gasqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/gh.2022.1058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring convolutional neural networks with transfer learning for diagnosing Lyme disease from skin lesion images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Shahriar Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelina Petrosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 215, pp.106624. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2022.106624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271706v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick ecology and Lyme borreliosis prevention: a regional survey of pharmacists’ knowledge in Auvergne-Rhône-Alpes, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.101932. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2022.101932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Extracellular DNA Release in Staphylococcus xylosus Biofilm In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Andant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9112192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyme Snap: a feasibility study of on-line declarations of erythema migrans in a rural area of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Letertre-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Corbin-Valdenaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2019.101301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction in dual species biofilms between Staphylococcus xylosus and Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Andant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 326, pp.108653. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of ticks, tick-borne pathogens and the associated local environmental factors including small mammals and livestock, in two French agricultural sites: the OSCAR database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e50123. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.8.e50123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questing tick abundance in urban and peri-urban parks in the French city of Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mathews-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Namèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-020-04451-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical and laboratory features of canine &amp;lt;em&amp;gt;Anaplasma platys&amp;lt;/em&amp;gt; infection in 32 naturally infected dogs in the Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bouzouraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Attipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (6), pp.1256-1264. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of landscape features on the relationship between Ixodes ricinus ticks and their small mammal hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-016-1296-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piroplasmosis in an endemic area: analysis of the risk factors and their implications in the control of Theileriosis and Babesiosis in horses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (1), pp.71-83. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-014-4161-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and incidence risk of clinical canine monocytic ehrlichiosis under field conditions in Southern Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-014-0613-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire-based survey on the distribution and incidence of canine babesiosis in countries of Western Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïg Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Garzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.13. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2014015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire-based survey on distribution and clinical incidence of canine babesiosis in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaig Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.41-48. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-6148-9-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of coagulase-negative Staphylococci in French cheeses, dry fermented sausages, processing environments and clinical samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 137 (2-3), pp.221-9. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2009.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low occurrence of safety hazards in coagulase negative staphylococci isolated from fermented foodstuffs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (1-2), pp.87-95. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of indigenous staphylococci of naturally fermented dry sausages and manufacturing environments of small-scale processing units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Giammarinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (3), pp.294-301. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2009.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined water transfer and bacterial models to predict Listeria innocua growth on the surface of gelatine gel during the drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78 (4), pp.1371-1381. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2006.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of microorganisms in the environment and dry fermented sausages of small traditional French processing units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Giammarinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (1), pp.112-122. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2006.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of industrial and natural biocides on spoilage, pathogenic and technological strains grown in biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (3), pp.281-287. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2006.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation de la flore d’intérêt technologique : bactéries lactiques et staphylocoques à coagulase négative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (5), pp.171-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of heat-processing regime, pH, water activity and their interactions on the behaviour of Listeria monocytogenes in groundpork. Modelling the boundary of the growth/no-growth areas as a function of pH, water activity and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vendeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (10), pp.1197-1206. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2621.2006.01185.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes microbiens des saucissons et de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gimmarinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (5), pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un ferment indigène pour améliorer la sécurité et maintenir la typicité des saucissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lebecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (5), pp.177-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative prediction of microbial behaviour during food processing using an integrated modelling approach: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (6), pp.968-984. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2006.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined physico-chemical and water transfer modelling to predict bacterial growth during food processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Dussap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 102 (3), pp.305-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a complete heat-water model to predict microbial growth and inactivation during airflow treatments at the surface of meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Valdramidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemie Geeraerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 674, pp.285-292. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2005.674.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of bacterial growth on the surface of meat under common processing conditions by combining biological and physical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 68 (1), pp.89-98. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2004.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original device to measure bacterial growth on the surface of meat at relative air humidity close to 100%</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Robles Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38, pp.425-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of two Listeria monocytogenes growth models in a meat broth and their application to beef meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15, pp.499-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pH or aw stress on growth of Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheroutre-Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 42, pp.71-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of Pseudomonas fluorescens and Pseudomonas fragi in a meat medium as affected by pH (5.8-7.0), water activity (0.97-1.00) and temperature (7-25øC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 39, pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the response of 66 Listeria monocytogenes and Listeria innocua strains to different growth conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 14, pp.403-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiologie prédictive : Théorie et applications industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiologie – Aliments - Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 15, pp.157-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for calculating growth parameters by optical density measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 25, pp.225-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Listeria development on meat surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jd Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25 (4), pp.420-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of cell wall antigens for the rapid detection of bacteria by immunological methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of applied bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 72, pp.220-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et risque tique dans une démarche One Health en vallée d'Aspe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Caussanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benassit Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giraudel Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Une seule session en pratique : Partage retours d’expérience».- Journées techniques et scientifiques des réserves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint-Lary Soulan (Hautes-Pyrénées), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et risque tique dans une démarche One Health : Projet EPPAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Caussanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Réunion annuelle du groupe « Tiques &amp; Maladies à Tiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et surveillance des tiques : recherche et prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Portes Ouvertes du Centre INRAE Clermont-Auvergne-Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, May 2024, Theix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et maladies à tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de la FDSEA 42</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint-Bonnet le Courreau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment associated with ticks in urban and periurban green spaces in the region of Lyon, France: Results of ticks and rodents surveillance from 2019 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mathews-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peau&Tique, un outil pour la traçabilité et la surveillance de la forme précoce de la maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Frendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jacomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMScan, une application mobile pour l’assistance au diagnostic des formes précoces de la maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Frendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème conférence francophone sur l’extraction et la gestion des connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087748v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tique &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt; et maladies transmises par les tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de coordination départemental de lutte contre les espèces à enjeu pour la santé humaine dont les ambroisies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Préfecture de Haute Loire, Mar 2023, Le Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du risque d’exposition aux tiques et aux agents de la maladie de Lyme dans les espaces verts de la région lyonnaise : résultats de la surveillance 2019-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mathews-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final de restitution du projet Biodiversa-Bioroddi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological, climatic variables, and habitat heterogeneity predict the Ixodes ricinus nymph activity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMScan: A Mobile Application for Early Lyme Disease Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Frendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Vision ECCV-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tel-Aviv, Israël</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087855v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Cartotique : Cartographie des conditions favorables à la tique &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt; en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Saint-Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gasqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail TBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSES, 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet DAPPEM : Développement d'une APPlication d'identification des Erythèmes Migrants (signe cutané de maladie de Lyme) à partir de photographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête en région Rhône-Alpes-Auvergne sur les connaissances des pharmaciens sur l’écologie des tiques et la prévention de la maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Tiques &amp; Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et maladies à tiques - Projet de recherche DAPPEM : identification des érythèmes migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de la FDSEA 43</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Paulien, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet DAPPEM : Développement d’une APPlication de repérage des Erythèmes Migrants à partir de photographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Centres de Références de Maladies Vectorielles à tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de techniques d'intelligence artificielle dans le cadre de l'étude des tiques et de la maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Frendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INRAE systèmes d'information pour les données agro-environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087679v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seroprevalence of Q fever among blood donors and screening for Coxiella burnetii DNA in environmental dust in a French conurbation recently confronted to clustered human cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Perroquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCCAR International congress on Rickettsiae and 9th Meeting of the European Society for Chlamydia Research (ESCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Rickettsia Society; European Society for Chlamydia Research; European Society on intracellular bacteria (ESCCAR), Aug 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of deep learning methods applied to the study of ticks and tick-borne diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Frendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Becker (Université de Rennes); Thomas Derrien (CNRS); Claire Lemaitre (Inria), Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et maladies à tiques Ecologie des tiques Maladies à tique Projet de recherche DAPPEM : identification des érythèmes migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de la MSA Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mutualité Sociale Agricole, Nov 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séroprévalence de la fièvre Q chez les donneurs de sang de l'agglomération niortaise, bassin d'élevage caprin récemment confronté à des cas humains groupés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Perroquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Transfusion Sanguine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFTS, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet transdisciplinaire EXPAIRCOX : études épidémiologiques et sociologiques dans une région régulièrement confrontée à la fièvre Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Pilotage de la santé des ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, A distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du risque d’exposition aux tiques dans les parcs publics et les espaces boisés en région Lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mathews-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Namèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipes de Parasitologie et de Mycologie Médicale de Saint-Etienne et de Lyon; Ensemble de la communauté médicale et vétérinaire de la région Auvergne-Rhône-Alpes, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du risque associé aux tiques dans les parcs Lyonnais: résultats de la surveillance réalisée en 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mathews-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Namèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème réunion annuelle du groupe de travail Tiques et Maladies à Tiques (TMT) du Réseau Ecologie des Interactions durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet DAPPEM Développement d'une APPlication d'identification des Erythèmes Migrants (signe cutané de maladie de Lyme) à partir de photographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion organisée par le Centre de référence des Maladies vectorielles liées aux Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Clermont-Ferrand, France. pp.12 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CLIMATICK : Projection and adaptation of tick threat in agricultural and forest landscape under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel OPTMix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Jan 2019, Nogent-sur-Vernisson, France. pp.22 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WIKISEMIO , une plateforme collaborative pour la définition de la sémiologie de cartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Noiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visualization &amp; HCI* for Crowd-Sourcing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Jun 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des données de téléphonie mobile et des sciences participatives pour l’estimation et la compréhension du risque de transmission de maladies liées à l’environnement : Application aux maladies transmises par les tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID-ImmunInv2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des risques associés aux tiques dans les parcs urbains et périurbains en région lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mathews-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID-ImmunInv2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France. pp.16 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie de Lyme et autres infections : rôle des tiques, des bactéries et des animaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de l‘Union Forestière en Montagne Bourbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Saint-Clément (03), France. pp.46 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lymesnap - Télédéclaration de l’érythème chronique migrant dans le territoire du Pays des Combrailles - Etude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Letertre-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Tiques &amp; Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Laschamps - Saint Genès Champanelle, France. pp.26 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et risques associés à une piqûre en région ARA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation à la Direction de l’écologie urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. pp.17 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie de Lyme : informations générales épidémiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention à destination des professionnels de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Clermont-Ferrand, France. pp.30 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account the spatial heterogeneity of agricultural landscapes to explain densities and movements of Ixodes ricinus and prevalence of its associated pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Tick and Tick-borne Pathogen Conference &amp; 1st Asia Pacific Rickettsia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cairns, Australia. 140 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence de l’érythème chronique migrant dans le territoire du Pays des Combrailles. Etude participative en population générale par télédéclaration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Letertre-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée régionale de veille sanitaire en Auvergne-Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation territoriale des Agences Régionales de Santé (ARS)et de Santé publique FranceSanté., Dec 2017, Lyon, France. pp.17 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie de Lyme : informations générales épidémiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion d'information dans le cadre du projet LymeSnap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saint-Gervais-d’Auvergne, France. pp.30 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil de prédiction du risque d’exposition à la tique Ixodes ricinus et aux agents de la Borréliose de Lyme en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saint Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontre des Microbiologistes du Pôle Clermontois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Clermont-Ferrand, France. pp.13 slides, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.520510083776725e12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Oscar : prendre en compte l'hétérogénéité spatiale du paysage pour comprendre les déterminants de la distribution du risque lié aux maladies à tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques d'un paysage agricole influencent-elles la relation rongeur-tique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montferrier sur Lez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence et diagnostic différentiel de l’Ehrlichiose canine dans le Sud de l’Europe : Résultats d’une enquête réalisée dans 78 clientèles vétérinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe de travail « Tiques et Maladies à Tiques » au sein du « Réseau Ecologie des Interactions durables »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lyon, France. pp.16 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mapping tool to evaluate the impact of global change on tick-borne disease risk in European agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Conférence « Global Climate Smart Agriculture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector role of &amp;lt;em&amp;gt;Rhipicephalus sanguineus&amp;lt;/em&amp;gt;: implication in the transmission of canine tick-borne diseases (canine babesiosis, Rickettsial diseases)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bourdoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Merial symposium on parasitosis &amp; arthopod-borne diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Palerme, Italy. pp.33 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire based survey on distribution and clinical incidence of canine babesiosis in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaig Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Ectoparasites of Pets (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of several vector-borne pathogens in dogs with clinical suspicion of canine monocytic ehrlichiosis in Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Ectoparasites of Pets (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d’Information Géographique et analyses spatiales appliqués à l’épidémiologie animale : source d’infection des cas d'Encéphalopathie Spongiforme Bovine nés après l’interdiction des farines animales en 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Assemblée des utilisateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre régional auvergnat d'Information géographique (CRAIG). Clermont-Ferrand, FRA., Nov 2012, Clermont-Ferrand, France. pp.25 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition géographique de la babésiose canine en 2010. Résultats d’une enquête nationale auprès des vétérinaires praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaig Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie et de Mycologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France. pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial risk assessment in coagulase negative staphylococci isolated from fermented foodstuffs using a dedicated diagnostic microarray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International ICFMH " Evolving microbial Food quality and safety"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effect of temperature, relative humidity and strain-to-strain variability Listeria spp. growth kinetics under refrigerated state.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cgavran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abu-Ghannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference Predictive Modelling in Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Athène, Greece. pp.X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a complete heat-water model to predict microbial growth and inactivation during airflow treatments at the surface of meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Valdramidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemie Geeraerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Applications of Modelling as an Innovative Technology in the Agri-Food Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of cell wall antigens for the rapid detection of bacteria by immunological methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1989, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des habitats favorables à la tique Ixodes ricinus en France par analyse multicritère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Saint-Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gasqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of erythema migrans e-declaration by citizens in a rural area: a pilot study (Lymesnap study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Letertre-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Clinical Microbiology and Infectious Diseases (ECCMID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Madrid, Spain. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la télédéclaration pour estimer l’incidence de l’érythème migrant en Pays des Combrailles : étude Pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Letertre-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Chapelle-sur-Erdre, France. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA - SANTE ANIMALE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 110 p., 2018, Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité d'Ixodes ricinus en lien avec la météorologie dans le cadre du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Lyme Snap. Télé-déclaration pour l’estimation de l’incidence de l’érythème migrant : Étude pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Letertre-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Portal-Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales d’Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil de prédiction des conditions favorables à la présence de la tique Ixodes ricinus, vecteur de la Borréliose de Lyme en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saint Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique ARC Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Isle d'Abeau, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several Anaplasma phagocytophilum epidemiological cycles in France revealed by sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference GERI Genes, Ecosystems and Risk of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Heraklion, Greece. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygiène des procédés de traitement par l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Sylvain Mirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms in traditional fermented meats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of fermented meat and poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2.ed., John Wiley and Sons, pp.7, 2015, 978-1-118-52265-3; 978-1-118-52269-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global approach to predict Listeria innocua growth at the surface of foods as a function of the media and process characteristics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Gilles Dussap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larroche, C., Pandey, A., Dussap, C. G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Food Industry.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Asiatech, New Delhi, pp.296-317, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of food sciences and nutrition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2003, 0-12-227061-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of bacterial growth in practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New development in meat refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCEAMST, 1996, 90-75319-13-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des cartes météo des tiques en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’il faut retenir des tiques et de la prévention de la maladie de Lyme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/c0gnl8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map simulator of tick abundance in heterogeneous agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen D Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des conditions favorables à la tique &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt; en région Auvergne-Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leoty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] INRAE. 2021, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyme borreliosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Dagostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Busani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Tagliapietra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annapaola Rizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.130-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la croissance de Listeria innocua par une approche phénoménologique : Modélisations complémentaires des propriétés du milieu, des transferts d'eau et des cinétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des aliments. Université d'Auvergne - Clermont-Ferrand I, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02831524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction et simulation de la qualité et de la sécurité microbiologiques des aliments pendant un procédé. Méthodologies et modélisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. ECOLE DOCTORALE DES SCIENCES DE LA VIE ET DE LA SANTE, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03078424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données sur les tiques : Quelles données ? Quelle utilisation ? Quel devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. En Ligne, France. 2023, 76 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle LEBERT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPÉRIENCE PROFESSIONNELLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/01/1991 Ingénieur de Recherches à</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">INSTITUT NATIONAL DE RECHERCHE POUR L'AGRICULTURE, L'ALIMENTATION ET L'ENVIRONNEMENT</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Clermont-Ferrand-Auvergne-Rhône-Alpes, Site de Theix, F-63122 Saint-Genès Champanelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-2004 INRA UR370 Station de Recherches sur la Viandes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche : Microbiologie prévisionnelle et génie des procédés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2011: INRA UR454 Microbiologie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche : Physiologie bactérienne en biofilm mixte</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 - à nos jours : INRA UMR346 Epidémiologie des maladies animales et zoonotiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche : Systèmes d'information géographiques appliqués à l'épidémiologie animale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉDUCATION ET FORMATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">01/09/1986–08/12/1989 Diplôme d'ingénieur, Montpellier SupAgro, Montpellier (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie, Microbiologie alimentaire, Sécurité alimentaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">01/09/2000–01/02/2004 Doctorat en sciences des Aliments, Université Clermont Auvergne, Clermont-Ferrand (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microbiologie alimentaire, microbiologie prévisionnelle, génie des procédés, thermodynamique appliquée, modélisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">01/11/2006 Habilitation à diriger des Recherches, Université Clermont Auvergne, Clermont-Ferrand (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microbiologie alimentaire, microbiologie prévisionnelle, génie des procédés, thermodynamique appliquée, modélisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences organisationnelles/ managériales</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Capacité à organiser, manager des projets, ou des taches scientifiques</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Référente du management de la Qualité en recherche dans l'UMR EPIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Référente Europe d'unité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences liées à l’emploi</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Compétences en systèmes d’information géographiques, bases de données, analyses spatiales, statistiques spatiales sur les méthodes d’agrégation, analyses lmulti-critères</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Applications à l'épidémiologie animale et en particulier aux tiques et maladies à tiques :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Distribution de la tique Ixodes ricinus en France, risque tique, sciences participatives, exposition humaine aux piqûres de tiques, prévention des piqûres de tiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROJETS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 : Projet européen MOOD : MOnitoring Outbreak events for Disease surveillance in a data science context, coordonné par le Cirad (R. Lancelot)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2023 : Projet DAPPEM Développement d’une APPlication d’identification des Erythèmes Migrants (signe cutané de maladie de Lyme) à partir de photographies.Porteur du projet O. Lesens (CHU/LMGE). Collaborations : E. Mephu Nguifo (UCA, LIMOS), O. Lesens (CHU), UMR EPIA, partenaires socio-économiques et sanitaires : Mutualité Sociale Agricole (MSA), ONF (Office National des Forêts), CNPF (Centre Régional pour la Propriété Forestière). Responsable opérationnelle et suivi financier : I. Lebert</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 : Projet CLIMATICK : Projection and adaptation of tick threat in agricultural and forest landscape under climate change.Porteur du projet : K. Chalvet-Monfray (UMR EPIA).Responsable opérationelle dans l’UMR EPIA : I. Lebert</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2023 : Projet ERATIQ Evaluation du Risque d’exposition Aux piqûres de TIQues et aux agents de la maladie de Lyme dans les parcs urbains et péri-urbains de la région lyonnaise. Porteur du projet : M. René-Martellet.En collaboration avec Ville de Lyon, Métropole de Lyon, ARS, GREPS (Lyon 2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018- : Projet FREQRANDO : Fréquentation humaine dans les sentiers et chemins français en France métropolitaine.Porteur du projet : I. Lebert, en collaboration avec Fédération Française de Randonnée Pédestre et S. Duméry</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 : Projet TELETIQ Intérêt des données de TELEphonie mobile et des sciences participatives pour l’estimation et la compréhension du risque de transmission de maladies liées à l’environnement : Application aux maladies transmises par les TIQues. Porteur du projet G. Vourc’h, puis I. Lebert et S. Bord (2018-2019).Collaborations : S. Dernat, F. Johany (INRA, UMR Territoires), S. Bimonte (UR TSCF, IRSTEA), Orange Labs, JF Cosson (CITIQUE), C. Linard (Université de Namur).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 : Projet LYMESNAP Incidence de l’érythème chronique migrant dans le territoire du Pays des Combrailles : étude participative en population générale par télédéclaration. Porteur du projet : Pr O. Lesens (CHU Clermont-Ferrand),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015- : Projet CARTOTIQUE : Cartographie du risque de transmission de la maladie de Lyme par la tique Ixodes ricinus chez l’Homme en France. Porteur du projet : Magalie René-Martellet (VetAgroSup Marcy)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2015: Projets avec A. Leblond (VetAgroSup Lyon) : Evaluation de la probabilité de complication de la piroplasmose lors de l’hospitalisation d’un cheval selon l’origine géographique et la saison par des méthodes d’agrégations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2016 : Projet ANR OSCAR Outil de Simulation Cartographique à l’échelle du paysage du Risque Acarologique.Porteur du projet : O. Plantard (BioEPAR, INRA).Gestionnaire de la base de données en lien avec les données géoréférencées, rédaction datapaper et partage des données (entrepôt dataverse) : I. Lebert</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of tick-borne microorganisms in human-biting ticks in France collected through a Citizen-science program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno-Madiou Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Carravieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (2), pp.102612. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2026.102612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial modeling of Borrelia genospecies in human-biting ticks from the French citizen science programme CiTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Madiou Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cougoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Dagostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.12919. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-42619-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert Opinion Elicitation for Assisting Deep Learning based Lyme Disease Classifier with Patient Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Emilion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 193, pp.105682. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765092v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of the abundance of Ixodes spp. ticks in forests of the Auvergne-Rhône-Alpes Region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/bdj.12.e142266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat suitability map of Ixodes ricinus tick in France using multi-criteria analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Saint-Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gasqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/gh.2022.1058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring convolutional neural networks with transfer learning for diagnosing Lyme disease from skin lesion images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Shahriar Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelina Petrosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 215, pp.106624. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2022.106624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271706v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological and climatic variables predict the phenology of Ixodes ricinus nymphs activity in France, accounting for habitat heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11479-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510954v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick ecology and Lyme borreliosis prevention: a regional survey of pharmacists’ knowledge in Auvergne-Rhône-Alpes, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.101932. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2022.101932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Extracellular DNA Release in Staphylococcus xylosus Biofilm In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Andant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9112192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction in dual species biofilms between Staphylococcus xylosus and Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Andant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 326, pp.108653. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyme Snap: a feasibility study of on-line declarations of erythema migrans in a rural area of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Letertre-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Corbin-Valdenaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2019.101301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of ticks, tick-borne pathogens and the associated local environmental factors including small mammals and livestock, in two French agricultural sites: the OSCAR database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e50123. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.8.e50123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questing tick abundance in urban and peri-urban parks in the French city of Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mathews-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Namèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-020-04451-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical and laboratory features of canine &amp;lt;em&amp;gt;Anaplasma platys&amp;lt;/em&amp;gt; infection in 32 naturally infected dogs in the Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bouzouraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Attipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (6), pp.1256-1264. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of landscape features on the relationship between Ixodes ricinus ticks and their small mammal hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-016-1296-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and incidence risk of clinical canine monocytic ehrlichiosis under field conditions in Southern Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-014-0613-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piroplasmosis in an endemic area: analysis of the risk factors and their implications in the control of Theileriosis and Babesiosis in horses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (1), pp.71-83. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-014-4161-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire-based survey on the distribution and incidence of canine babesiosis in countries of Western Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïg Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Garzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.13. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2014015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire-based survey on distribution and clinical incidence of canine babesiosis in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaig Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.41-48. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-6148-9-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of coagulase-negative Staphylococci in French cheeses, dry fermented sausages, processing environments and clinical samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 137 (2-3), pp.221-9. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2009.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low occurrence of safety hazards in coagulase negative staphylococci isolated from fermented foodstuffs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (1-2), pp.87-95. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of indigenous staphylococci of naturally fermented dry sausages and manufacturing environments of small-scale processing units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Giammarinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (3), pp.294-301. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2009.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of microorganisms in the environment and dry fermented sausages of small traditional French processing units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Giammarinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (1), pp.112-122. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2006.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined water transfer and bacterial models to predict Listeria innocua growth on the surface of gelatine gel during the drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78 (4), pp.1371-1381. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2006.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of industrial and natural biocides on spoilage, pathogenic and technological strains grown in biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (3), pp.281-287. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2006.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation de la flore d’intérêt technologique : bactéries lactiques et staphylocoques à coagulase négative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (5), pp.171-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes microbiens des saucissons et de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gimmarinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (5), pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of heat-processing regime, pH, water activity and their interactions on the behaviour of Listeria monocytogenes in groundpork. Modelling the boundary of the growth/no-growth areas as a function of pH, water activity and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vendeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (10), pp.1197-1206. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2621.2006.01185.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un ferment indigène pour améliorer la sécurité et maintenir la typicité des saucissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lebecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (5), pp.177-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative prediction of microbial behaviour during food processing using an integrated modelling approach: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (6), pp.968-984. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2006.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined physico-chemical and water transfer modelling to predict bacterial growth during food processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Dussap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 102 (3), pp.305-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a complete heat-water model to predict microbial growth and inactivation during airflow treatments at the surface of meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Valdramidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemie Geeraerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 674, pp.285-292. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2005.674.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of bacterial growth on the surface of meat under common processing conditions by combining biological and physical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 68 (1), pp.89-98. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2004.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original device to measure bacterial growth on the surface of meat at relative air humidity close to 100%</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Robles Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38, pp.425-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of two Listeria monocytogenes growth models in a meat broth and their application to beef meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15, pp.499-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pH or aw stress on growth of Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheroutre-Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 42, pp.71-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of Pseudomonas fluorescens and Pseudomonas fragi in a meat medium as affected by pH (5.8-7.0), water activity (0.97-1.00) and temperature (7-25øC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 39, pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the response of 66 Listeria monocytogenes and Listeria innocua strains to different growth conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 14, pp.403-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiologie prédictive : Théorie et applications industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiologie – Aliments - Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 15, pp.157-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for calculating growth parameters by optical density measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 25, pp.225-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Listeria development on meat surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jd Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25 (4), pp.420-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of cell wall antigens for the rapid detection of bacteria by immunological methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of applied bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 72, pp.220-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité génétique des bactéries Borrelia présentes dans les tiques de la vallée d’Aspe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Le Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Exbrayat-Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Réunion annuelle du groupes Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Maisons Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence et diversité des agents de la Borréliose de Lyme dans les tiques et les rongeurs des espaces verts urbains et péri-urbains de la région Lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Arthur Danjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Réunion annuelle du groupes Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Maisons Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et risque tique dans une démarche One Health en vallée d'Aspe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Caussanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benassit Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giraudel Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Une seule session en pratique : Partage retours d’expérience».- Journées techniques et scientifiques des réserves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint-Lary Soulan (Hautes-Pyrénées), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et risque tique dans une démarche One Health : Projet EPPAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Caussanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Réunion annuelle du groupe « Tiques &amp; Maladies à Tiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et surveillance des tiques : recherche et prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Portes Ouvertes du Centre INRAE Clermont-Auvergne-Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, May 2024, Theix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et maladies à tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de la FDSEA 42</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint-Bonnet le Courreau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peau&Tique, un outil pour la traçabilité et la surveillance de la forme précoce de la maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Frendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jacomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment associated with ticks in urban and periurban green spaces in the region of Lyon, France: Results of ticks and rodents surveillance from 2019 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mathews-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMScan, une application mobile pour l’assistance au diagnostic des formes précoces de la maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Frendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème conférence francophone sur l’extraction et la gestion des connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087748v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du risque d’exposition aux tiques et aux agents de la maladie de Lyme dans les espaces verts de la région lyonnaise : résultats de la surveillance 2019-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mathews-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final de restitution du projet Biodiversa-Bioroddi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tique &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt; et maladies transmises par les tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de coordination départemental de lutte contre les espèces à enjeu pour la santé humaine dont les ambroisies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Préfecture de Haute Loire, Mar 2023, Le Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological, climatic variables, and habitat heterogeneity predict the Ixodes ricinus nymph activity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMScan: A Mobile Application for Early Lyme Disease Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Frendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Vision ECCV-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tel-Aviv, Israël</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087855v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet DAPPEM : Développement d'une APPlication d'identification des Erythèmes Migrants (signe cutané de maladie de Lyme) à partir de photographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Cartotique : Cartographie des conditions favorables à la tique &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt; en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Saint-Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gasqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail TBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSES, 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et maladies à tiques - Projet de recherche DAPPEM : identification des érythèmes migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de la FDSEA 43</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Paulien, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête en région Rhône-Alpes-Auvergne sur les connaissances des pharmaciens sur l’écologie des tiques et la prévention de la maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Tiques &amp; Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet DAPPEM : Développement d’une APPlication de repérage des Erythèmes Migrants à partir de photographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Centres de Références de Maladies Vectorielles à tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of deep learning methods applied to the study of ticks and tick-borne diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Frendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Becker (Université de Rennes); Thomas Derrien (CNRS); Claire Lemaitre (Inria), Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de techniques d'intelligence artificielle dans le cadre de l'étude des tiques et de la maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Frendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INRAE systèmes d'information pour les données agro-environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087679v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seroprevalence of Q fever among blood donors and screening for Coxiella burnetii DNA in environmental dust in a French conurbation recently confronted to clustered human cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Perroquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCCAR International congress on Rickettsiae and 9th Meeting of the European Society for Chlamydia Research (ESCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Rickettsia Society; European Society for Chlamydia Research; European Society on intracellular bacteria (ESCCAR), Aug 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séroprévalence de la fièvre Q chez les donneurs de sang de l'agglomération niortaise, bassin d'élevage caprin récemment confronté à des cas humains groupés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Perroquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Transfusion Sanguine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFTS, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et maladies à tiques Ecologie des tiques Maladies à tique Projet de recherche DAPPEM : identification des érythèmes migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de la MSA Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mutualité Sociale Agricole, Nov 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet transdisciplinaire EXPAIRCOX : études épidémiologiques et sociologiques dans une région régulièrement confrontée à la fièvre Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Pilotage de la santé des ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, A distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du risque d’exposition aux tiques dans les parcs publics et les espaces boisés en région Lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mathews-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Namèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipes de Parasitologie et de Mycologie Médicale de Saint-Etienne et de Lyon; Ensemble de la communauté médicale et vétérinaire de la région Auvergne-Rhône-Alpes, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du risque associé aux tiques dans les parcs Lyonnais: résultats de la surveillance réalisée en 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mathews-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Namèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème réunion annuelle du groupe de travail Tiques et Maladies à Tiques (TMT) du Réseau Ecologie des Interactions durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet DAPPEM Développement d'une APPlication d'identification des Erythèmes Migrants (signe cutané de maladie de Lyme) à partir de photographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion organisée par le Centre de référence des Maladies vectorielles liées aux Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Clermont-Ferrand, France. pp.12 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CLIMATICK : Projection and adaptation of tick threat in agricultural and forest landscape under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel OPTMix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Jan 2019, Nogent-sur-Vernisson, France. pp.22 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WIKISEMIO , une plateforme collaborative pour la définition de la sémiologie de cartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Noiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visualization &amp; HCI* for Crowd-Sourcing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Jun 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des données de téléphonie mobile et des sciences participatives pour l’estimation et la compréhension du risque de transmission de maladies liées à l’environnement : Application aux maladies transmises par les tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID-ImmunInv2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des risques associés aux tiques dans les parcs urbains et périurbains en région lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mathews-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID-ImmunInv2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France. pp.16 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie de Lyme et autres infections : rôle des tiques, des bactéries et des animaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de l‘Union Forestière en Montagne Bourbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Saint-Clément (03), France. pp.46 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et risques associés à une piqûre en région ARA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation à la Direction de l’écologie urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. pp.17 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lymesnap - Télédéclaration de l’érythème chronique migrant dans le territoire du Pays des Combrailles - Etude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Letertre-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Tiques &amp; Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Laschamps - Saint Genès Champanelle, France. pp.26 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie de Lyme : informations générales épidémiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention à destination des professionnels de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Clermont-Ferrand, France. pp.30 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence de l’érythème chronique migrant dans le territoire du Pays des Combrailles. Etude participative en population générale par télédéclaration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Letertre-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée régionale de veille sanitaire en Auvergne-Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation territoriale des Agences Régionales de Santé (ARS)et de Santé publique FranceSanté., Dec 2017, Lyon, France. pp.17 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account the spatial heterogeneity of agricultural landscapes to explain densities and movements of Ixodes ricinus and prevalence of its associated pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Tick and Tick-borne Pathogen Conference &amp; 1st Asia Pacific Rickettsia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cairns, Australia. 140 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil de prédiction du risque d’exposition à la tique Ixodes ricinus et aux agents de la Borréliose de Lyme en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saint Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontre des Microbiologistes du Pôle Clermontois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Clermont-Ferrand, France. pp.13 slides, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.520510083776725e12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie de Lyme : informations générales épidémiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion d'information dans le cadre du projet LymeSnap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saint-Gervais-d’Auvergne, France. pp.30 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Oscar : prendre en compte l'hétérogénéité spatiale du paysage pour comprendre les déterminants de la distribution du risque lié aux maladies à tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques d'un paysage agricole influencent-elles la relation rongeur-tique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montferrier sur Lez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence et diagnostic différentiel de l’Ehrlichiose canine dans le Sud de l’Europe : Résultats d’une enquête réalisée dans 78 clientèles vétérinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe de travail « Tiques et Maladies à Tiques » au sein du « Réseau Ecologie des Interactions durables »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lyon, France. pp.16 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mapping tool to evaluate the impact of global change on tick-borne disease risk in European agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Conférence « Global Climate Smart Agriculture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector role of &amp;lt;em&amp;gt;Rhipicephalus sanguineus&amp;lt;/em&amp;gt;: implication in the transmission of canine tick-borne diseases (canine babesiosis, Rickettsial diseases)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bourdoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Merial symposium on parasitosis &amp; arthopod-borne diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Palerme, Italy. pp.33 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire based survey on distribution and clinical incidence of canine babesiosis in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaig Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Ectoparasites of Pets (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of several vector-borne pathogens in dogs with clinical suspicion of canine monocytic ehrlichiosis in Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Ectoparasites of Pets (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d’Information Géographique et analyses spatiales appliqués à l’épidémiologie animale : source d’infection des cas d'Encéphalopathie Spongiforme Bovine nés après l’interdiction des farines animales en 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Assemblée des utilisateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre régional auvergnat d'Information géographique (CRAIG). Clermont-Ferrand, FRA., Nov 2012, Clermont-Ferrand, France. pp.25 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition géographique de la babésiose canine en 2010. Résultats d’une enquête nationale auprès des vétérinaires praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaig Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie et de Mycologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France. pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial risk assessment in coagulase negative staphylococci isolated from fermented foodstuffs using a dedicated diagnostic microarray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International ICFMH " Evolving microbial Food quality and safety"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effect of temperature, relative humidity and strain-to-strain variability Listeria spp. growth kinetics under refrigerated state.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cgavran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abu-Ghannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference Predictive Modelling in Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Athène, Greece. pp.X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a complete heat-water model to predict microbial growth and inactivation during airflow treatments at the surface of meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Valdramidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemie Geeraerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Applications of Modelling as an Innovative Technology in the Agri-Food Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of cell wall antigens for the rapid detection of bacteria by immunological methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1989, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des habitats favorables à la tique Ixodes ricinus en France par analyse multicritère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Saint-Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gasqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of erythema migrans e-declaration by citizens in a rural area: a pilot study (Lymesnap study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Letertre-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Clinical Microbiology and Infectious Diseases (ECCMID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Madrid, Spain. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la télédéclaration pour estimer l’incidence de l’érythème migrant en Pays des Combrailles : étude Pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Letertre-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Chapelle-sur-Erdre, France. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA - SANTE ANIMALE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 110 p., 2018, Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité d'Ixodes ricinus en lien avec la météorologie dans le cadre du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Lyme Snap. Télé-déclaration pour l’estimation de l’incidence de l’érythème migrant : Étude pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Letertre-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Portal-Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales d’Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil de prédiction des conditions favorables à la présence de la tique Ixodes ricinus, vecteur de la Borréliose de Lyme en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saint Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique ARC Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Isle d'Abeau, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several Anaplasma phagocytophilum epidemiological cycles in France revealed by sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference GERI Genes, Ecosystems and Risk of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Heraklion, Greece. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygiène des procédés de traitement par l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Sylvain Mirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms in traditional fermented meats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of fermented meat and poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2.ed., John Wiley and Sons, pp.7, 2015, 978-1-118-52265-3; 978-1-118-52269-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global approach to predict Listeria innocua growth at the surface of foods as a function of the media and process characteristics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Gilles Dussap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larroche, C., Pandey, A., Dussap, C. G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Food Industry.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Asiatech, New Delhi, pp.296-317, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of food sciences and nutrition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2003, 0-12-227061-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of bacterial growth in practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New development in meat refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCEAMST, 1996, 90-75319-13-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des cartes météo des tiques en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’il faut retenir des tiques et de la prévention de la maladie de Lyme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/c0gnl8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map simulator of tick abundance in heterogeneous agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen D Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des conditions favorables à la tique &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt; en région Auvergne-Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leoty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] INRAE. 2021, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyme borreliosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Dagostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Busani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Tagliapietra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annapaola Rizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.130-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la croissance de Listeria innocua par une approche phénoménologique : Modélisations complémentaires des propriétés du milieu, des transferts d'eau et des cinétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des aliments. Université d'Auvergne - Clermont-Ferrand I, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02831524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction et simulation de la qualité et de la sécurité microbiologiques des aliments pendant un procédé. Méthodologies et modélisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. ECOLE DOCTORALE DES SCIENCES DE LA VIE ET DE LA SANTE, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03078424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données sur les tiques : Quelles données ? Quelle utilisation ? Quel devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. En Ligne, France. 2023, 76 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId333"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37BFBA1E"/>
+    <w:nsid w:val="502FFED9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FED8B290"/>
+    <w:nsid w:val="A5F5E834"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4653A38A"/>
+    <w:nsid w:val="AC63A89F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E538A0BD"/>
+    <w:nsid w:val="A7880487"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F1D448DB"/>
+    <w:nsid w:val="A2ED150A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="02EBF812"/>
+    <w:nsid w:val="AB85F24E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5274FF75"/>
+    <w:nsid w:val="FCCBD76B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1243,51 +1243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05499947v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno-Madiou Bah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carravieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2026.102612" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765092v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Imran Hossain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Emilion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105682" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017179v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e142266" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510954v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beugnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11479-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672090v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Andrieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cassar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2022.1058" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271706v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Shahriar Hassan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Petrosyan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106624" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ouillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2022.101932" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03389934v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112192" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letertre-Gibert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corbin-Valdenaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.101301" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647989v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108653" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02746245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50123" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959694v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mathews-Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Nam&#232;che" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gasser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04451-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouzouraa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#234;ne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Attipa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.07.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouju" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1296-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632195v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Guidi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pradier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leblond" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-014-4161-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Massot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Leon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-014-0613-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965563v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Halos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Danlois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Garzik" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645995v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naig Halos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-9-41" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750792v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.11.023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDHFHJ3L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759323v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Ben Zakour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chacornac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.02.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V09Z3C41-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giammarinaro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2009.11.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662618v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nicolas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Portanguen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2006.01.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26J61FVL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.10.019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWDBZ64Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662856v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2006.04.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q25BTMQP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658881v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevallier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668289v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zuliani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Garry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vendeuvre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Augustin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2006.01185.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6ZGNW7C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654396v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gimmarinaro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657127v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lebecque" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661554v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2006.04.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS07PST2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677530v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Dussap" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680577v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Valdramidis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Geeraerd" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2005.674.33" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680206v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baucour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.05.026" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMBMQM9J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694703v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robles Olvera" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;got" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691325v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691569v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheroutre-Vialette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Labadie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697842v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697565v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698593v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698823v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Daudin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labadie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laplace" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lebert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701735v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Labadie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111452v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Caussanel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benassit Alexandre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraudel Arnaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784487v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benassit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garnier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giraudel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987960v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jourdain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250056v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217745v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rates" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pradel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Latour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217701v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frendo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacomet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087748v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074642v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440523v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634322v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087855v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974853v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623091v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632312v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ouillon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693207v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086700v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087679v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757385v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafarge" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Fournier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Perroquin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764950v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485332v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511029v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Martin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pouget" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987912v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tabouret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Treilles" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lamothe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986819v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988501v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931682v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789712v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790334v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Noiret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790331v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790332v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sepulveda" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Barry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789673v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789889v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Letertre-Gilbert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martineau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789664v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791344v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toillon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737044v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Quillery" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789729v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791406v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790684v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint Andrieux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.520510083776725e12" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800337v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417303v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dugat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797915v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chene" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon M" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169433v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malandrin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794375v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bourdoiseau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chabanne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809132v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805858v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Leal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806763v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807316v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454045v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343937v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Frias" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cgavran" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abu-Ghannan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baucour" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833272v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781060v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Duclos" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837303v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789759v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737232v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees.inra.fr/jas2018-sa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788333v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cebe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788566v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Portal-Martineau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800091v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169445v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835883v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801458v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041308v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826852v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836536v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987455v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998105v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/c0gnl8" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222165v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen D Mccoy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335313v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leoty" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711142v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dagostin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Busani" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tagliapietra" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annapaola Rizzoli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831524v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03078424v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975408v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05499947v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno-Madiou Bah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carravieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2026.102612" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Madiou Bah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cougoul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wint" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dagostin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-42619-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765092v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Imran Hossain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Emilion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105682" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017179v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e142266" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672090v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Andrieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cassar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2022.1058" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271706v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Shahriar Hassan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Petrosyan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106624" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510954v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beugnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11479-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672010v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ouillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2022.101932" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03389934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112192" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647989v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108653" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letertre-Gibert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corbin-Valdenaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.101301" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02746245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50123" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mathews-Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Nam&#232;che" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gasser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04451-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636013v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouzouraa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#234;ne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Attipa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.07.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouju" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Durand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1296-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Massot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Leon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-014-0613-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632195v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Guidi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pradier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leblond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-014-4161-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965563v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Halos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Danlois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Garzik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naig Halos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-9-41" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.11.023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDHFHJ3L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759323v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Ben Zakour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chacornac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.02.019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V09Z3C41-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giammarinaro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2009.11.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.10.019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWDBZ64Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662618v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nicolas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Portanguen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2006.01.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26J61FVL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2006.04.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q25BTMQP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658881v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevallier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654396v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gimmarinaro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668289v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zuliani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Garry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vendeuvre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Augustin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2006.01185.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6ZGNW7C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657127v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lebecque" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661554v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2006.04.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS07PST2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677530v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Dussap" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680577v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Valdramidis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Geeraerd" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2005.674.33" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680206v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baucour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.05.026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMBMQM9J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694703v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robles Olvera" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;got" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691325v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheroutre-Vialette" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Labadie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697842v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697565v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698593v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698823v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902246v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Daudin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labadie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laplace" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lebert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701735v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Labadie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589467v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Camus" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masseglia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chiffard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589430v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Danjou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rates" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pradel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111452v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Caussanel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benassit Alexandre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraudel Arnaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784487v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benassit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garnier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giraudel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987960v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jourdain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250056v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217701v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frendo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacomet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217745v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Latour" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087748v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440523v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074642v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634322v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087855v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623091v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesens" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974853v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693207v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632312v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ouillon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086700v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764950v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087679v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757385v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafarge" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Fournier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Perroquin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511029v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Martin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pouget" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485332v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987912v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tabouret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Treilles" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lamothe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986819v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988501v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931682v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789712v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790334v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Noiret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790331v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790332v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sepulveda" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Barry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789673v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789664v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789889v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Letertre-Gilbert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martineau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791344v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toillon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789729v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737044v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Quillery" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790684v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint Andrieux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.520510083776725e12" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791406v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800337v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417303v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dugat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797915v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chene" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon M" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169433v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malandrin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794375v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bourdoiseau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chabanne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809132v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805858v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Leal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806763v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807316v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454045v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343937v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Frias" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cgavran" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abu-Ghannan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baucour" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833272v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781060v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Duclos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837303v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789759v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737232v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees.inra.fr/jas2018-sa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788333v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cebe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788566v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Portal-Martineau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800091v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169445v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835883v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801458v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041308v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826852v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836536v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987455v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998105v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/c0gnl8" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222165v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen D Mccoy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335313v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leoty" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711142v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Busani" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tagliapietra" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annapaola Rizzoli" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831524v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03078424v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975408v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>