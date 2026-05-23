--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle LEBERT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPÉRIENCE PROFESSIONNELLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/01/1991 Ingénieur de Recherches à</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">INSTITUT NATIONAL DE RECHERCHE POUR L'AGRICULTURE, L'ALIMENTATION ET L'ENVIRONNEMENT</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Clermont-Ferrand-Auvergne-Rhône-Alpes, Site de Theix, F-63122 Saint-Genès Champanelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-2004 INRA UR370 Station de Recherches sur la Viandes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche : Microbiologie prévisionnelle et génie des procédés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2011: INRA UR454 Microbiologie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche : Physiologie bactérienne en biofilm mixte</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 - à nos jours : INRA UMR346 Epidémiologie des maladies animales et zoonotiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche : Systèmes d'information géographiques appliqués à l'épidémiologie animale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉDUCATION ET FORMATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">01/09/1986–08/12/1989 Diplôme d'ingénieur, Montpellier SupAgro, Montpellier (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie, Microbiologie alimentaire, Sécurité alimentaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">01/09/2000–01/02/2004 Doctorat en sciences des Aliments, Université Clermont Auvergne, Clermont-Ferrand (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microbiologie alimentaire, microbiologie prévisionnelle, génie des procédés, thermodynamique appliquée, modélisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">01/11/2006 Habilitation à diriger des Recherches, Université Clermont Auvergne, Clermont-Ferrand (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microbiologie alimentaire, microbiologie prévisionnelle, génie des procédés, thermodynamique appliquée, modélisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences organisationnelles/ managériales</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Capacité à organiser, manager des projets, ou des taches scientifiques</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Référente du management de la Qualité en recherche dans l'UMR EPIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Référente Europe d'unité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences liées à l’emploi</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Compétences en systèmes d’information géographiques, bases de données, analyses spatiales, statistiques spatiales sur les méthodes d’agrégation, analyses lmulti-critères</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Applications à l'épidémiologie animale et en particulier aux tiques et maladies à tiques :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Distribution de la tique Ixodes ricinus en France, risque tique, sciences participatives, exposition humaine aux piqûres de tiques, prévention des piqûres de tiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROJETS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 : Projet européen MOOD : MOnitoring Outbreak events for Disease surveillance in a data science context, coordonné par le Cirad (R. Lancelot)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2023 : Projet DAPPEM Développement d’une APPlication d’identification des Erythèmes Migrants (signe cutané de maladie de Lyme) à partir de photographies.Porteur du projet O. Lesens (CHU/LMGE). Collaborations : E. Mephu Nguifo (UCA, LIMOS), O. Lesens (CHU), UMR EPIA, partenaires socio-économiques et sanitaires : Mutualité Sociale Agricole (MSA), ONF (Office National des Forêts), CNPF (Centre Régional pour la Propriété Forestière). Responsable opérationnelle et suivi financier : I. Lebert</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 : Projet CLIMATICK : Projection and adaptation of tick threat in agricultural and forest landscape under climate change.Porteur du projet : K. Chalvet-Monfray (UMR EPIA).Responsable opérationelle dans l’UMR EPIA : I. Lebert</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2023 : Projet ERATIQ Evaluation du Risque d’exposition Aux piqûres de TIQues et aux agents de la maladie de Lyme dans les parcs urbains et péri-urbains de la région lyonnaise. Porteur du projet : M. René-Martellet.En collaboration avec Ville de Lyon, Métropole de Lyon, ARS, GREPS (Lyon 2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018- : Projet FREQRANDO : Fréquentation humaine dans les sentiers et chemins français en France métropolitaine.Porteur du projet : I. Lebert, en collaboration avec Fédération Française de Randonnée Pédestre et S. Duméry</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 : Projet TELETIQ Intérêt des données de TELEphonie mobile et des sciences participatives pour l’estimation et la compréhension du risque de transmission de maladies liées à l’environnement : Application aux maladies transmises par les TIQues. Porteur du projet G. Vourc’h, puis I. Lebert et S. Bord (2018-2019).Collaborations : S. Dernat, F. Johany (INRA, UMR Territoires), S. Bimonte (UR TSCF, IRSTEA), Orange Labs, JF Cosson (CITIQUE), C. Linard (Université de Namur).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 : Projet LYMESNAP Incidence de l’érythème chronique migrant dans le territoire du Pays des Combrailles : étude participative en population générale par télédéclaration. Porteur du projet : Pr O. Lesens (CHU Clermont-Ferrand),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015- : Projet CARTOTIQUE : Cartographie du risque de transmission de la maladie de Lyme par la tique Ixodes ricinus chez l’Homme en France. Porteur du projet : Magalie René-Martellet (VetAgroSup Marcy)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2015: Projets avec A. Leblond (VetAgroSup Lyon) : Evaluation de la probabilité de complication de la piroplasmose lors de l’hospitalisation d’un cheval selon l’origine géographique et la saison par des méthodes d’agrégations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2016 : Projet ANR OSCAR Outil de Simulation Cartographique à l’échelle du paysage du Risque Acarologique.Porteur du projet : O. Plantard (BioEPAR, INRA).Gestionnaire de la base de données en lien avec les données géoréférencées, rédaction datapaper et partage des données (entrepôt dataverse) : I. Lebert</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of tick-borne microorganisms in human-biting ticks in France collected through a Citizen-science program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno-Madiou Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Carravieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (2), pp.102612. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2026.102612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial modeling of Borrelia genospecies in human-biting ticks from the French citizen science programme CiTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Madiou Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cougoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Dagostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.12919. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-42619-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert Opinion Elicitation for Assisting Deep Learning based Lyme Disease Classifier with Patient Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Emilion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 193, pp.105682. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765092v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of the abundance of Ixodes spp. ticks in forests of the Auvergne-Rhône-Alpes Region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/bdj.12.e142266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat suitability map of Ixodes ricinus tick in France using multi-criteria analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Saint-Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gasqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/gh.2022.1058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring convolutional neural networks with transfer learning for diagnosing Lyme disease from skin lesion images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Shahriar Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelina Petrosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 215, pp.106624. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2022.106624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271706v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological and climatic variables predict the phenology of Ixodes ricinus nymphs activity in France, accounting for habitat heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11479-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510954v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick ecology and Lyme borreliosis prevention: a regional survey of pharmacists’ knowledge in Auvergne-Rhône-Alpes, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.101932. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2022.101932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Extracellular DNA Release in Staphylococcus xylosus Biofilm In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Andant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9112192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction in dual species biofilms between Staphylococcus xylosus and Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Andant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 326, pp.108653. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyme Snap: a feasibility study of on-line declarations of erythema migrans in a rural area of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Letertre-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Corbin-Valdenaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2019.101301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of ticks, tick-borne pathogens and the associated local environmental factors including small mammals and livestock, in two French agricultural sites: the OSCAR database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e50123. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.8.e50123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questing tick abundance in urban and peri-urban parks in the French city of Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mathews-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Namèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-020-04451-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical and laboratory features of canine &amp;lt;em&amp;gt;Anaplasma platys&amp;lt;/em&amp;gt; infection in 32 naturally infected dogs in the Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bouzouraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Attipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (6), pp.1256-1264. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of landscape features on the relationship between Ixodes ricinus ticks and their small mammal hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-016-1296-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and incidence risk of clinical canine monocytic ehrlichiosis under field conditions in Southern Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-014-0613-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piroplasmosis in an endemic area: analysis of the risk factors and their implications in the control of Theileriosis and Babesiosis in horses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (1), pp.71-83. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-014-4161-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire-based survey on the distribution and incidence of canine babesiosis in countries of Western Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïg Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Garzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.13. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2014015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire-based survey on distribution and clinical incidence of canine babesiosis in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaig Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.41-48. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-6148-9-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of coagulase-negative Staphylococci in French cheeses, dry fermented sausages, processing environments and clinical samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 137 (2-3), pp.221-9. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2009.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low occurrence of safety hazards in coagulase negative staphylococci isolated from fermented foodstuffs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (1-2), pp.87-95. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of indigenous staphylococci of naturally fermented dry sausages and manufacturing environments of small-scale processing units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Giammarinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (3), pp.294-301. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2009.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of microorganisms in the environment and dry fermented sausages of small traditional French processing units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Giammarinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (1), pp.112-122. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2006.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined water transfer and bacterial models to predict Listeria innocua growth on the surface of gelatine gel during the drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78 (4), pp.1371-1381. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2006.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of industrial and natural biocides on spoilage, pathogenic and technological strains grown in biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (3), pp.281-287. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2006.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation de la flore d’intérêt technologique : bactéries lactiques et staphylocoques à coagulase négative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (5), pp.171-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes microbiens des saucissons et de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gimmarinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (5), pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of heat-processing regime, pH, water activity and their interactions on the behaviour of Listeria monocytogenes in groundpork. Modelling the boundary of the growth/no-growth areas as a function of pH, water activity and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vendeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (10), pp.1197-1206. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2621.2006.01185.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un ferment indigène pour améliorer la sécurité et maintenir la typicité des saucissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lebecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (5), pp.177-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative prediction of microbial behaviour during food processing using an integrated modelling approach: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (6), pp.968-984. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2006.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined physico-chemical and water transfer modelling to predict bacterial growth during food processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Dussap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 102 (3), pp.305-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a complete heat-water model to predict microbial growth and inactivation during airflow treatments at the surface of meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Valdramidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemie Geeraerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 674, pp.285-292. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2005.674.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of bacterial growth on the surface of meat under common processing conditions by combining biological and physical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 68 (1), pp.89-98. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2004.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original device to measure bacterial growth on the surface of meat at relative air humidity close to 100%</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Robles Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38, pp.425-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of two Listeria monocytogenes growth models in a meat broth and their application to beef meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15, pp.499-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pH or aw stress on growth of Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheroutre-Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 42, pp.71-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of Pseudomonas fluorescens and Pseudomonas fragi in a meat medium as affected by pH (5.8-7.0), water activity (0.97-1.00) and temperature (7-25øC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 39, pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the response of 66 Listeria monocytogenes and Listeria innocua strains to different growth conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 14, pp.403-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiologie prédictive : Théorie et applications industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiologie – Aliments - Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 15, pp.157-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for calculating growth parameters by optical density measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 25, pp.225-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Listeria development on meat surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jd Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25 (4), pp.420-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of cell wall antigens for the rapid detection of bacteria by immunological methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of applied bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 72, pp.220-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité génétique des bactéries Borrelia présentes dans les tiques de la vallée d’Aspe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Le Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Exbrayat-Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Réunion annuelle du groupes Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Maisons Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence et diversité des agents de la Borréliose de Lyme dans les tiques et les rongeurs des espaces verts urbains et péri-urbains de la région Lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Arthur Danjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Réunion annuelle du groupes Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Maisons Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et risque tique dans une démarche One Health en vallée d'Aspe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Caussanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benassit Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giraudel Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Une seule session en pratique : Partage retours d’expérience».- Journées techniques et scientifiques des réserves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint-Lary Soulan (Hautes-Pyrénées), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et risque tique dans une démarche One Health : Projet EPPAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Caussanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Réunion annuelle du groupe « Tiques &amp; Maladies à Tiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et surveillance des tiques : recherche et prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Portes Ouvertes du Centre INRAE Clermont-Auvergne-Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, May 2024, Theix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et maladies à tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de la FDSEA 42</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint-Bonnet le Courreau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peau&Tique, un outil pour la traçabilité et la surveillance de la forme précoce de la maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Frendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jacomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment associated with ticks in urban and periurban green spaces in the region of Lyon, France: Results of ticks and rodents surveillance from 2019 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mathews-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMScan, une application mobile pour l’assistance au diagnostic des formes précoces de la maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Frendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème conférence francophone sur l’extraction et la gestion des connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087748v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du risque d’exposition aux tiques et aux agents de la maladie de Lyme dans les espaces verts de la région lyonnaise : résultats de la surveillance 2019-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mathews-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final de restitution du projet Biodiversa-Bioroddi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tique &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt; et maladies transmises par les tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de coordination départemental de lutte contre les espèces à enjeu pour la santé humaine dont les ambroisies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Préfecture de Haute Loire, Mar 2023, Le Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological, climatic variables, and habitat heterogeneity predict the Ixodes ricinus nymph activity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMScan: A Mobile Application for Early Lyme Disease Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Frendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Vision ECCV-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tel-Aviv, Israël</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087855v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet DAPPEM : Développement d'une APPlication d'identification des Erythèmes Migrants (signe cutané de maladie de Lyme) à partir de photographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Cartotique : Cartographie des conditions favorables à la tique &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt; en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Saint-Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gasqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail TBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSES, 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et maladies à tiques - Projet de recherche DAPPEM : identification des érythèmes migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de la FDSEA 43</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Paulien, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête en région Rhône-Alpes-Auvergne sur les connaissances des pharmaciens sur l’écologie des tiques et la prévention de la maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Tiques &amp; Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet DAPPEM : Développement d’une APPlication de repérage des Erythèmes Migrants à partir de photographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Centres de Références de Maladies Vectorielles à tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of deep learning methods applied to the study of ticks and tick-borne diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Frendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Becker (Université de Rennes); Thomas Derrien (CNRS); Claire Lemaitre (Inria), Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de techniques d'intelligence artificielle dans le cadre de l'étude des tiques et de la maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Frendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INRAE systèmes d'information pour les données agro-environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087679v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seroprevalence of Q fever among blood donors and screening for Coxiella burnetii DNA in environmental dust in a French conurbation recently confronted to clustered human cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Perroquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCCAR International congress on Rickettsiae and 9th Meeting of the European Society for Chlamydia Research (ESCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Rickettsia Society; European Society for Chlamydia Research; European Society on intracellular bacteria (ESCCAR), Aug 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séroprévalence de la fièvre Q chez les donneurs de sang de l'agglomération niortaise, bassin d'élevage caprin récemment confronté à des cas humains groupés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Perroquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Transfusion Sanguine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFTS, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et maladies à tiques Ecologie des tiques Maladies à tique Projet de recherche DAPPEM : identification des érythèmes migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de la MSA Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mutualité Sociale Agricole, Nov 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet transdisciplinaire EXPAIRCOX : études épidémiologiques et sociologiques dans une région régulièrement confrontée à la fièvre Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Pilotage de la santé des ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, A distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du risque d’exposition aux tiques dans les parcs publics et les espaces boisés en région Lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mathews-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Namèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipes de Parasitologie et de Mycologie Médicale de Saint-Etienne et de Lyon; Ensemble de la communauté médicale et vétérinaire de la région Auvergne-Rhône-Alpes, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du risque associé aux tiques dans les parcs Lyonnais: résultats de la surveillance réalisée en 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mathews-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Namèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème réunion annuelle du groupe de travail Tiques et Maladies à Tiques (TMT) du Réseau Ecologie des Interactions durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet DAPPEM Développement d'une APPlication d'identification des Erythèmes Migrants (signe cutané de maladie de Lyme) à partir de photographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion organisée par le Centre de référence des Maladies vectorielles liées aux Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Clermont-Ferrand, France. pp.12 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CLIMATICK : Projection and adaptation of tick threat in agricultural and forest landscape under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel OPTMix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Jan 2019, Nogent-sur-Vernisson, France. pp.22 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WIKISEMIO , une plateforme collaborative pour la définition de la sémiologie de cartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Noiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visualization &amp; HCI* for Crowd-Sourcing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Jun 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des données de téléphonie mobile et des sciences participatives pour l’estimation et la compréhension du risque de transmission de maladies liées à l’environnement : Application aux maladies transmises par les tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID-ImmunInv2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des risques associés aux tiques dans les parcs urbains et périurbains en région lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mathews-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID-ImmunInv2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France. pp.16 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie de Lyme et autres infections : rôle des tiques, des bactéries et des animaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de l‘Union Forestière en Montagne Bourbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Saint-Clément (03), France. pp.46 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et risques associés à une piqûre en région ARA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation à la Direction de l’écologie urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. pp.17 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lymesnap - Télédéclaration de l’érythème chronique migrant dans le territoire du Pays des Combrailles - Etude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Letertre-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Tiques &amp; Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Laschamps - Saint Genès Champanelle, France. pp.26 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie de Lyme : informations générales épidémiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention à destination des professionnels de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Clermont-Ferrand, France. pp.30 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence de l’érythème chronique migrant dans le territoire du Pays des Combrailles. Etude participative en population générale par télédéclaration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Letertre-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée régionale de veille sanitaire en Auvergne-Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation territoriale des Agences Régionales de Santé (ARS)et de Santé publique FranceSanté., Dec 2017, Lyon, France. pp.17 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account the spatial heterogeneity of agricultural landscapes to explain densities and movements of Ixodes ricinus and prevalence of its associated pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Tick and Tick-borne Pathogen Conference &amp; 1st Asia Pacific Rickettsia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cairns, Australia. 140 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil de prédiction du risque d’exposition à la tique Ixodes ricinus et aux agents de la Borréliose de Lyme en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saint Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontre des Microbiologistes du Pôle Clermontois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Clermont-Ferrand, France. pp.13 slides, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.520510083776725e12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie de Lyme : informations générales épidémiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion d'information dans le cadre du projet LymeSnap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saint-Gervais-d’Auvergne, France. pp.30 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Oscar : prendre en compte l'hétérogénéité spatiale du paysage pour comprendre les déterminants de la distribution du risque lié aux maladies à tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques d'un paysage agricole influencent-elles la relation rongeur-tique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montferrier sur Lez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence et diagnostic différentiel de l’Ehrlichiose canine dans le Sud de l’Europe : Résultats d’une enquête réalisée dans 78 clientèles vétérinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe de travail « Tiques et Maladies à Tiques » au sein du « Réseau Ecologie des Interactions durables »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lyon, France. pp.16 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mapping tool to evaluate the impact of global change on tick-borne disease risk in European agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Conférence « Global Climate Smart Agriculture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector role of &amp;lt;em&amp;gt;Rhipicephalus sanguineus&amp;lt;/em&amp;gt;: implication in the transmission of canine tick-borne diseases (canine babesiosis, Rickettsial diseases)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bourdoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Merial symposium on parasitosis &amp; arthopod-borne diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Palerme, Italy. pp.33 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire based survey on distribution and clinical incidence of canine babesiosis in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaig Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Ectoparasites of Pets (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of several vector-borne pathogens in dogs with clinical suspicion of canine monocytic ehrlichiosis in Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Ectoparasites of Pets (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d’Information Géographique et analyses spatiales appliqués à l’épidémiologie animale : source d’infection des cas d'Encéphalopathie Spongiforme Bovine nés après l’interdiction des farines animales en 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Assemblée des utilisateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre régional auvergnat d'Information géographique (CRAIG). Clermont-Ferrand, FRA., Nov 2012, Clermont-Ferrand, France. pp.25 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition géographique de la babésiose canine en 2010. Résultats d’une enquête nationale auprès des vétérinaires praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaig Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie et de Mycologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France. pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial risk assessment in coagulase negative staphylococci isolated from fermented foodstuffs using a dedicated diagnostic microarray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International ICFMH " Evolving microbial Food quality and safety"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effect of temperature, relative humidity and strain-to-strain variability Listeria spp. growth kinetics under refrigerated state.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cgavran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abu-Ghannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference Predictive Modelling in Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Athène, Greece. pp.X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a complete heat-water model to predict microbial growth and inactivation during airflow treatments at the surface of meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Valdramidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemie Geeraerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Applications of Modelling as an Innovative Technology in the Agri-Food Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of cell wall antigens for the rapid detection of bacteria by immunological methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1989, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des habitats favorables à la tique Ixodes ricinus en France par analyse multicritère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Saint-Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gasqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of erythema migrans e-declaration by citizens in a rural area: a pilot study (Lymesnap study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Letertre-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Clinical Microbiology and Infectious Diseases (ECCMID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Madrid, Spain. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la télédéclaration pour estimer l’incidence de l’érythème migrant en Pays des Combrailles : étude Pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Letertre-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Chapelle-sur-Erdre, France. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA - SANTE ANIMALE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 110 p., 2018, Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité d'Ixodes ricinus en lien avec la météorologie dans le cadre du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Lyme Snap. Télé-déclaration pour l’estimation de l’incidence de l’érythème migrant : Étude pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Letertre-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Portal-Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales d’Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil de prédiction des conditions favorables à la présence de la tique Ixodes ricinus, vecteur de la Borréliose de Lyme en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saint Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique ARC Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Isle d'Abeau, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several Anaplasma phagocytophilum epidemiological cycles in France revealed by sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference GERI Genes, Ecosystems and Risk of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Heraklion, Greece. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygiène des procédés de traitement par l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Sylvain Mirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms in traditional fermented meats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of fermented meat and poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2.ed., John Wiley and Sons, pp.7, 2015, 978-1-118-52265-3; 978-1-118-52269-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global approach to predict Listeria innocua growth at the surface of foods as a function of the media and process characteristics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Gilles Dussap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larroche, C., Pandey, A., Dussap, C. G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Food Industry.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Asiatech, New Delhi, pp.296-317, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of food sciences and nutrition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2003, 0-12-227061-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of bacterial growth in practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New development in meat refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCEAMST, 1996, 90-75319-13-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des cartes météo des tiques en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’il faut retenir des tiques et de la prévention de la maladie de Lyme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/c0gnl8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map simulator of tick abundance in heterogeneous agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen D Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des conditions favorables à la tique &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt; en région Auvergne-Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leoty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] INRAE. 2021, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyme borreliosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Dagostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Busani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Tagliapietra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annapaola Rizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.130-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la croissance de Listeria innocua par une approche phénoménologique : Modélisations complémentaires des propriétés du milieu, des transferts d'eau et des cinétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des aliments. Université d'Auvergne - Clermont-Ferrand I, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02831524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction et simulation de la qualité et de la sécurité microbiologiques des aliments pendant un procédé. Méthodologies et modélisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. ECOLE DOCTORALE DES SCIENCES DE LA VIE ET DE LA SANTE, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03078424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données sur les tiques : Quelles données ? Quelle utilisation ? Quel devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. En Ligne, France. 2023, 76 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId333"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle LEBERT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPÉRIENCE PROFESSIONNELLE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01/01/1991 Ingénieur de Recherches à</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">INSTITUT NATIONAL DE RECHERCHE POUR L'AGRICULTURE, L'ALIMENTATION ET L'ENVIRONNEMENT</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Clermont-Ferrand-Auvergne-Rhône-Alpes, Site de Theix, F-63122 Saint-Genès Champanelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-2004 INRA UR370 Station de Recherches sur la Viandes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche : Microbiologie prévisionnelle et génie des procédés</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2011: INRA UR454 Microbiologie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche : Physiologie bactérienne en biofilm mixte</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 - à nos jours : INRA UMR346 Epidémiologie des maladies animales et zoonotiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche : Systèmes d'information géographiques appliqués à l'épidémiologie animale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉDUCATION ET FORMATION</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">01/09/1986–08/12/1989 Diplôme d'ingénieur, Montpellier SupAgro, Montpellier (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agronomie, Microbiologie alimentaire, Sécurité alimentaire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">01/09/2000–01/02/2004 Doctorat en sciences des Aliments, Université Clermont Auvergne, Clermont-Ferrand (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microbiologie alimentaire, microbiologie prévisionnelle, génie des procédés, thermodynamique appliquée, modélisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">01/11/2006 Habilitation à diriger des Recherches, Université Clermont Auvergne, Clermont-Ferrand (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microbiologie alimentaire, microbiologie prévisionnelle, génie des procédés, thermodynamique appliquée, modélisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences organisationnelles/ managériales</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Capacité à organiser, manager des projets, ou des taches scientifiques</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Référente du management de la Qualité en recherche dans l'UMR EPIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Référente Europe d'unité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences liées à l’emploi</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Compétences en systèmes d’information géographiques, bases de données, analyses spatiales, statistiques spatiales sur les méthodes d’agrégation, analyses lmulti-critères</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Applications à l'épidémiologie animale et en particulier aux tiques et maladies à tiques :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Distribution de la tique Ixodes ricinus en France, risque tique, sciences participatives, exposition humaine aux piqûres de tiques, prévention des piqûres de tiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROJETS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2023 : Projet européen MOOD : MOnitoring Outbreak events for Disease surveillance in a data science context, coordonné par le Cirad (R. Lancelot)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2023 : Projet DAPPEM Développement d’une APPlication d’identification des Erythèmes Migrants (signe cutané de maladie de Lyme) à partir de photographies.Porteur du projet O. Lesens (CHU/LMGE). Collaborations : E. Mephu Nguifo (UCA, LIMOS), O. Lesens (CHU), UMR EPIA, partenaires socio-économiques et sanitaires : Mutualité Sociale Agricole (MSA), ONF (Office National des Forêts), CNPF (Centre Régional pour la Propriété Forestière). Responsable opérationnelle et suivi financier : I. Lebert</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 : Projet CLIMATICK : Projection and adaptation of tick threat in agricultural and forest landscape under climate change.Porteur du projet : K. Chalvet-Monfray (UMR EPIA).Responsable opérationelle dans l’UMR EPIA : I. Lebert</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2023 : Projet ERATIQ Evaluation du Risque d’exposition Aux piqûres de TIQues et aux agents de la maladie de Lyme dans les parcs urbains et péri-urbains de la région lyonnaise. Porteur du projet : M. René-Martellet.En collaboration avec Ville de Lyon, Métropole de Lyon, ARS, GREPS (Lyon 2)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018- : Projet FREQRANDO : Fréquentation humaine dans les sentiers et chemins français en France métropolitaine.Porteur du projet : I. Lebert, en collaboration avec Fédération Française de Randonnée Pédestre et S. Duméry</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2019 : Projet TELETIQ Intérêt des données de TELEphonie mobile et des sciences participatives pour l’estimation et la compréhension du risque de transmission de maladies liées à l’environnement : Application aux maladies transmises par les TIQues. Porteur du projet G. Vourc’h, puis I. Lebert et S. Bord (2018-2019).Collaborations : S. Dernat, F. Johany (INRA, UMR Territoires), S. Bimonte (UR TSCF, IRSTEA), Orange Labs, JF Cosson (CITIQUE), C. Linard (Université de Namur).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 : Projet LYMESNAP Incidence de l’érythème chronique migrant dans le territoire du Pays des Combrailles : étude participative en population générale par télédéclaration. Porteur du projet : Pr O. Lesens (CHU Clermont-Ferrand),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015- : Projet CARTOTIQUE : Cartographie du risque de transmission de la maladie de Lyme par la tique Ixodes ricinus chez l’Homme en France. Porteur du projet : Magalie René-Martellet (VetAgroSup Marcy)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2015: Projets avec A. Leblond (VetAgroSup Lyon) : Evaluation de la probabilité de complication de la piroplasmose lors de l’hospitalisation d’un cheval selon l’origine géographique et la saison par des méthodes d’agrégations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2016 : Projet ANR OSCAR Outil de Simulation Cartographique à l’échelle du paysage du Risque Acarologique.Porteur du projet : O. Plantard (BioEPAR, INRA).Gestionnaire de la base de données en lien avec les données géoréférencées, rédaction datapaper et partage des données (entrepôt dataverse) : I. Lebert</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of tick-borne microorganisms in human-biting ticks in France collected through a Citizen-science program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno-Madiou Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Carravieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (2), pp.102612. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2026.102612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial modeling of Borrelia genospecies in human-biting ticks from the French citizen science programme CiTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Madiou Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cougoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Dagostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.12919. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-42619-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert Opinion Elicitation for Assisting Deep Learning based Lyme Disease Classifier with Patient Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Emilion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 193, pp.105682. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2024.105682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765092v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of the abundance of Ixodes spp. ticks in forests of the Auvergne-Rhône-Alpes Region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/bdj.12.e142266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological and climatic variables predict the phenology of Ixodes ricinus nymphs activity in France, accounting for habitat heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11479-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510954v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring convolutional neural networks with transfer learning for diagnosing Lyme disease from skin lesion images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Shahriar Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelina Petrosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 215, pp.106624. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2022.106624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271706v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat suitability map of Ixodes ricinus tick in France using multi-criteria analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Saint-Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gasqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/gh.2022.1058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick ecology and Lyme borreliosis prevention: a regional survey of pharmacists’ knowledge in Auvergne-Rhône-Alpes, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.101932. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2022.101932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Extracellular DNA Release in Staphylococcus xylosus Biofilm In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Andant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9112192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyme Snap: a feasibility study of on-line declarations of erythema migrans in a rural area of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Letertre-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Corbin-Valdenaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2019.101301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction in dual species biofilms between Staphylococcus xylosus and Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Andant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 326, pp.108653. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of ticks, tick-borne pathogens and the associated local environmental factors including small mammals and livestock, in two French agricultural sites: the OSCAR database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e50123. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.8.e50123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questing tick abundance in urban and peri-urban parks in the French city of Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mathews-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Namèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-020-04451-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical and laboratory features of canine &amp;lt;em&amp;gt;Anaplasma platys&amp;lt;/em&amp;gt; infection in 32 naturally infected dogs in the Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bouzouraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charalampos Attipa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (6), pp.1256-1264. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of landscape features on the relationship between Ixodes ricinus ticks and their small mammal hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-016-1296-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piroplasmosis in an endemic area: analysis of the risk factors and their implications in the control of Theileriosis and Babesiosis in horses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (1), pp.71-83. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-014-4161-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and incidence risk of clinical canine monocytic ehrlichiosis under field conditions in Southern Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-014-0613-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire-based survey on the distribution and incidence of canine babesiosis in countries of Western Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïg Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Danlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Garzik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, pp.13. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2014015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire-based survey on distribution and clinical incidence of canine babesiosis in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaig Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.41-48. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-6148-9-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low occurrence of safety hazards in coagulase negative staphylococci isolated from fermented foodstuffs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (1-2), pp.87-95. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of coagulase-negative Staphylococci in French cheeses, dry fermented sausages, processing environments and clinical samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 137 (2-3), pp.221-9. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2009.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity of indigenous staphylococci of naturally fermented dry sausages and manufacturing environments of small-scale processing units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Giammarinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (3), pp.294-301. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2009.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined water transfer and bacterial models to predict Listeria innocua growth on the surface of gelatine gel during the drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78 (4), pp.1371-1381. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2006.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of microorganisms in the environment and dry fermented sausages of small traditional French processing units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Giammarinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (1), pp.112-122. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2006.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of industrial and natural biocides on spoilage, pathogenic and technological strains grown in biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (3), pp.281-287. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2006.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation de la flore d’intérêt technologique : bactéries lactiques et staphylocoques à coagulase négative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (5), pp.171-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of heat-processing regime, pH, water activity and their interactions on the behaviour of Listeria monocytogenes in groundpork. Modelling the boundary of the growth/no-growth areas as a function of pH, water activity and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Garry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vendeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (10), pp.1197-1206. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2621.2006.01185.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes microbiens des saucissons et de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gimmarinaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (5), pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un ferment indigène pour améliorer la sécurité et maintenir la typicité des saucissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lebecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (5), pp.177-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative prediction of microbial behaviour during food processing using an integrated modelling approach: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (6), pp.968-984. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2006.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined physico-chemical and water transfer modelling to predict bacterial growth during food processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.G. Dussap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 102 (3), pp.305-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a complete heat-water model to predict microbial growth and inactivation during airflow treatments at the surface of meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Valdramidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemie Geeraerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 674, pp.285-292. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2005.674.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of bacterial growth on the surface of meat under common processing conditions by combining biological and physical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 68 (1), pp.89-98. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2004.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original device to measure bacterial growth on the surface of meat at relative air humidity close to 100%</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Robles Olvera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38, pp.425-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of two Listeria monocytogenes growth models in a meat broth and their application to beef meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15, pp.499-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pH or aw stress on growth of Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheroutre-Vialette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 42, pp.71-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of Pseudomonas fluorescens and Pseudomonas fragi in a meat medium as affected by pH (5.8-7.0), water activity (0.97-1.00) and temperature (7-25øC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 39, pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the response of 66 Listeria monocytogenes and Listeria innocua strains to different growth conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 14, pp.403-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiologie prédictive : Théorie et applications industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiologie – Aliments - Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 15, pp.157-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for calculating growth parameters by optical density measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bégot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 25, pp.225-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Listeria development on meat surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jd Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25 (4), pp.420-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of cell wall antigens for the rapid detection of bacteria by immunological methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of applied bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 72, pp.220-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité génétique des bactéries Borrelia présentes dans les tiques de la vallée d’Aspe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Le Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Exbrayat-Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Chiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Réunion annuelle du groupes Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Maisons Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence et diversité des agents de la Borréliose de Lyme dans les tiques et les rongeurs des espaces verts urbains et péri-urbains de la région Lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Arthur Danjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masseglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Réunion annuelle du groupes Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Maisons Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et risque tique dans une démarche One Health en vallée d'Aspe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Caussanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benassit Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giraudel Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Une seule session en pratique : Partage retours d’expérience».- Journées techniques et scientifiques des réserves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint-Lary Soulan (Hautes-Pyrénées), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et risque tique dans une démarche One Health : Projet EPPAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Caussanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Réunion annuelle du groupe « Tiques &amp; Maladies à Tiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et surveillance des tiques : recherche et prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Portes Ouvertes du Centre INRAE Clermont-Auvergne-Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, May 2024, Theix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et maladies à tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de la FDSEA 42</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint-Bonnet le Courreau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment associated with ticks in urban and periurban green spaces in the region of Lyon, France: Results of ticks and rodents surveillance from 2019 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mathews-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peau&Tique, un outil pour la traçabilité et la surveillance de la forme précoce de la maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Frendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jacomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tique &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt; et maladies transmises par les tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de coordination départemental de lutte contre les espèces à enjeu pour la santé humaine dont les ambroisies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Préfecture de Haute Loire, Mar 2023, Le Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMScan, une application mobile pour l’assistance au diagnostic des formes précoces de la maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Frendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème conférence francophone sur l’extraction et la gestion des connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087748v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du risque d’exposition aux tiques et aux agents de la maladie de Lyme dans les espaces verts de la région lyonnaise : résultats de la surveillance 2019-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mathews-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final de restitution du projet Biodiversa-Bioroddi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological, climatic variables, and habitat heterogeneity predict the Ixodes ricinus nymph activity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrutsamon Wongnak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMScan: A Mobile Application for Early Lyme Disease Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Frendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Vision ECCV-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tel-Aviv, Israël</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087855v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Cartotique : Cartographie des conditions favorables à la tique &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt; en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Saint-Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gasqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail TBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSES, 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet DAPPEM : Développement d'une APPlication d'identification des Erythèmes Migrants (signe cutané de maladie de Lyme) à partir de photographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et maladies à tiques - Projet de recherche DAPPEM : identification des érythèmes migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de la FDSEA 43</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Paulien, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête en région Rhône-Alpes-Auvergne sur les connaissances des pharmaciens sur l’écologie des tiques et la prévention de la maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Tiques &amp; Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet DAPPEM : Développement d’une APPlication de repérage des Erythèmes Migrants à partir de photographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Centres de Références de Maladies Vectorielles à tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of deep learning methods applied to the study of ticks and tick-borne diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Frendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Becker (Université de Rennes); Thomas Derrien (CNRS); Claire Lemaitre (Inria), Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de techniques d'intelligence artificielle dans le cadre de l'étude des tiques et de la maladie de Lyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Imran Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Frendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INRAE systèmes d'information pour les données agro-environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087679v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seroprevalence of Q fever among blood donors and screening for Coxiella burnetii DNA in environmental dust in a French conurbation recently confronted to clustered human cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Perroquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCCAR International congress on Rickettsiae and 9th Meeting of the European Society for Chlamydia Research (ESCR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Rickettsia Society; European Society for Chlamydia Research; European Society on intracellular bacteria (ESCCAR), Aug 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et maladies à tiques Ecologie des tiques Maladies à tique Projet de recherche DAPPEM : identification des érythèmes migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de la MSA Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mutualité Sociale Agricole, Nov 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séroprévalence de la fièvre Q chez les donneurs de sang de l'agglomération niortaise, bassin d'élevage caprin récemment confronté à des cas humains groupés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Perroquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Transfusion Sanguine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFTS, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet transdisciplinaire EXPAIRCOX : études épidémiologiques et sociologiques dans une région régulièrement confrontée à la fièvre Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Treilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Pilotage de la santé des ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, A distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du risque d’exposition aux tiques dans les parcs publics et les espaces boisés en région Lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mathews-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Namèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipes de Parasitologie et de Mycologie Médicale de Saint-Etienne et de Lyon; Ensemble de la communauté médicale et vétérinaire de la région Auvergne-Rhône-Alpes, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du risque associé aux tiques dans les parcs Lyonnais: résultats de la surveillance réalisée en 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mathews-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Namèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème réunion annuelle du groupe de travail Tiques et Maladies à Tiques (TMT) du Réseau Ecologie des Interactions durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet DAPPEM Développement d'une APPlication d'identification des Erythèmes Migrants (signe cutané de maladie de Lyme) à partir de photographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion organisée par le Centre de référence des Maladies vectorielles liées aux Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Clermont-Ferrand, France. pp.12 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WIKISEMIO , une plateforme collaborative pour la définition de la sémiologie de cartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Noiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visualization &amp; HCI* for Crowd-Sourcing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Jun 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CLIMATICK : Projection and adaptation of tick threat in agricultural and forest landscape under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel OPTMix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Jan 2019, Nogent-sur-Vernisson, France. pp.22 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des données de téléphonie mobile et des sciences participatives pour l’estimation et la compréhension du risque de transmission de maladies liées à l’environnement : Application aux maladies transmises par les tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Johany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID-ImmunInv2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des risques associés aux tiques dans les parcs urbains et périurbains en région lyonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mathews-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID-ImmunInv2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France. pp.16 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie de Lyme et autres infections : rôle des tiques, des bactéries et des animaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de l‘Union Forestière en Montagne Bourbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Saint-Clément (03), France. pp.46 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiques et risques associés à une piqûre en région ARA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation à la Direction de l’écologie urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lyon, France. pp.17 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lymesnap - Télédéclaration de l’érythème chronique migrant dans le territoire du Pays des Combrailles - Etude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Letertre-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Tiques &amp; Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Laschamps - Saint Genès Champanelle, France. pp.26 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account the spatial heterogeneity of agricultural landscapes to explain densities and movements of Ixodes ricinus and prevalence of its associated pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Tick and Tick-borne Pathogen Conference &amp; 1st Asia Pacific Rickettsia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cairns, Australia. 140 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie de Lyme : informations générales épidémiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention à destination des professionnels de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Clermont-Ferrand, France. pp.30 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence de l’érythème chronique migrant dans le territoire du Pays des Combrailles. Etude participative en population générale par télédéclaration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Letertre-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée régionale de veille sanitaire en Auvergne-Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation territoriale des Agences Régionales de Santé (ARS)et de Santé publique FranceSanté., Dec 2017, Lyon, France. pp.17 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil de prédiction du risque d’exposition à la tique Ixodes ricinus et aux agents de la Borréliose de Lyme en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saint Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontre des Microbiologistes du Pôle Clermontois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Clermont-Ferrand, France. pp.13 slides, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.520510083776725e12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladie de Lyme : informations générales épidémiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion d'information dans le cadre du projet LymeSnap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saint-Gervais-d’Auvergne, France. pp.30 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Oscar : prendre en compte l'hétérogénéité spatiale du paysage pour comprendre les déterminants de la distribution du risque lié aux maladies à tiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques d'un paysage agricole influencent-elles la relation rongeur-tique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montferrier sur Lez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence et diagnostic différentiel de l’Ehrlichiose canine dans le Sud de l’Europe : Résultats d’une enquête réalisée dans 78 clientèles vétérinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe de travail « Tiques et Maladies à Tiques » au sein du « Réseau Ecologie des Interactions durables »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lyon, France. pp.16 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mapping tool to evaluate the impact of global change on tick-borne disease risk in European agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Conférence « Global Climate Smart Agriculture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector role of &amp;lt;em&amp;gt;Rhipicephalus sanguineus&amp;lt;/em&amp;gt;: implication in the transmission of canine tick-borne diseases (canine babesiosis, Rickettsial diseases)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bourdoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Merial symposium on parasitosis &amp; arthopod-borne diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Palerme, Italy. pp.33 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire based survey on distribution and clinical incidence of canine babesiosis in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaig Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Ectoparasites of Pets (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of several vector-borne pathogens in dogs with clinical suspicion of canine monocytic ehrlichiosis in Southern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Ectoparasites of Pets (ISEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d’Information Géographique et analyses spatiales appliqués à l’épidémiologie animale : source d’infection des cas d'Encéphalopathie Spongiforme Bovine nés après l’interdiction des farines animales en 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Calavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Assemblée des utilisateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre régional auvergnat d'Information géographique (CRAIG). Clermont-Ferrand, FRA., Nov 2012, Clermont-Ferrand, France. pp.25 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition géographique de la babésiose canine en 2010. Résultats d’une enquête nationale auprès des vétérinaires praticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaig Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie et de Mycologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France. pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial risk assessment in coagulase negative staphylococci isolated from fermented foodstuffs using a dedicated diagnostic microarray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Ben Zakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chacornac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International ICFMH " Evolving microbial Food quality and safety"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effect of temperature, relative humidity and strain-to-strain variability Listeria spp. growth kinetics under refrigerated state.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Frias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cgavran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abu-Ghannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference Predictive Modelling in Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Athène, Greece. pp.X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a complete heat-water model to predict microbial growth and inactivation during airflow treatments at the surface of meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Valdramidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemie Geeraerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Applications of Modelling as an Innovative Technology in the Agri-Food Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of cell wall antigens for the rapid detection of bacteria by immunological methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1989, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des habitats favorables à la tique Ixodes ricinus en France par analyse multicritère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Bord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Saint-Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gasqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of erythema migrans e-declaration by citizens in a rural area: a pilot study (Lymesnap study)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Letertre-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Clinical Microbiology and Infectious Diseases (ECCMID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Madrid, Spain. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la télédéclaration pour estimer l’incidence de l’érythème migrant en Pays des Combrailles : étude Pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Letertre-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Chapelle-sur-Erdre, France. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA - SANTE ANIMALE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 110 p., 2018, Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité d'Ixodes ricinus en lien avec la météorologie dans le cadre du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JAS DSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Lyme Snap. Télé-déclaration pour l’estimation de l’incidence de l’érythème migrant : Étude pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Letertre-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Portal-Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales d’Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nantes, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un outil de prédiction des conditions favorables à la présence de la tique Ixodes ricinus, vecteur de la Borréliose de Lyme en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saint Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique ARC Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Isle d'Abeau, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Several Anaplasma phagocytophilum epidemiological cycles in France revealed by sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chastagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference GERI Genes, Ecosystems and Risk of Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Heraklion, Greece. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygiène des procédés de traitement par l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Sylvain Mirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms in traditional fermented meats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of fermented meat and poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2.ed., John Wiley and Sons, pp.7, 2015, 978-1-118-52265-3; 978-1-118-52269-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global approach to predict Listeria innocua growth at the surface of foods as a function of the media and process characteristics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Gilles Dussap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Larroche, C., Pandey, A., Dussap, C. G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Food Industry.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Asiatech, New Delhi, pp.296-317, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of food sciences and nutrition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2003, 0-12-227061-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of bacterial growth in practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New development in meat refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCEAMST, 1996, 90-75319-13-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des cartes météo des tiques en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’il faut retenir des tiques et de la prévention de la maladie de Lyme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie René-Martellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/c0gnl8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map simulator of tick abundance in heterogeneous agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Vourc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen D Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Butet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des conditions favorables à la tique &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt; en région Auvergne-Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leoty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] INRAE. 2021, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyme borreliosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Dagostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Busani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Tagliapietra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annapaola Rizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.130-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la croissance de Listeria innocua par une approche phénoménologique : Modélisations complémentaires des propriétés du milieu, des transferts d'eau et des cinétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des aliments. Université d'Auvergne - Clermont-Ferrand I, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02831524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction et simulation de la qualité et de la sécurité microbiologiques des aliments pendant un procédé. Méthodologies et modélisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. ECOLE DOCTORALE DES SCIENCES DE LA VIE ET DE LA SANTE, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03078424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données sur les tiques : Quelles données ? Quelle utilisation ? Quel devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. En Ligne, France. 2023, 76 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId333"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="502FFED9"/>
+    <w:nsid w:val="A706BB34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A5F5E834"/>
+    <w:nsid w:val="956FEDFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AC63A89F"/>
+    <w:nsid w:val="2C227460"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A7880487"/>
+    <w:nsid w:val="FC05F40D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A2ED150A"/>
+    <w:nsid w:val="1C54A393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="AB85F24E"/>
+    <w:nsid w:val="B155684E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -994,51 +994,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="FCCBD76B"/>
+    <w:nsid w:val="4E281592"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1243,51 +1243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05499947v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno-Madiou Bah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carravieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2026.102612" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Madiou Bah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cougoul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wint" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dagostin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-42619-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765092v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Imran Hossain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Emilion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105682" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017179v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e142266" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672090v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Andrieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cassar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2022.1058" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271706v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Shahriar Hassan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Petrosyan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106624" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510954v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beugnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11479-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672010v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ouillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2022.101932" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03389934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112192" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647989v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108653" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letertre-Gibert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corbin-Valdenaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.101301" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02746245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50123" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mathews-Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Nam&#232;che" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gasser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04451-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636013v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouzouraa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#234;ne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Attipa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.07.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouju" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Durand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1296-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Massot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Leon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-014-0613-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632195v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Guidi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pradier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leblond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-014-4161-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965563v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Halos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Danlois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Garzik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naig Halos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-9-41" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.11.023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDHFHJ3L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759323v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Ben Zakour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chacornac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.02.019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V09Z3C41-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giammarinaro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2009.11.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.10.019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWDBZ64Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662618v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nicolas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Portanguen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2006.01.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26J61FVL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2006.04.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q25BTMQP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658881v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevallier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654396v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gimmarinaro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668289v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zuliani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Garry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vendeuvre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Augustin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2006.01185.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6ZGNW7C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657127v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lebecque" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661554v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2006.04.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS07PST2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677530v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Dussap" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680577v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Valdramidis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Geeraerd" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2005.674.33" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680206v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baucour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.05.026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMBMQM9J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694703v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robles Olvera" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;got" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691325v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheroutre-Vialette" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Labadie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697842v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697565v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698593v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698823v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902246v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Daudin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labadie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laplace" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lebert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701735v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Labadie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589467v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Camus" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masseglia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chiffard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589430v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Danjou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rates" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pradel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111452v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Caussanel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benassit Alexandre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraudel Arnaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784487v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benassit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garnier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giraudel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987960v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jourdain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250056v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217701v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frendo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacomet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217745v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Latour" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087748v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440523v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074642v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634322v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087855v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623091v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesens" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974853v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693207v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632312v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ouillon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086700v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764950v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087679v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757385v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafarge" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Fournier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Perroquin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511029v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Martin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pouget" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485332v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987912v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tabouret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Treilles" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lamothe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986819v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988501v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931682v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789712v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790334v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Noiret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790331v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790332v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sepulveda" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Barry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789673v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789664v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789889v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Letertre-Gilbert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martineau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791344v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toillon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789729v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737044v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Quillery" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790684v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint Andrieux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.520510083776725e12" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791406v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800337v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417303v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dugat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797915v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chene" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon M" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169433v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malandrin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794375v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bourdoiseau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chabanne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809132v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805858v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Leal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806763v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807316v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454045v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343937v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Frias" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cgavran" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abu-Ghannan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baucour" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833272v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781060v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Duclos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837303v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789759v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737232v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees.inra.fr/jas2018-sa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788333v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cebe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788566v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Portal-Martineau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800091v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169445v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835883v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801458v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041308v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826852v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836536v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987455v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998105v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/c0gnl8" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222165v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen D Mccoy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335313v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leoty" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711142v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Busani" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tagliapietra" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annapaola Rizzoli" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831524v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03078424v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975408v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05499947v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno-Madiou Bah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carravieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2026.102612" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Madiou Bah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cougoul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wint" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dagostin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-42619-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765092v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Imran Hossain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Emilion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2024.105682" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017179v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e142266" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510954v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beugnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11479-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271706v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Shahriar Hassan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Petrosyan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106624" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672090v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Andrieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cassar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/gh.2022.1058" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672010v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dernat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ouillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2022.101932" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03389934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112192" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503295v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letertre-Gibert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corbin-Valdenaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.101301" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647989v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108653" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02746245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.8.e50123" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mathews-Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Nam&#232;che" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gasser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04451-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636013v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouzouraa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#234;ne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Attipa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.07.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296414v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouju" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Durand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1296-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632195v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Guidi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pradier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leblond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-014-4161-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631083v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Massot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Leon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-014-0613-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965563v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Halos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Danlois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Garzik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naig Halos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-9-41" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Ben Zakour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chacornac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.02.019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V09Z3C41-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750792v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.11.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDHFHJ3L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giammarinaro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2009.11.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Nicolas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Portanguen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2006.01.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26J61FVL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667074v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.10.019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWDBZ64Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2006.04.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q25BTMQP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658881v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevallier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668289v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zuliani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Garry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vendeuvre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Augustin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2006.01185.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6ZGNW7C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gimmarinaro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657127v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lebecque" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661554v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2006.04.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS07PST2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677530v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Dussap" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680577v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Valdramidis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Geeraerd" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2005.674.33" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680206v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baucour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.05.026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMBMQM9J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694703v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robles Olvera" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;got" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691325v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheroutre-Vialette" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Labadie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697842v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697565v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698593v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698823v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902246v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Daudin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labadie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laplace" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lebert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701735v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Labadie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589467v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Camus" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masseglia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Chiffard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589430v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Arthur Danjou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rates" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pradel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05111452v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Caussanel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benassit Alexandre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraudel Arnaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784487v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benassit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garnier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giraudel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987960v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jourdain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250056v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217745v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Latour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217701v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frendo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacomet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074642v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087748v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440523v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634322v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087855v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974853v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623091v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesens" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693207v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632312v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ouillon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086700v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764950v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087679v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757385v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafarge" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Fournier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Perroquin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485332v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511029v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Martin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pouget" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987912v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tabouret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Treilles" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lamothe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986819v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988501v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931682v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790334v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Noiret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789712v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790331v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bord" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790332v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sepulveda" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Barry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789673v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789664v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789889v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Letertre-Gilbert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martineau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737044v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Quillery" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791344v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Toillon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789729v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790684v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint Andrieux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.520510083776725e12" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791406v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800337v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417303v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dugat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797915v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chene" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon M" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169433v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malandrin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794375v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bourdoiseau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chabanne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809132v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805858v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Leal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806763v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807316v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454045v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343937v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Frias" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cgavran" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abu-Ghannan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baucour" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833272v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781060v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Duclos" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837303v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789759v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737232v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees.inra.fr/jas2018-sa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788333v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cebe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788566v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Portal-Martineau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800091v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169445v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835883v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801458v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041308v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826852v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836536v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987455v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998105v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/c0gnl8" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222165v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen D Mccoy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335313v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leoty" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711142v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Busani" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tagliapietra" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annapaola Rizzoli" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831524v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03078424v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975408v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>