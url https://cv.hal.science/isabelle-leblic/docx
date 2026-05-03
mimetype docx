--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.17021276596px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Leblic </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic - CV HAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9367-2954</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032014163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">76384657</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000083953659</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une grande femme kanak nous a quittés. Hommage à Déwé Görödé (1er juin 1949 – 14 août 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 160-161, pp.171-186. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14pf3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de Suzanne Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93 (1-2), pp.365-378. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11teh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovereignties and Colonialities en the French-Speaking Pacific. Reflection on the case of New Caledonia (1980-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Contested Sovereignties in the French (Post-Colonial Pacific): Special issue France and Oceania Sovereignties, 92 (1), pp.107-132. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ocea.5335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie raisonnée de Jean Guiart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Jean Guiart : l’ethnographie comme marathon d’une vie, 154, pp.21-46. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.14135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie et histoire de la Société des Océanistes et du Journal de la Société des Océanistes. 2022, une page se tourne !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Jean Guiart : l’ethnographie comme marathon d’une vie, 154, pp.233-242. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.14143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d’un texte de Jean Guiart (IFO mai 1953) : « Une expérience personnelle de l’enquête sur le terrain ». Faire du Guiart sans le savoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Jean Guiart : l’ethnographie comme marathon d’une vie, 154, pp.123-142. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.13748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux de ficelle en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Ozanne-Rivierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Linguistique et ethnolinguistique océanienne : Hommage à Françoise Ozanne-Rivierre et Jean-Claude Rivierre, 151, pp.159-176. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.11913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Ozanne-Rivierre et Jean-Claude Rivierre, deux linguistes engagés auprès des Kanak et de leurs langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Françoise Ozanne-Rivierre et Jean-Claude Rivierre, deux linguistes engagés auprès des Kanak et de leurs langues, 151, pp.125-158. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.12282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et ethnolinguistique océanienne au service des langues et cultures kanak : Françoise Ozanne-Rivierre (1941-2007) et Jean-Claude Rivierre (1938-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Linguistique et ethnolinguistique océanienne : Hommage à Françoise Ozanne-Rivierre et Jean-Claude Rivierre, 151, pp.125-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux de ficelle en Nouvelle-Calédonie : une recherche de terrain inédite de Françoise Ozanne-Rivierre (1941-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Ozanne-Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Linguistique et ethno-linguistique océaniennes Hommage à Françoise Ozanne-Rivierre et à Jean-Claude Rivierre, 151, pp.159-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En guise de conclusion. Une Kanaky Nouvelle-Calédonie souveraine en marche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire, 147, pp.577-588. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.9670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de Kanaky Nouvelle-Calédonie (1774-2018). Version revue et augmentée en 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018. La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire, 147, pp.529-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compte rendu de “Il y a vingt-cinq ans : le gouvernement Tjibaou (18 juin 1982-18 novembre 1984)”, par Louis-José Barbançon »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018: La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire, 2018-2 (147), pp.592-595. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.9687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit « rééquilibrage » et décolonisation ? Retour sur 40 ans de va-et-vient institutionnels sur souveraineté et colonialisme en Nouvelle-Calédonie (1980-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018. La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire, 147 (2), pp.329-350. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.9649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2018. La Kanaky Nouvelle-Calédonie a rendez-vous avec l’histoire... Présentation raisonnée du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(umberto Cugola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire, 147, pp.291-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destin commun ou destin rare : une table ronde sur la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mawyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Pappas (traducteur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire, 147, pp.565-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miscellanées : Itinéraire d’un « grand chef » kanak indépendantiste. À propos de Nidoïsh Naisseline. De coeur à coeur. Entretiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'Urbanisation en Mélanésie, 144-145, pp.345 - 352. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.7855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naming in Kanak Groups: Names, Relations, and Personal Identity among the Paici Kanak (Ponerihouen, New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pacific Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Austronesian Personal Naming Systems Vol. 39 (1/2), pp.54-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAMING IN KANAK GROUPS: NAMES, RELATIONS, AND PERSONAL IDENTITY AMONG THE PAICÎ KANAK (PONERIHOUEN, NEW CALEDONIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pacific Studies special issue "Austronesian Personal Naming Systems", 39 (1-2), pp.54-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie chronologique de Pierre Maranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (141), pp.369-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From French Polynesia to France: The Legacy of fa'a'amu Traditional Adoption in ''International'' Adoption in “International” Adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.451-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From French Polynesia to France: The Legacy of fa’a’amu Traditional Adoption in “International” Adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (2), pp.449-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La part « d’immatériel » dans les objets de culture dite « matérielle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 136-137, pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le film de Mathieu Kassovitz, &amp;quot;L'Ordre et la morale&amp;quot;. Quand la fiction se confronte à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012-1 (134), pp.111-120. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.6640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoções tradicionais kanak e mā'ohi versus Adoções internacionais. Duas atitudes diante da mundialização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Nova. Revista Electronica de Geographia y Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XVI (395), http://www.ub.es/geocrit/sn/sn-395/sn-395-7.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanak and Ma’ohi adoption versus international adoption. Two attitudes within the globalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Nova. Revista Electronica de Geographia y Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. XVI (395 (7), )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie et filmographie de Bernard Juillerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 130-131, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Kanak et les rêves ou comment redécouvrir ce que les ancêtres n'ont pas transmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 130-131, pp.105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un naufrage humanitaire : l'Arche de Zoé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (1), pp.83-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Enfances en péril : abandon, capture, inceste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (1), pp.7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miscellanées. À propos de Bambous kanak. Une passion de Marguerite Lobsiger-Dellenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Spécial Environnement dans le Pacifique (126-127), pp.311-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement dans le Pacifique Sud. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Spécial Environnement dans le Pacifique (126-127), pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Café, développement et autochtonie en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 180 (juillet-décembre), pp.117-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Yves-Bealo Gonyi, 2006. Thewe men jila. La monnaie kanak en Nouvelle-Calédonie (Nouméa, éditions Expressions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 125, pp.333-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Redu de : Yoram Mouchenik, 2004. L'enfant vulnérable. Psychothérapie transculturelle en pays kanak (Nouvelle-Calédonie), (La pensée sauvage éditions, bibliothèque de l'Autre, pratiques transculturelles, 255 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 124, pp.148-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de :Un terrien des îles. À propos de Jacques Barrau, JATBA revue d'ethnobiogéographie 42, 2000-2004 (206 p., bibliogr., illustrations, photos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spécial Wallis-et-Futuna, H. Guiot et I. Leblic (éds) (122-123), pp.217-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation (avec H. Guiot et B. Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spécial Wallis-et-Futuna, H. Guiot et I. Leblic (éds) (122-123), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de :Maléta Hombouy et Isabelle Goulou, 2005. Wanakat Kaori – L'enfant Kaori. Conte kanak en français-iaai (Éd. Grain de sable jeunesse et Centre culturel Tjibaou, Nouméa, 28 p., illustrations, lexique, CD audio bilingue français-iaai)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spécial Wallis-et-Futuna, H. Guiot et I. Leblic (éds) (122-123), pp.208-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Réséda Ponga et Laurence Lagabrielle, 2005. Mèyènô. Conte kanak en français-a'jië (Éd. Grain de sable jeunesse et Centre culturel Tjibaou, Nouméa, 28 p., illustrations, lexique, CD audio bilingue français-a'jië)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Ethnoécologie en Océanie (120-121), pp.201-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pays, «surnature» et sites «sacrés» paicî à Ponérihouen (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 120-121, pp.95-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Ethnoécologie en Océanie (120-121), pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation Spécial Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 119, pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Frédéric Angleviel, 2003, Historiographie de la Nouvelle-Calédonie ou l'émergence tardive de deux écoles historiques antipodéennes (Éditions Publibook université, coll. Recherches, Paris, 362 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 118, pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Isabelle Revol, 2001, Fleur d'igname (Éditions Catherine Ledru, Nouméa, 24 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 116, pp.119-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Sonia Faessel et Frédéric Angleviel, 2000, Si Nouméa m'était contée... Anthologie (Groupe de recherche en histoire océanienne contemporaine, université de Nouvelle-Calédonie, Publication du GRHOC 1, Nouméa, 140 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 116, pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de la Nouvelle-Calédonie (1853-2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 117, pp.299-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Nouvelle-Calédonie, 150 ans après la prise de possession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nouvelle-Calédonie, 150 ans après la prise de possession (I. Leblic éd.) (117), pp.135-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Roger Boulay, 2000, Kannibals et Vahinés. Imagerie des mers du Sud (Préface de Pascal Dibie, éditions de l'aube, collection Carnets de Voyage, La Tour d'Aigues, 132 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 116, pp.116-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : René Guiart, 2001, Le feu sous la marmite (Le Rocher-à-la-Voile, collection Documents pour servir à l'intelligence du temps présent 5, Nouméa, 368 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 116, pp.118-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignames, interdits et ancêtres en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 114-115, pp.115-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Jérôme Cazamayou et Thomas de Deckker, 1999. Gabriel Païta, témoignage kanak. D'OPAO au pays de la Nouvelle-Calédonie. 1929-1999 (L'Harmattan, collection Mondes océaniens, 272 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 112, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité linguistique en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5e année (4), pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Alban Bensa & Jean-Claude Rivierre (éds), 1998, Le Pacifique. Un monde épars. Introduction interdisciplinaire à l'étude de l'Océanie (L'Harmattan, coll. Cahiers du Pacifique Sud contemporain, 214 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 110, pp.117-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jean Guiart 1998, Les Mélanésiens devant l'économie de marché. Du milieu du XIXe siècle à la fin du millénaire (Le Rocher-à-la-Voile, Nouméa, 191 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 110, pp.126-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Yann Bencivengo (éd.) 1999, La mine en Nouvelle-Calédonie (Éditons Île de Lumière, coll. 101 mots pour comprendre 2, Nouméa, 268 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 111, pp.246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diables et “choses d'ailleurs” à Ponérihouen (Nouvelle-Calédonie) », Cahiers de littérature orale 48 : “Diable(s)”, Publications Langues'O, Paris : 203-230.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48, pp.203-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jean-François Marin, 1999, Les Calédoniens (photographies en noir et blanc et couleur, avec une présentation aux photos de Lionel Duroy, « En attendant demain », EDITING, Lyon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 110, pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pirogue pontée à l'île des Pins (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 35-36, pp.301-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marmites rituelles et autochtonie à Ponérihouen (Vallées de Göièta-Näbai, Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33, pp.53-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Joël Dauphiné, 1998, Canaques de la Nouvelle-Calédonie à Paris en 1931. De la case au zoo (L'Harmattan, Paris, 191 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 107, pp.237-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l'onomastique navale : noms de bateaux et identité molénaise (Finistère-Nord)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5, pp.185-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notions du commerce moderne et les valeurs traditionnelles de l'échange en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mécanismes du changement culturel et linguistique, Revue d'ethnolinguistique (Cahiers du LACITO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 7, pp.: 87-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche au poison en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, XXXVII (1), pp.217-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “clans-pêcheurs” en Nouvelle-Calédonie. Le cas de l'île des Pins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 25 (1-2), pp.109-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'armement à Molène (Finistère-Nord) à travers les rôles de désarmement des bateaux (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 3, pp.49-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des techniques de pêche en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 12, pp.81-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations dans l'exploitation du littoral de deux sociétés de pêcheurs kanak : à l'île des Pins et à Poum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Teulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 2, pp.269-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication d'un casier à homard : les problèmes de la description technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 1, pp.13-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la pêche à Molène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penn ar Bed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 110 : L'archipel de Molène, pp.124-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round table: « How to publish on Oceania in the age of open science: issues, methods and perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Chossenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ESfO Conference : Material and Immaterial in Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESfO, Feb 2023, Ajaccio (20000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation, souveraineté et auto-détermination en Nouvelle-Calédonie. Des lignes de fractures et des déséquilibres toujours flagrants Ou La possible décolonisation de la Nouvelle-Calédonie et l’accès de Kanaky Nouvelle-Calédonie à la souveraineté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie, souveraineté et autodétermination dans le Pacifique Colloque PIPSA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIPSA (Association d'études politiques du Pacifique / Pacifis Islands Political Studies Association), Jun 2019, Nouméa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization, sovereignty and self-determination in Kanaky New Caledonia : fractures lines and imbalances still obvious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIPSA 2019 UNC – Democracy, Sovereignty and Self-Determination in the Pacific Islands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIPSA, Jun 2019, NOUMÉA, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session : La relation de l'anthropologue à autrui sur le terrain : qui ou quoi en décide ? Observateur participant ou tiers-exclu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauwels Sophie Laligant Simonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauwels Sophie Laligant Simonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cuntrapunteo, Santiago de Cuba, 16-20 mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASCA/SFAA, Universidad de Oriente, May 2018, Santiago de Cubas, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d’études autour des travaux d'Elinor Ochs et d'Alessandro Duranti (UCLA) Indexicalités et jeux de langage. Perspectives anthropologiques : sociale et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bornand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indexicalités et jeux de langage. Perspectives anthropologiques : sociale et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEBLIC Isabelle; Leguy Cécile; Bornand Sandra, Apr 2018, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 30: Field research as a gendered practice: Nominal men, sexless persons, and the myth of neutral gender relations in Melanesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Kuelhing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th conference ESFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESFO, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la nomination dans les sociétés kanak ? Noms, relations et identité personnelle des Kanak paicî (Ponérihouen, Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAO. Naming Systems and Naming Relations in Austronesia/ Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lamont Linsdtrom, 2014, Kona (Hawaii), États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is Naming in Kanak Societies? Naming and personal Identity of the Paicî Kanak People (Ponérihouen, New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAO 2013 session: Naming Systems and Naming Relations in Austronesia/ Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASAO, Feb 2013, San Antonio, United States. pp.54-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine biodiversity and Kanak traditional knowledge meeting new governance challenges : UNESCO, development and mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études ECOPAS, Resources, boundaries and governance: What future for fisheries in the Pacific?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité kanak, rapport à la terre et développement durable en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUELLES APPROCHES PROMOUVOIR POUR ACCOMPAGNER LES DYNAMIQUES INDIVIDUELLES ET COLLECTIVES DANS UNE PERSPECTIVE DE DÉVELOPPEMENT DURABLE ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Poindimié, Nouvelle-Calédonie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier sur l'Enfance en danger : 1. problématique de l'enfance en danger; 2. Inceste et abus sexuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Anthropologie et Société : Anthropologie des cultures globalisées. Terrains complexes et enjeux disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomination, dénomination et définition de la personne (à partir de l'exemple des divers registres de noms kanak)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Enveloppes familiales thérapeutiques (EFT), organisé par le Groupe de recherche européen en placement familial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Sables d'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie, le développement et la mondialisation : Quel développement pour quelle société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGORA (Atelier Gouvernance et recherche appliquée en Nouvelle-Calédonie), organisé par le gouvernement de Nouvelle-Calédonie, l'IRD, l'université de Nouvelle-Calédonie et toutes les institutions de recherche et d'enseignement présentes en Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prohibiciones alimenticias, vivios y muertos: antepasados y alimentación en Nueva Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Arbitraire culturel et alimentation. Rationalité et irrationalité dans la consommation alimentaire. Hommage au professeur Igor de Garine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Borja, España. pp.535-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L'esprit du nom”. Nomination et organisation sociale paicî (Ponérihouen, Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Nomination et organisation sociale, organisé par l'université Marc Bloch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition orale et micro-histoire locale (Ponérihouen). Les difficultés d'une enquête et de son rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Histoire et anthropologie de la XVIe Pacific History Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Nouméa – Koné, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une famille à l'autre. Circulation enfantine kanak en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe congrès du GREPFA-France : Effets thérapeutiques en AFT (accueil familial thérapeutique). Processus insaisissable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Annecy, France. pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux, représentations totémiques et esprits des ancêtres dans quelques sociétés kanak de Nouvelle-Calédonie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international le symbolisme des animaux – l'animal “clé de voûte” dans la tradition orale et les interactions homme-nature, organisé par le LACITO CNRS et l'IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une famille à l'autre sur un autre continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Effets thérapeutiques en Accueil familial thérapeutique. Processus insaisissable ?, organisé par le Groupe de recherche européen en placement familial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les insectes dans la vie sociale et dans les représentations en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CNRS-LACITO Les “insectes” dans la tradition orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Villejuif, France. pp.477-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenté et adoption : l'exemple de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au 4e salon international du livre insulaire, La Nouvelle-Calédonie, les utopies insulaires, hommage à Henri Queffélec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Ouessant, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité technique et rituelle face aux changements techniques et sociaux : le cas des pêcheurs kanak de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CNRS-IFREMER-CCSTI-SOLITO (université de Bretagne Sud) Mutations techniques des pêches maritimes : subir ou agir ? Évolution des systèmes techniques et sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Lorient, France. pp.135-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnologie et médias : une rencontre difficile. Une expérience liée à la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'AFA (Association française des anthropologues) Anthropologie et médias à l'IRESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractère naturel ou anthropisé des lieux tabous ou rituels : exemple de la région de Ponérihouen (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au symposium international CNRS-UNESCO-MNHN les sites sacrés naturels. Diversité culturelle et biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenté et alliance à Ponérihouen (Nouvelle-Calédonie). État des recherches en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Les sociétés kanak en devenir, organisée par le programme de recherche ESK à l'EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Kanak face au développement. La voie étroite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Culture et développement organisée par l'Agence de développement de la culture kanak (ADCK), à propos de l'ouvrage du même nom : débat entre professionnels, chercheurs et moi-même.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine maritime kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaire 92 organisée par le ministère de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1992, Nantes, France. pp.206-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du foncier, au fondement de l'identité culturelle kanak.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque de l'association CORAIL (Coordination pour l'Océanie des recherches sur les arts, les idées et les littératures)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêche, clans-pêcheurs et développement en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium scientifique international La recherche face à la pêche artisanale, organisé par l'ORSTOM et l'IFREMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1989, Montpellier, France. pp.747-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du foncier en Nouvelle-Calédonie et identité culturelle kanak. Évolution de ces représentations liée à la revendication identitaire et aux processus de développement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journées scientifiques de la Société d'écologie humaine, Perceptions et représentations de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1991, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du foncier en Nouvelle-Calédonie et identité culturelle kanak. Évolution de ces représentations liée à la revendication identitaire et aux processus de développement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journées scientifiques de la Société d'écologie humaine, Perceptions et représentations de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1991, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional Kanak Fishing Communities and Fisheries Development in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th Biennial Conference of the International Institute of Fisheries Economics and Trade, University Centre of South Jutland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1988, Esbjerg, Denmark. pp.1267-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur les fonctions symboliques et rituelles de quelques animaux marins pour certains clans de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du colloque international Animal et pratiques religieuses : les manifestations matérielles organisé par le Centre de recherche archéologique de la vallée de l'Oise (CRAVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1988, Compiègne, France. pp.187-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêche et pêcheurs à Molène (Finistère-Nord). Cohésion d'une petite île bretonne au XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du premier colloque d'ethnologie bretonne, Du folklore à l'ethnologie en Bretagne – Les acteurs, les méthodes, les concepts, organisé par l'Institut culturel de Bretagne (Rennes) et le Centre de recherche bretonne et celtique (université de Bretagne occidentale, Brest), avec le concours de la Mission du patrimoine ethnologique et du Conseil général du Finistère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Riec-sur-Belon, France. pp.203-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énonciation métaphorique et iconicité en contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masquelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leblic Isabelle; Bertrand Masquelier. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacito Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.412, 2021, Anthropologie linguistique et sociale de la parole, Leblic Isabelle; Bertrand Masquelier, 978-2-490768-02-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part d'«immatériel» dans la culture «matérielle»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société des Océanistes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013 (136-137), pp.1-290, 2013, La part « d’immatériel » dans la culture « matérielle », Isabelle Leblic, 978-2-85430-035-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre de la mer, vivre avec la terre... en pays kanak.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des Océanistes, pp.284, 2008, Travaux et documents océanistes 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes 126-127 : Spécial Environnement dans le Pacifique Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des Océanistes, pp.384, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molène. Une île tournée vers la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peeters, pp.560, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécial Wallis-et-Futuna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des Océanistes, pp.230, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'adoption. Des pratiques de filiation différentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires Blaise Pascal, collection Anthropologie, pp.340, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle-Calédonie : 150 ans après la prise de possession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des Océanistes, pp.213, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagi-mer. Créations fantastiques, créations mythiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliette Geistdoerfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ivanoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CETMA, MNHN, Paris, coll. Anthropologie maritime «Kétos» 1, 418 p + 36 pl. photos., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En pays kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bensa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Maison des sciences de l'homme, Mission du patrimoin ethnologie, collection Ethnologie de la France, cahier 14, pp.368, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes et leurs bateaux. Usages, appropriation, représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliette Geistdoerfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Matras-Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CETMA, MNHN, Paris, pp.256, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Kanak face au développement. La voie étroite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble, pp.416, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statuts et fonctions des femmes dans les communautés maritimes et fluviales (éd. avec A. Geistdoerfer et J. Matras-Guin),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliette Geistdoerfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Matras-Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CETMA, MNHN, Paris, pp.208, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des pêcheurs... Histoires de pêcheurs. Les sources historiques en anthropologie maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coutancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliette Geistdoerfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'ethno-technologie des milieux maritimes (CETMA), MNHN, pp.140, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 10. What future for Kanak Languages? Size and geographic distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Kowatch; Simon Batterbury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography of New Caledonia-Kanaky Environments, Politics and Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, pp.163 - 174, 2024, 978-3-031-49140-5. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-49140-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion: Future Reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon P J Batterbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Kowasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Kowasch; Simon P. J. Batterbury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographies of New Caledonia-Kanaky : Environments, Politics and Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-277, 2024, 978-3-031-49139-9. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-49140-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues kanak. Importance et répartition géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Kowatch; Simon Brattebury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographies of New Caledonia-Kanaky. Environments, Politics and Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SpringerNature, A paraître, 978-3-031-49139-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Sens et signification, faire sens et le signifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic; Bertrand Masquelier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énonciations métaphoriques et iconicité en contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacito Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-38, 2021, Anthropologie linguistique et sociale de la parole, 978-2-490768-02-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. De l'ethnolinguistique à l'anthropologie linguistique au LACITO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masquelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic; Lameen Souag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du terrain à la théorie. Les 40 ans du LACITO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacito-Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-33, 2020, collection Hors-série "Anthropologie linguistique &amp; linguistique"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanak coastal communities and fisheries meeting new governance challenges and marine issues in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Fache, Simonne Pauwels. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries in the Pacific. The challenges of governance and sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacific Credo Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-174, 2016, Cahiers du Credo, 978-2-9537485-5-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Kanak et la mer. Savoirs et connaissances du milieu maritime des pêcheurs du sud de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Guiot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre la mer. Expressions océaniennes de l'insularité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 29-143 + planches photos hors textes, 2013, 978-2-7535-2809-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chronotope kanak. Parenté, espace et temps en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Naïm (éd.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rencontre du temps et de l'espace. Approches linguistique et anthropologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters-SELAF, pp.63-80., 2006, collection Numéros spéciaux 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Paroles» de parenté paicî (Ponérihouen, Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">É. Motte-Florac et G. Guarisma (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du terrain au cognitif. Linguistique, ethnolinguistique, ethnosciences. À Jacqueline M.C. Thomas,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Peeters-SELAF, Leuven-Paris-Dudley, pp.319-350, 2005, collection Numéros spéciaux 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Métissage” et parenté. Assimilation de non-Kanaks dans le système des moitiés matrimoniales à Ponérihouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie. Terre de métissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes savantes, Nouméa-Paris, pp.35-56, 2004, Annales d'histoire calédonienne 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Parenté et adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'adoption : des pratiques de filiations différentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, Clermont-Ferrand, pp.11-25, 2004, collection Anthropologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des enfants et parenté classificatoire en région paicî (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Leblic (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'adoption : des pratiques de filiations différentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, Clermont-Ferrand, pp.81-129., 2004, collection Anthropologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la démocratie à la base : coutume et militantisme kanak dans les années 1985-1986, suivi de : généalogie du paysage politique en Nouvelle-Calédonie (1946-1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Regnault (éd.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Mitterrand et les territoires français du Pacifique (1981-1988). Mutations, drames et recompositions ; enjeux internationaux et franco-français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes savantes, Paris, pp.311-317 et 318-319, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des poissons et motivation des termes dans quelques langues de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. de Colombel et N. Tersis (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et motivation. Perspectives ethnolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition Peeters, Paris, pp.115-141, 2002, collection Numéros spéciaux 28, SELAF 400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-Y. Faberon et F. Garde (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les institutions de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Île de Lumière, publication du Groupe de recherche en histoire océanienne contemporaine (GRHONC), Nouméa, pp.89-90, 2002, coll. 101 mots pour comprendre 5, rubrique 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphismes des animaux marins bénéfiques et maléfiques en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Geistdoerfer, J. Ivanoff et I. Leblic (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagi-mer. Créations fantastiques, créations mythiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETMA, MNHN, Paris, pp.229-242, 2002, coll. Anthropologie maritime «Kétos» 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rééquilibrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-Y. Faberon et F. Garde (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les institutions de la Nouvelle-Calédonie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Île de Lumière, publication du Groupe de recherche en histoire océanienne contemporaine (GRHONC), Nouméa, pp.177-178, 2002, coll. 101 mots pour comprendre 5, rubrique 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bensa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic et Alban Bensa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En pays kanak. Ethnologie, linguistique, archéologie, histoire de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission du patrimoine ethnologique, éditions de la MSH, pp.1-6, 2000, coll. Ethnologie de la France, cahier 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption et transferts d'enfants dans la région de Ponérihouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Bensa et I. Leblic (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En pays kanak aujourd'hui. Ethnologie, linguistique, archéologie, histoire de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission du patrimoine ethnologique - Éditions de la MSH, pp.47-67, 2000, collection Ethnologie de la France, cahier 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bensa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leblic Isabelle et Alban Bensa (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En pays kanak. Ethnologie, linguistique, archéologie, histoire de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission du patrimoine ethnologique, éditions de la MSH,, pp.1-6, 2000, collection Ethnologie de la France, cahier 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêcheurs kanak et politiques de développement de la pêche en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petites activités de pêche dans le Pacifique Sud,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'IRD, Paris, pp.121-143., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêcheurs de tortues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De jade et de nacre. Patrimoines artistiques kanak de Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion des Musées nationaux, Paris, pp.64-65, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancêtres Kanak à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Lallaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfances en péril.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.7-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Question of Paicî Matrimonial Dualism (Ponérihouen, New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, pp.183-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de Suzanne Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie linguistique. Les usages de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours en anthropologie maritime, en technologie, en anthropologie de la parenté et des rituels, de la Bretagne à la Nouvelle-Calédonie kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. EPHE Paris, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00829158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Barrières sculptées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Protestation du comité Rheebu Nuu contre le projet minier Goro Nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Pirogues béérëwè à Tëë, rivage des pêcheurs Duèpéré, à Vao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Citerne d'eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Coutume de deuil pour cié Goicé : les parts de nourriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Un mur de racines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Un exemple de syncrétisme océanien en Nouvelle-Calédonie : vue d'un cimetière dans une tribu kanak du nord d'Ouvéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Lagon de l'île des Pins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | étui du âdi (Goa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Détail de la construction d'une charpente de case ronde traditionnelle à Gélima, commune de Canala, Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Habitat traditionnel en tribu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Ciel et mer confondus au coucher du soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Pêche au miikwa par encerclement avec un filet mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Pêche à l'épervier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Pêche à l'épervier dans une baie du nord de l'île des Pins (tribu de Kaacii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Une pirogue béérëwè à l’île des Pins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Platier à marée basse à la baie des Crabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Pirogue bébérëwè en construction sur le rivage des Vâkummé à Vao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Inauguration d'une pirogue béérëwè</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Taille d'une coque de petite pirogue nyeyùre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Petite pirogue nyeyùre individuelle utilisée pour les trajets jusqu'aux îlots ou pour la pêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et ethnolinguistique océanienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 151, pp.123-296, 2020, Journal de la Société des Océanistes, 978-2-85430-139-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et ethno-linguistique océaniennes Hommage à Françoise Ozanne-Rivierre et à Jean-Claude Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 151, pp.125-296, 2020, 978-2-85430-139-7. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.11611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cugola Umberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic; Uberto Cugola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 147, pp.291-610, 2018, 978-2-85430-136-6. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.9034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cugola Umberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic; Umberto Cugola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 147 (2), pp.291-334, 2018, Journal de la Société des Océanistes: 2018. La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire, 978-2-85430-136-6. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.9034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId234"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.17021276596px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Leblic </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic - CV HAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9367-2954</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032014163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">76384657</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000083953659</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une grande femme kanak nous a quittés. Hommage à Déwé Görödé (1er juin 1949 – 14 août 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 160-161, pp.171-186. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14pf3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de Suzanne Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93 (1-2), pp.365-378. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11teh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovereignties and Colonialities en the French-Speaking Pacific. Reflection on the case of New Caledonia (1980-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Contested Sovereignties in the French (Post-Colonial Pacific): Special issue France and Oceania Sovereignties, 92 (1), pp.107-132. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ocea.5335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie raisonnée de Jean Guiart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Jean Guiart : l’ethnographie comme marathon d’une vie, 154, pp.21-46. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.14135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie et histoire de la Société des Océanistes et du Journal de la Société des Océanistes. 2022, une page se tourne !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Jean Guiart : l’ethnographie comme marathon d’une vie, 154, pp.233-242. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.14143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d’un texte de Jean Guiart (IFO mai 1953) : « Une expérience personnelle de l’enquête sur le terrain ». Faire du Guiart sans le savoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Jean Guiart : l’ethnographie comme marathon d’une vie, 154, pp.123-142. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.13748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux de ficelle en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Ozanne-Rivierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Linguistique et ethnolinguistique océanienne : Hommage à Françoise Ozanne-Rivierre et Jean-Claude Rivierre, 151, pp.159-176. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.11913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Ozanne-Rivierre et Jean-Claude Rivierre, deux linguistes engagés auprès des Kanak et de leurs langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Françoise Ozanne-Rivierre et Jean-Claude Rivierre, deux linguistes engagés auprès des Kanak et de leurs langues, 151, pp.125-158. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.12282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et ethnolinguistique océanienne au service des langues et cultures kanak : Françoise Ozanne-Rivierre (1941-2007) et Jean-Claude Rivierre (1938-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Linguistique et ethnolinguistique océanienne : Hommage à Françoise Ozanne-Rivierre et Jean-Claude Rivierre, 151, pp.125-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux de ficelle en Nouvelle-Calédonie : une recherche de terrain inédite de Françoise Ozanne-Rivierre (1941-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Ozanne-Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Linguistique et ethno-linguistique océaniennes Hommage à Françoise Ozanne-Rivierre et à Jean-Claude Rivierre, 151, pp.159-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En guise de conclusion. Une Kanaky Nouvelle-Calédonie souveraine en marche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire, 147, pp.577-588. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.9670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de Kanaky Nouvelle-Calédonie (1774-2018). Version revue et augmentée en 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018. La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire, 147, pp.529-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compte rendu de “Il y a vingt-cinq ans : le gouvernement Tjibaou (18 juin 1982-18 novembre 1984)”, par Louis-José Barbançon »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018: La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire, 2018-2 (147), pp.592-595. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.9687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit « rééquilibrage » et décolonisation ? Retour sur 40 ans de va-et-vient institutionnels sur souveraineté et colonialisme en Nouvelle-Calédonie (1980-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018. La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire, 147 (2), pp.329-350. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.9649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destin commun ou destin rare : une table ronde sur la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mawyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Pappas (traducteur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire, 147, pp.565-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2018. La Kanaky Nouvelle-Calédonie a rendez-vous avec l’histoire... Présentation raisonnée du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(umberto Cugola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire, 147, pp.291-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miscellanées : Itinéraire d’un « grand chef » kanak indépendantiste. À propos de Nidoïsh Naisseline. De coeur à coeur. Entretiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'Urbanisation en Mélanésie, 144-145, pp.345 - 352. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.7855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naming in Kanak Groups: Names, Relations, and Personal Identity among the Paici Kanak (Ponerihouen, New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pacific Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Austronesian Personal Naming Systems Vol. 39 (1/2), pp.54-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAMING IN KANAK GROUPS: NAMES, RELATIONS, AND PERSONAL IDENTITY AMONG THE PAICÎ KANAK (PONERIHOUEN, NEW CALEDONIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pacific Studies special issue "Austronesian Personal Naming Systems", 39 (1-2), pp.54-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie chronologique de Pierre Maranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (141), pp.369-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From French Polynesia to France: The Legacy of fa'a'amu Traditional Adoption in ''International'' Adoption in “International” Adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.451-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From French Polynesia to France: The Legacy of fa’a’amu Traditional Adoption in “International” Adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (2), pp.449-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La part « d’immatériel » dans les objets de culture dite « matérielle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 136-137, pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le film de Mathieu Kassovitz, &amp;quot;L'Ordre et la morale&amp;quot;. Quand la fiction se confronte à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012-1 (134), pp.111-120. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.6640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoções tradicionais kanak e mā'ohi versus Adoções internacionais. Duas atitudes diante da mundialização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Nova. Revista Electronica de Geographia y Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XVI (395), http://www.ub.es/geocrit/sn/sn-395/sn-395-7.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanak and Ma’ohi adoption versus international adoption. Two attitudes within the globalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Nova. Revista Electronica de Geographia y Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. XVI (395 (7), )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie et filmographie de Bernard Juillerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 130-131, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Kanak et les rêves ou comment redécouvrir ce que les ancêtres n'ont pas transmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 130-131, pp.105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un naufrage humanitaire : l'Arche de Zoé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (1), pp.83-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Enfances en péril : abandon, capture, inceste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (1), pp.7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miscellanées. À propos de Bambous kanak. Une passion de Marguerite Lobsiger-Dellenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Spécial Environnement dans le Pacifique (126-127), pp.311-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement dans le Pacifique Sud. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Spécial Environnement dans le Pacifique (126-127), pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Café, développement et autochtonie en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 180 (juillet-décembre), pp.117-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Yves-Bealo Gonyi, 2006. Thewe men jila. La monnaie kanak en Nouvelle-Calédonie (Nouméa, éditions Expressions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 125, pp.333-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Redu de : Yoram Mouchenik, 2004. L'enfant vulnérable. Psychothérapie transculturelle en pays kanak (Nouvelle-Calédonie), (La pensée sauvage éditions, bibliothèque de l'Autre, pratiques transculturelles, 255 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 124, pp.148-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de :Un terrien des îles. À propos de Jacques Barrau, JATBA revue d'ethnobiogéographie 42, 2000-2004 (206 p., bibliogr., illustrations, photos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spécial Wallis-et-Futuna, H. Guiot et I. Leblic (éds) (122-123), pp.217-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation (avec H. Guiot et B. Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spécial Wallis-et-Futuna, H. Guiot et I. Leblic (éds) (122-123), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de :Maléta Hombouy et Isabelle Goulou, 2005. Wanakat Kaori – L'enfant Kaori. Conte kanak en français-iaai (Éd. Grain de sable jeunesse et Centre culturel Tjibaou, Nouméa, 28 p., illustrations, lexique, CD audio bilingue français-iaai)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spécial Wallis-et-Futuna, H. Guiot et I. Leblic (éds) (122-123), pp.208-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Réséda Ponga et Laurence Lagabrielle, 2005. Mèyènô. Conte kanak en français-a'jië (Éd. Grain de sable jeunesse et Centre culturel Tjibaou, Nouméa, 28 p., illustrations, lexique, CD audio bilingue français-a'jië)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Ethnoécologie en Océanie (120-121), pp.201-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pays, «surnature» et sites «sacrés» paicî à Ponérihouen (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 120-121, pp.95-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Ethnoécologie en Océanie (120-121), pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation Spécial Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 119, pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Frédéric Angleviel, 2003, Historiographie de la Nouvelle-Calédonie ou l'émergence tardive de deux écoles historiques antipodéennes (Éditions Publibook université, coll. Recherches, Paris, 362 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 118, pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Isabelle Revol, 2001, Fleur d'igname (Éditions Catherine Ledru, Nouméa, 24 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 116, pp.119-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Sonia Faessel et Frédéric Angleviel, 2000, Si Nouméa m'était contée... Anthologie (Groupe de recherche en histoire océanienne contemporaine, université de Nouvelle-Calédonie, Publication du GRHOC 1, Nouméa, 140 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 116, pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de la Nouvelle-Calédonie (1853-2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 117, pp.299-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Nouvelle-Calédonie, 150 ans après la prise de possession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nouvelle-Calédonie, 150 ans après la prise de possession (I. Leblic éd.) (117), pp.135-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Roger Boulay, 2000, Kannibals et Vahinés. Imagerie des mers du Sud (Préface de Pascal Dibie, éditions de l'aube, collection Carnets de Voyage, La Tour d'Aigues, 132 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 116, pp.116-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : René Guiart, 2001, Le feu sous la marmite (Le Rocher-à-la-Voile, collection Documents pour servir à l'intelligence du temps présent 5, Nouméa, 368 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 116, pp.118-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignames, interdits et ancêtres en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 114-115, pp.115-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Jérôme Cazamayou et Thomas de Deckker, 1999. Gabriel Païta, témoignage kanak. D'OPAO au pays de la Nouvelle-Calédonie. 1929-1999 (L'Harmattan, collection Mondes océaniens, 272 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 112, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité linguistique en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5e année (4), pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Alban Bensa & Jean-Claude Rivierre (éds), 1998, Le Pacifique. Un monde épars. Introduction interdisciplinaire à l'étude de l'Océanie (L'Harmattan, coll. Cahiers du Pacifique Sud contemporain, 214 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 110, pp.117-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jean Guiart 1998, Les Mélanésiens devant l'économie de marché. Du milieu du XIXe siècle à la fin du millénaire (Le Rocher-à-la-Voile, Nouméa, 191 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 110, pp.126-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Yann Bencivengo (éd.) 1999, La mine en Nouvelle-Calédonie (Éditons Île de Lumière, coll. 101 mots pour comprendre 2, Nouméa, 268 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 111, pp.246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jean-François Marin, 1999, Les Calédoniens (photographies en noir et blanc et couleur, avec une présentation aux photos de Lionel Duroy, « En attendant demain », EDITING, Lyon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 110, pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diables et “choses d'ailleurs” à Ponérihouen (Nouvelle-Calédonie) », Cahiers de littérature orale 48 : “Diable(s)”, Publications Langues'O, Paris : 203-230.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48, pp.203-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pirogue pontée à l'île des Pins (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 35-36, pp.301-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marmites rituelles et autochtonie à Ponérihouen (Vallées de Göièta-Näbai, Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33, pp.53-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Joël Dauphiné, 1998, Canaques de la Nouvelle-Calédonie à Paris en 1931. De la case au zoo (L'Harmattan, Paris, 191 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 107, pp.237-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l'onomastique navale : noms de bateaux et identité molénaise (Finistère-Nord)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5, pp.185-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notions du commerce moderne et les valeurs traditionnelles de l'échange en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mécanismes du changement culturel et linguistique, Revue d'ethnolinguistique (Cahiers du LACITO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 7, pp.: 87-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche au poison en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, XXXVII (1), pp.217-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “clans-pêcheurs” en Nouvelle-Calédonie. Le cas de l'île des Pins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 25 (1-2), pp.109-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des techniques de pêche en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 12, pp.81-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'armement à Molène (Finistère-Nord) à travers les rôles de désarmement des bateaux (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 3, pp.49-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations dans l'exploitation du littoral de deux sociétés de pêcheurs kanak : à l'île des Pins et à Poum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Teulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 2, pp.269-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication d'un casier à homard : les problèmes de la description technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 1, pp.13-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la pêche à Molène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penn ar Bed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 110 : L'archipel de Molène, pp.124-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round table: « How to publish on Oceania in the age of open science: issues, methods and perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Chossenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ESfO Conference : Material and Immaterial in Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESfO, Feb 2023, Ajaccio (20000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation, souveraineté et auto-détermination en Nouvelle-Calédonie. Des lignes de fractures et des déséquilibres toujours flagrants Ou La possible décolonisation de la Nouvelle-Calédonie et l’accès de Kanaky Nouvelle-Calédonie à la souveraineté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie, souveraineté et autodétermination dans le Pacifique Colloque PIPSA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIPSA (Association d'études politiques du Pacifique / Pacifis Islands Political Studies Association), Jun 2019, Nouméa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization, sovereignty and self-determination in Kanaky New Caledonia : fractures lines and imbalances still obvious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIPSA 2019 UNC – Democracy, Sovereignty and Self-Determination in the Pacific Islands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIPSA, Jun 2019, NOUMÉA, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session : La relation de l'anthropologue à autrui sur le terrain : qui ou quoi en décide ? Observateur participant ou tiers-exclu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauwels Sophie Laligant Simonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauwels Sophie Laligant Simonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cuntrapunteo, Santiago de Cuba, 16-20 mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASCA/SFAA, Universidad de Oriente, May 2018, Santiago de Cubas, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d’études autour des travaux d'Elinor Ochs et d'Alessandro Duranti (UCLA) Indexicalités et jeux de langage. Perspectives anthropologiques : sociale et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bornand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indexicalités et jeux de langage. Perspectives anthropologiques : sociale et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEBLIC Isabelle; Leguy Cécile; Bornand Sandra, Apr 2018, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 30: Field research as a gendered practice: Nominal men, sexless persons, and the myth of neutral gender relations in Melanesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Kuelhing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th conference ESFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESFO, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la nomination dans les sociétés kanak ? Noms, relations et identité personnelle des Kanak paicî (Ponérihouen, Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAO. Naming Systems and Naming Relations in Austronesia/ Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lamont Linsdtrom, 2014, Kona (Hawaii), États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is Naming in Kanak Societies? Naming and personal Identity of the Paicî Kanak People (Ponérihouen, New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAO 2013 session: Naming Systems and Naming Relations in Austronesia/ Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASAO, Feb 2013, San Antonio, United States. pp.54-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine biodiversity and Kanak traditional knowledge meeting new governance challenges : UNESCO, development and mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études ECOPAS, Resources, boundaries and governance: What future for fisheries in the Pacific?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité kanak, rapport à la terre et développement durable en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUELLES APPROCHES PROMOUVOIR POUR ACCOMPAGNER LES DYNAMIQUES INDIVIDUELLES ET COLLECTIVES DANS UNE PERSPECTIVE DE DÉVELOPPEMENT DURABLE ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Poindimié, Nouvelle-Calédonie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier sur l'Enfance en danger : 1. problématique de l'enfance en danger; 2. Inceste et abus sexuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Anthropologie et Société : Anthropologie des cultures globalisées. Terrains complexes et enjeux disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomination, dénomination et définition de la personne (à partir de l'exemple des divers registres de noms kanak)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Enveloppes familiales thérapeutiques (EFT), organisé par le Groupe de recherche européen en placement familial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Sables d'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie, le développement et la mondialisation : Quel développement pour quelle société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGORA (Atelier Gouvernance et recherche appliquée en Nouvelle-Calédonie), organisé par le gouvernement de Nouvelle-Calédonie, l'IRD, l'université de Nouvelle-Calédonie et toutes les institutions de recherche et d'enseignement présentes en Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prohibiciones alimenticias, vivios y muertos: antepasados y alimentación en Nueva Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Arbitraire culturel et alimentation. Rationalité et irrationalité dans la consommation alimentaire. Hommage au professeur Igor de Garine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Borja, España. pp.535-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L'esprit du nom”. Nomination et organisation sociale paicî (Ponérihouen, Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Nomination et organisation sociale, organisé par l'université Marc Bloch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition orale et micro-histoire locale (Ponérihouen). Les difficultés d'une enquête et de son rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Histoire et anthropologie de la XVIe Pacific History Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Nouméa – Koné, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une famille à l'autre. Circulation enfantine kanak en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe congrès du GREPFA-France : Effets thérapeutiques en AFT (accueil familial thérapeutique). Processus insaisissable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Annecy, France. pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux, représentations totémiques et esprits des ancêtres dans quelques sociétés kanak de Nouvelle-Calédonie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international le symbolisme des animaux – l'animal “clé de voûte” dans la tradition orale et les interactions homme-nature, organisé par le LACITO CNRS et l'IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une famille à l'autre sur un autre continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Effets thérapeutiques en Accueil familial thérapeutique. Processus insaisissable ?, organisé par le Groupe de recherche européen en placement familial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les insectes dans la vie sociale et dans les représentations en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CNRS-LACITO Les “insectes” dans la tradition orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Villejuif, France. pp.477-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenté et adoption : l'exemple de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au 4e salon international du livre insulaire, La Nouvelle-Calédonie, les utopies insulaires, hommage à Henri Queffélec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Ouessant, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité technique et rituelle face aux changements techniques et sociaux : le cas des pêcheurs kanak de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CNRS-IFREMER-CCSTI-SOLITO (université de Bretagne Sud) Mutations techniques des pêches maritimes : subir ou agir ? Évolution des systèmes techniques et sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Lorient, France. pp.135-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnologie et médias : une rencontre difficile. Une expérience liée à la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'AFA (Association française des anthropologues) Anthropologie et médias à l'IRESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractère naturel ou anthropisé des lieux tabous ou rituels : exemple de la région de Ponérihouen (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au symposium international CNRS-UNESCO-MNHN les sites sacrés naturels. Diversité culturelle et biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenté et alliance à Ponérihouen (Nouvelle-Calédonie). État des recherches en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Les sociétés kanak en devenir, organisée par le programme de recherche ESK à l'EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Kanak face au développement. La voie étroite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Culture et développement organisée par l'Agence de développement de la culture kanak (ADCK), à propos de l'ouvrage du même nom : débat entre professionnels, chercheurs et moi-même.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine maritime kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaire 92 organisée par le ministère de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1992, Nantes, France. pp.206-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du foncier, au fondement de l'identité culturelle kanak.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque de l'association CORAIL (Coordination pour l'Océanie des recherches sur les arts, les idées et les littératures)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêche, clans-pêcheurs et développement en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium scientifique international La recherche face à la pêche artisanale, organisé par l'ORSTOM et l'IFREMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1989, Montpellier, France. pp.747-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du foncier en Nouvelle-Calédonie et identité culturelle kanak. Évolution de ces représentations liée à la revendication identitaire et aux processus de développement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journées scientifiques de la Société d'écologie humaine, Perceptions et représentations de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1991, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du foncier en Nouvelle-Calédonie et identité culturelle kanak. Évolution de ces représentations liée à la revendication identitaire et aux processus de développement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journées scientifiques de la Société d'écologie humaine, Perceptions et représentations de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1991, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional Kanak Fishing Communities and Fisheries Development in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th Biennial Conference of the International Institute of Fisheries Economics and Trade, University Centre of South Jutland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1988, Esbjerg, Denmark. pp.1267-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêche et pêcheurs à Molène (Finistère-Nord). Cohésion d'une petite île bretonne au XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du premier colloque d'ethnologie bretonne, Du folklore à l'ethnologie en Bretagne – Les acteurs, les méthodes, les concepts, organisé par l'Institut culturel de Bretagne (Rennes) et le Centre de recherche bretonne et celtique (université de Bretagne occidentale, Brest), avec le concours de la Mission du patrimoine ethnologique et du Conseil général du Finistère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Riec-sur-Belon, France. pp.203-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur les fonctions symboliques et rituelles de quelques animaux marins pour certains clans de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du colloque international Animal et pratiques religieuses : les manifestations matérielles organisé par le Centre de recherche archéologique de la vallée de l'Oise (CRAVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1988, Compiègne, France. pp.187-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énonciation métaphorique et iconicité en contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masquelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leblic Isabelle; Bertrand Masquelier. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacito Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.412, 2021, Anthropologie linguistique et sociale de la parole, Leblic Isabelle; Bertrand Masquelier, 978-2-490768-02-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part d'«immatériel» dans la culture «matérielle»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société des Océanistes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013 (136-137), pp.1-290, 2013, La part « d’immatériel » dans la culture « matérielle », Isabelle Leblic, 978-2-85430-035-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre de la mer, vivre avec la terre... en pays kanak.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des Océanistes, pp.284, 2008, Travaux et documents océanistes 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes 126-127 : Spécial Environnement dans le Pacifique Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des Océanistes, pp.384, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molène. Une île tournée vers la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peeters, pp.560, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécial Wallis-et-Futuna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des Océanistes, pp.230, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'adoption. Des pratiques de filiation différentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires Blaise Pascal, collection Anthropologie, pp.340, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle-Calédonie : 150 ans après la prise de possession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des Océanistes, pp.213, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagi-mer. Créations fantastiques, créations mythiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliette Geistdoerfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ivanoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CETMA, MNHN, Paris, coll. Anthropologie maritime «Kétos» 1, 418 p + 36 pl. photos., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En pays kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bensa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Maison des sciences de l'homme, Mission du patrimoin ethnologie, collection Ethnologie de la France, cahier 14, pp.368, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes et leurs bateaux. Usages, appropriation, représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliette Geistdoerfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Matras-Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CETMA, MNHN, Paris, pp.256, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Kanak face au développement. La voie étroite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble, pp.416, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statuts et fonctions des femmes dans les communautés maritimes et fluviales (éd. avec A. Geistdoerfer et J. Matras-Guin),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliette Geistdoerfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Matras-Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CETMA, MNHN, Paris, pp.208, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des pêcheurs... Histoires de pêcheurs. Les sources historiques en anthropologie maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coutancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliette Geistdoerfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'ethno-technologie des milieux maritimes (CETMA), MNHN, pp.140, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 10. What future for Kanak Languages? Size and geographic distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Kowatch; Simon Batterbury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography of New Caledonia-Kanaky Environments, Politics and Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, pp.163 - 174, 2024, 978-3-031-49140-5. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-49140-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion: Future Reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon P J Batterbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Kowasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Kowasch; Simon P. J. Batterbury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographies of New Caledonia-Kanaky : Environments, Politics and Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-277, 2024, 978-3-031-49139-9. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-49140-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues kanak. Importance et répartition géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Kowatch; Simon Brattebury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographies of New Caledonia-Kanaky. Environments, Politics and Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SpringerNature, A paraître, 978-3-031-49139-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Sens et signification, faire sens et le signifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic; Bertrand Masquelier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énonciations métaphoriques et iconicité en contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacito Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-38, 2021, Anthropologie linguistique et sociale de la parole, 978-2-490768-02-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. De l'ethnolinguistique à l'anthropologie linguistique au LACITO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masquelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic; Lameen Souag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du terrain à la théorie. Les 40 ans du LACITO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacito-Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-33, 2020, collection Hors-série "Anthropologie linguistique &amp; linguistique"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanak coastal communities and fisheries meeting new governance challenges and marine issues in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Fache, Simonne Pauwels. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries in the Pacific. The challenges of governance and sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacific Credo Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-174, 2016, Cahiers du Credo, 978-2-9537485-5-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Kanak et la mer. Savoirs et connaissances du milieu maritime des pêcheurs du sud de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Guiot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre la mer. Expressions océaniennes de l'insularité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 29-143 + planches photos hors textes, 2013, 978-2-7535-2809-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chronotope kanak. Parenté, espace et temps en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Naïm (éd.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rencontre du temps et de l'espace. Approches linguistique et anthropologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters-SELAF, pp.63-80., 2006, collection Numéros spéciaux 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Paroles» de parenté paicî (Ponérihouen, Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">É. Motte-Florac et G. Guarisma (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du terrain au cognitif. Linguistique, ethnolinguistique, ethnosciences. À Jacqueline M.C. Thomas,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Peeters-SELAF, Leuven-Paris-Dudley, pp.319-350, 2005, collection Numéros spéciaux 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Métissage” et parenté. Assimilation de non-Kanaks dans le système des moitiés matrimoniales à Ponérihouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie. Terre de métissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes savantes, Nouméa-Paris, pp.35-56, 2004, Annales d'histoire calédonienne 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Parenté et adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'adoption : des pratiques de filiations différentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, Clermont-Ferrand, pp.11-25, 2004, collection Anthropologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des enfants et parenté classificatoire en région paicî (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Leblic (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'adoption : des pratiques de filiations différentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, Clermont-Ferrand, pp.81-129., 2004, collection Anthropologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la démocratie à la base : coutume et militantisme kanak dans les années 1985-1986, suivi de : généalogie du paysage politique en Nouvelle-Calédonie (1946-1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Regnault (éd.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Mitterrand et les territoires français du Pacifique (1981-1988). Mutations, drames et recompositions ; enjeux internationaux et franco-français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes savantes, Paris, pp.311-317 et 318-319, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des poissons et motivation des termes dans quelques langues de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. de Colombel et N. Tersis (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et motivation. Perspectives ethnolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition Peeters, Paris, pp.115-141, 2002, collection Numéros spéciaux 28, SELAF 400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-Y. Faberon et F. Garde (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les institutions de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Île de Lumière, publication du Groupe de recherche en histoire océanienne contemporaine (GRHONC), Nouméa, pp.89-90, 2002, coll. 101 mots pour comprendre 5, rubrique 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphismes des animaux marins bénéfiques et maléfiques en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Geistdoerfer, J. Ivanoff et I. Leblic (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagi-mer. Créations fantastiques, créations mythiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETMA, MNHN, Paris, pp.229-242, 2002, coll. Anthropologie maritime «Kétos» 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rééquilibrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-Y. Faberon et F. Garde (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les institutions de la Nouvelle-Calédonie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Île de Lumière, publication du Groupe de recherche en histoire océanienne contemporaine (GRHONC), Nouméa, pp.177-178, 2002, coll. 101 mots pour comprendre 5, rubrique 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bensa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic et Alban Bensa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En pays kanak. Ethnologie, linguistique, archéologie, histoire de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission du patrimoine ethnologique, éditions de la MSH, pp.1-6, 2000, coll. Ethnologie de la France, cahier 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption et transferts d'enfants dans la région de Ponérihouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Bensa et I. Leblic (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En pays kanak aujourd'hui. Ethnologie, linguistique, archéologie, histoire de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission du patrimoine ethnologique - Éditions de la MSH, pp.47-67, 2000, collection Ethnologie de la France, cahier 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bensa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leblic Isabelle et Alban Bensa (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En pays kanak. Ethnologie, linguistique, archéologie, histoire de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission du patrimoine ethnologique, éditions de la MSH,, pp.1-6, 2000, collection Ethnologie de la France, cahier 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêcheurs kanak et politiques de développement de la pêche en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petites activités de pêche dans le Pacifique Sud,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'IRD, Paris, pp.121-143., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêcheurs de tortues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De jade et de nacre. Patrimoines artistiques kanak de Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion des Musées nationaux, Paris, pp.64-65, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancêtres Kanak à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Lallaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfances en péril.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.7-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Question of Paicî Matrimonial Dualism (Ponérihouen, New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, pp.183-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de Suzanne Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie linguistique. Les usages de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours en anthropologie maritime, en technologie, en anthropologie de la parenté et des rituels, de la Bretagne à la Nouvelle-Calédonie kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. EPHE Paris, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00829158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Barrières sculptées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Protestation du comité Rheebu Nuu contre le projet minier Goro Nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Pirogues béérëwè à Tëë, rivage des pêcheurs Duèpéré, à Vao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Citerne d'eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Coutume de deuil pour cié Goicé : les parts de nourriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Un mur de racines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Un exemple de syncrétisme océanien en Nouvelle-Calédonie : vue d'un cimetière dans une tribu kanak du nord d'Ouvéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Lagon de l'île des Pins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | étui du âdi (Goa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Détail de la construction d'une charpente de case ronde traditionnelle à Gélima, commune de Canala, Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Habitat traditionnel en tribu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Ciel et mer confondus au coucher du soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Pêche au miikwa par encerclement avec un filet mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Pêche à l'épervier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Une pirogue béérëwè à l’île des Pins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Pêche à l'épervier dans une baie du nord de l'île des Pins (tribu de Kaacii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Platier à marée basse à la baie des Crabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Taille d'une coque de petite pirogue nyeyùre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Pirogue bébérëwè en construction sur le rivage des Vâkummé à Vao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Inauguration d'une pirogue béérëwè</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Petite pirogue nyeyùre individuelle utilisée pour les trajets jusqu'aux îlots ou pour la pêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et ethnolinguistique océanienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 151, pp.123-296, 2020, Journal de la Société des Océanistes, 978-2-85430-139-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et ethno-linguistique océaniennes Hommage à Françoise Ozanne-Rivierre et à Jean-Claude Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 151, pp.125-296, 2020, 978-2-85430-139-7. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.11611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cugola Umberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 147 (2), pp.291-334, 2018, Journal de la Société des Océanistes: 2018. La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.9034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CF67218"/>
+    <w:nsid w:val="3519786F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-leblic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9367-2954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032014163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/76384657" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000083953659" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leblic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14pf3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728623v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11teh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776306v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ocea.5335" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776408v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.14135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.14143" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.13748" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ozanne-Rivierre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.11913" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776343v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.12282" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050682v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776389v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112937v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.9670" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112924v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.9687" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.9649" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112215v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(umberto Cugola)" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mawyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pappas (traducteur)" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.7855" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393216v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.6640" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393306v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681735v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681753v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Collard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trichet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202415v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202414v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202413v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vienne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201032v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202403v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201021v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201078v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201012v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201079v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201004v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201003v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200992v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200993v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200991v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Teuli&#232;res" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200990v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977034v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chossenot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160957v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979814v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977091v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauwels Sophie Laligant Simonne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leguy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masquelier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bornand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977593v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kuelhing" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960812v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298812v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cornier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201049v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201047v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201048v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201033v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201044v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201026v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201041v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201043v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201022v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201042v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201015v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201040v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201039v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201038v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201037v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201036v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200999v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201002v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201035v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200998v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200997v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200995v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473208v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacito-publications.cnrs.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jso.revues.org/6837" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355845v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355849v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200921v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200988v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200975v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200982v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200986v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Geistdoerfer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ivanoff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200981v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bensa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Matras-Guin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200979v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200984v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200983v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coutancier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776292v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_13" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661786v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P J Batterbury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Fisher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kowasch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_21" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362611v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987705v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393223v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.pacific-credo.fr/docs/Fisheries_in_the_Pacific.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393249v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201034v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201027v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201028v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202405v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201024v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201023v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201018v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201019v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201016v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201020v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202396v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201011v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201081v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201009v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201000v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393232v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lallaoui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681759v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201008v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083460v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400355v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00829158v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765627v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03767570v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765734v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765843v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03766005v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03766051v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765859v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765651v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765928v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765879v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765909v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03767576v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765749v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765808v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765778v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765722v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765820v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765692v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765711v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765662v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765680v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776094v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153582v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.11611" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153587v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cugola Umberto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.9034" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112251v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-leblic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9367-2954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032014163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/76384657" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000083953659" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leblic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14pf3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728623v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11teh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776306v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ocea.5335" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776408v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.14135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.14143" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.13748" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ozanne-Rivierre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.11913" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776343v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.12282" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050682v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776389v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112937v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.9670" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112924v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.9687" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.9649" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112934v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mawyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pappas (traducteur)" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(umberto Cugola)" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.7855" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393216v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.6640" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393306v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681735v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681753v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Collard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trichet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202415v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202414v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202413v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vienne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201032v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202403v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201021v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201078v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201012v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201004v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201003v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200993v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200992v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200991v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Teuli&#232;res" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200990v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977034v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chossenot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160957v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979814v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977091v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauwels Sophie Laligant Simonne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leguy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masquelier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bornand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977593v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kuelhing" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960812v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298812v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cornier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201049v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201047v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201048v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201033v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201044v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201026v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201041v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201043v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201022v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201042v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201015v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201040v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201039v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201038v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201037v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201036v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200999v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201002v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201035v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200998v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200995v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200997v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473208v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacito-publications.cnrs.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jso.revues.org/6837" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355845v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355849v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200921v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200988v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200975v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200982v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200986v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Geistdoerfer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ivanoff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200981v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bensa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Matras-Guin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200979v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200984v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200983v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coutancier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776292v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_13" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661786v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P J Batterbury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Fisher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kowasch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_21" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362611v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987705v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393223v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.pacific-credo.fr/docs/Fisheries_in_the_Pacific.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393249v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201034v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201027v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201028v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202405v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201024v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201023v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201018v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201019v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201016v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201020v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202396v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201011v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201081v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201009v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201000v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393232v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lallaoui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681759v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201008v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083460v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400355v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00829158v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765627v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03767570v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765734v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765843v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03766005v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03766051v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765859v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765651v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765928v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765879v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765909v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03767576v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765749v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765808v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765722v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765778v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765820v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765662v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765692v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765711v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765680v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776094v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153582v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.11611" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112251v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cugola Umberto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.9034" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>