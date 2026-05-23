--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.17021276596px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Leblic </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic - CV HAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9367-2954</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032014163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">76384657</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000083953659</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une grande femme kanak nous a quittés. Hommage à Déwé Görödé (1er juin 1949 – 14 août 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 160-161, pp.171-186. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14pf3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de Suzanne Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93 (1-2), pp.365-378. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11teh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovereignties and Colonialities en the French-Speaking Pacific. Reflection on the case of New Caledonia (1980-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Contested Sovereignties in the French (Post-Colonial Pacific): Special issue France and Oceania Sovereignties, 92 (1), pp.107-132. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ocea.5335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie raisonnée de Jean Guiart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Jean Guiart : l’ethnographie comme marathon d’une vie, 154, pp.21-46. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.14135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie et histoire de la Société des Océanistes et du Journal de la Société des Océanistes. 2022, une page se tourne !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Jean Guiart : l’ethnographie comme marathon d’une vie, 154, pp.233-242. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.14143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d’un texte de Jean Guiart (IFO mai 1953) : « Une expérience personnelle de l’enquête sur le terrain ». Faire du Guiart sans le savoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Jean Guiart : l’ethnographie comme marathon d’une vie, 154, pp.123-142. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.13748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux de ficelle en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Ozanne-Rivierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Linguistique et ethnolinguistique océanienne : Hommage à Françoise Ozanne-Rivierre et Jean-Claude Rivierre, 151, pp.159-176. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.11913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Ozanne-Rivierre et Jean-Claude Rivierre, deux linguistes engagés auprès des Kanak et de leurs langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Françoise Ozanne-Rivierre et Jean-Claude Rivierre, deux linguistes engagés auprès des Kanak et de leurs langues, 151, pp.125-158. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.12282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et ethnolinguistique océanienne au service des langues et cultures kanak : Françoise Ozanne-Rivierre (1941-2007) et Jean-Claude Rivierre (1938-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Linguistique et ethnolinguistique océanienne : Hommage à Françoise Ozanne-Rivierre et Jean-Claude Rivierre, 151, pp.125-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux de ficelle en Nouvelle-Calédonie : une recherche de terrain inédite de Françoise Ozanne-Rivierre (1941-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Ozanne-Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Linguistique et ethno-linguistique océaniennes Hommage à Françoise Ozanne-Rivierre et à Jean-Claude Rivierre, 151, pp.159-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En guise de conclusion. Une Kanaky Nouvelle-Calédonie souveraine en marche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire, 147, pp.577-588. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.9670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de Kanaky Nouvelle-Calédonie (1774-2018). Version revue et augmentée en 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018. La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire, 147, pp.529-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compte rendu de “Il y a vingt-cinq ans : le gouvernement Tjibaou (18 juin 1982-18 novembre 1984)”, par Louis-José Barbançon »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018: La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire, 2018-2 (147), pp.592-595. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.9687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit « rééquilibrage » et décolonisation ? Retour sur 40 ans de va-et-vient institutionnels sur souveraineté et colonialisme en Nouvelle-Calédonie (1980-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018. La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire, 147 (2), pp.329-350. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.9649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destin commun ou destin rare : une table ronde sur la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mawyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Pappas (traducteur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire, 147, pp.565-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2018. La Kanaky Nouvelle-Calédonie a rendez-vous avec l’histoire... Présentation raisonnée du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(umberto Cugola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire, 147, pp.291-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miscellanées : Itinéraire d’un « grand chef » kanak indépendantiste. À propos de Nidoïsh Naisseline. De coeur à coeur. Entretiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'Urbanisation en Mélanésie, 144-145, pp.345 - 352. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.7855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naming in Kanak Groups: Names, Relations, and Personal Identity among the Paici Kanak (Ponerihouen, New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pacific Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Austronesian Personal Naming Systems Vol. 39 (1/2), pp.54-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAMING IN KANAK GROUPS: NAMES, RELATIONS, AND PERSONAL IDENTITY AMONG THE PAICÎ KANAK (PONERIHOUEN, NEW CALEDONIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pacific Studies special issue "Austronesian Personal Naming Systems", 39 (1-2), pp.54-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie chronologique de Pierre Maranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (141), pp.369-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From French Polynesia to France: The Legacy of fa'a'amu Traditional Adoption in ''International'' Adoption in “International” Adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.451-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From French Polynesia to France: The Legacy of fa’a’amu Traditional Adoption in “International” Adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (2), pp.449-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La part « d’immatériel » dans les objets de culture dite « matérielle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 136-137, pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le film de Mathieu Kassovitz, &amp;quot;L'Ordre et la morale&amp;quot;. Quand la fiction se confronte à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012-1 (134), pp.111-120. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.6640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoções tradicionais kanak e mā'ohi versus Adoções internacionais. Duas atitudes diante da mundialização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Nova. Revista Electronica de Geographia y Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XVI (395), http://www.ub.es/geocrit/sn/sn-395/sn-395-7.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanak and Ma’ohi adoption versus international adoption. Two attitudes within the globalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Nova. Revista Electronica de Geographia y Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. XVI (395 (7), )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie et filmographie de Bernard Juillerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 130-131, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Kanak et les rêves ou comment redécouvrir ce que les ancêtres n'ont pas transmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 130-131, pp.105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un naufrage humanitaire : l'Arche de Zoé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (1), pp.83-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Enfances en péril : abandon, capture, inceste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (1), pp.7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miscellanées. À propos de Bambous kanak. Une passion de Marguerite Lobsiger-Dellenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Spécial Environnement dans le Pacifique (126-127), pp.311-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement dans le Pacifique Sud. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Spécial Environnement dans le Pacifique (126-127), pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Café, développement et autochtonie en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 180 (juillet-décembre), pp.117-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Yves-Bealo Gonyi, 2006. Thewe men jila. La monnaie kanak en Nouvelle-Calédonie (Nouméa, éditions Expressions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 125, pp.333-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Redu de : Yoram Mouchenik, 2004. L'enfant vulnérable. Psychothérapie transculturelle en pays kanak (Nouvelle-Calédonie), (La pensée sauvage éditions, bibliothèque de l'Autre, pratiques transculturelles, 255 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 124, pp.148-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de :Un terrien des îles. À propos de Jacques Barrau, JATBA revue d'ethnobiogéographie 42, 2000-2004 (206 p., bibliogr., illustrations, photos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spécial Wallis-et-Futuna, H. Guiot et I. Leblic (éds) (122-123), pp.217-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation (avec H. Guiot et B. Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spécial Wallis-et-Futuna, H. Guiot et I. Leblic (éds) (122-123), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de :Maléta Hombouy et Isabelle Goulou, 2005. Wanakat Kaori – L'enfant Kaori. Conte kanak en français-iaai (Éd. Grain de sable jeunesse et Centre culturel Tjibaou, Nouméa, 28 p., illustrations, lexique, CD audio bilingue français-iaai)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spécial Wallis-et-Futuna, H. Guiot et I. Leblic (éds) (122-123), pp.208-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Réséda Ponga et Laurence Lagabrielle, 2005. Mèyènô. Conte kanak en français-a'jië (Éd. Grain de sable jeunesse et Centre culturel Tjibaou, Nouméa, 28 p., illustrations, lexique, CD audio bilingue français-a'jië)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Ethnoécologie en Océanie (120-121), pp.201-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pays, «surnature» et sites «sacrés» paicî à Ponérihouen (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 120-121, pp.95-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Ethnoécologie en Océanie (120-121), pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation Spécial Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 119, pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Frédéric Angleviel, 2003, Historiographie de la Nouvelle-Calédonie ou l'émergence tardive de deux écoles historiques antipodéennes (Éditions Publibook université, coll. Recherches, Paris, 362 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 118, pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Isabelle Revol, 2001, Fleur d'igname (Éditions Catherine Ledru, Nouméa, 24 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 116, pp.119-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Sonia Faessel et Frédéric Angleviel, 2000, Si Nouméa m'était contée... Anthologie (Groupe de recherche en histoire océanienne contemporaine, université de Nouvelle-Calédonie, Publication du GRHOC 1, Nouméa, 140 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 116, pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de la Nouvelle-Calédonie (1853-2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 117, pp.299-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Nouvelle-Calédonie, 150 ans après la prise de possession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nouvelle-Calédonie, 150 ans après la prise de possession (I. Leblic éd.) (117), pp.135-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Roger Boulay, 2000, Kannibals et Vahinés. Imagerie des mers du Sud (Préface de Pascal Dibie, éditions de l'aube, collection Carnets de Voyage, La Tour d'Aigues, 132 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 116, pp.116-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : René Guiart, 2001, Le feu sous la marmite (Le Rocher-à-la-Voile, collection Documents pour servir à l'intelligence du temps présent 5, Nouméa, 368 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 116, pp.118-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignames, interdits et ancêtres en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 114-115, pp.115-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Jérôme Cazamayou et Thomas de Deckker, 1999. Gabriel Païta, témoignage kanak. D'OPAO au pays de la Nouvelle-Calédonie. 1929-1999 (L'Harmattan, collection Mondes océaniens, 272 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 112, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité linguistique en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5e année (4), pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Alban Bensa & Jean-Claude Rivierre (éds), 1998, Le Pacifique. Un monde épars. Introduction interdisciplinaire à l'étude de l'Océanie (L'Harmattan, coll. Cahiers du Pacifique Sud contemporain, 214 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 110, pp.117-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jean Guiart 1998, Les Mélanésiens devant l'économie de marché. Du milieu du XIXe siècle à la fin du millénaire (Le Rocher-à-la-Voile, Nouméa, 191 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 110, pp.126-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Yann Bencivengo (éd.) 1999, La mine en Nouvelle-Calédonie (Éditons Île de Lumière, coll. 101 mots pour comprendre 2, Nouméa, 268 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 111, pp.246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jean-François Marin, 1999, Les Calédoniens (photographies en noir et blanc et couleur, avec une présentation aux photos de Lionel Duroy, « En attendant demain », EDITING, Lyon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 110, pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diables et “choses d'ailleurs” à Ponérihouen (Nouvelle-Calédonie) », Cahiers de littérature orale 48 : “Diable(s)”, Publications Langues'O, Paris : 203-230.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48, pp.203-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pirogue pontée à l'île des Pins (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 35-36, pp.301-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marmites rituelles et autochtonie à Ponérihouen (Vallées de Göièta-Näbai, Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33, pp.53-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Joël Dauphiné, 1998, Canaques de la Nouvelle-Calédonie à Paris en 1931. De la case au zoo (L'Harmattan, Paris, 191 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 107, pp.237-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l'onomastique navale : noms de bateaux et identité molénaise (Finistère-Nord)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5, pp.185-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notions du commerce moderne et les valeurs traditionnelles de l'échange en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mécanismes du changement culturel et linguistique, Revue d'ethnolinguistique (Cahiers du LACITO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 7, pp.: 87-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche au poison en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, XXXVII (1), pp.217-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “clans-pêcheurs” en Nouvelle-Calédonie. Le cas de l'île des Pins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 25 (1-2), pp.109-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des techniques de pêche en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 12, pp.81-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'armement à Molène (Finistère-Nord) à travers les rôles de désarmement des bateaux (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 3, pp.49-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations dans l'exploitation du littoral de deux sociétés de pêcheurs kanak : à l'île des Pins et à Poum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Teulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 2, pp.269-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication d'un casier à homard : les problèmes de la description technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 1, pp.13-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la pêche à Molène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penn ar Bed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 110 : L'archipel de Molène, pp.124-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round table: « How to publish on Oceania in the age of open science: issues, methods and perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Chossenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ESfO Conference : Material and Immaterial in Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESfO, Feb 2023, Ajaccio (20000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation, souveraineté et auto-détermination en Nouvelle-Calédonie. Des lignes de fractures et des déséquilibres toujours flagrants Ou La possible décolonisation de la Nouvelle-Calédonie et l’accès de Kanaky Nouvelle-Calédonie à la souveraineté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie, souveraineté et autodétermination dans le Pacifique Colloque PIPSA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIPSA (Association d'études politiques du Pacifique / Pacifis Islands Political Studies Association), Jun 2019, Nouméa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization, sovereignty and self-determination in Kanaky New Caledonia : fractures lines and imbalances still obvious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIPSA 2019 UNC – Democracy, Sovereignty and Self-Determination in the Pacific Islands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIPSA, Jun 2019, NOUMÉA, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session : La relation de l'anthropologue à autrui sur le terrain : qui ou quoi en décide ? Observateur participant ou tiers-exclu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauwels Sophie Laligant Simonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauwels Sophie Laligant Simonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cuntrapunteo, Santiago de Cuba, 16-20 mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASCA/SFAA, Universidad de Oriente, May 2018, Santiago de Cubas, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d’études autour des travaux d'Elinor Ochs et d'Alessandro Duranti (UCLA) Indexicalités et jeux de langage. Perspectives anthropologiques : sociale et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bornand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indexicalités et jeux de langage. Perspectives anthropologiques : sociale et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEBLIC Isabelle; Leguy Cécile; Bornand Sandra, Apr 2018, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 30: Field research as a gendered practice: Nominal men, sexless persons, and the myth of neutral gender relations in Melanesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Kuelhing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th conference ESFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESFO, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la nomination dans les sociétés kanak ? Noms, relations et identité personnelle des Kanak paicî (Ponérihouen, Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAO. Naming Systems and Naming Relations in Austronesia/ Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lamont Linsdtrom, 2014, Kona (Hawaii), États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is Naming in Kanak Societies? Naming and personal Identity of the Paicî Kanak People (Ponérihouen, New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAO 2013 session: Naming Systems and Naming Relations in Austronesia/ Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASAO, Feb 2013, San Antonio, United States. pp.54-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine biodiversity and Kanak traditional knowledge meeting new governance challenges : UNESCO, development and mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études ECOPAS, Resources, boundaries and governance: What future for fisheries in the Pacific?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité kanak, rapport à la terre et développement durable en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUELLES APPROCHES PROMOUVOIR POUR ACCOMPAGNER LES DYNAMIQUES INDIVIDUELLES ET COLLECTIVES DANS UNE PERSPECTIVE DE DÉVELOPPEMENT DURABLE ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Poindimié, Nouvelle-Calédonie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier sur l'Enfance en danger : 1. problématique de l'enfance en danger; 2. Inceste et abus sexuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Anthropologie et Société : Anthropologie des cultures globalisées. Terrains complexes et enjeux disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomination, dénomination et définition de la personne (à partir de l'exemple des divers registres de noms kanak)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Enveloppes familiales thérapeutiques (EFT), organisé par le Groupe de recherche européen en placement familial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Sables d'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie, le développement et la mondialisation : Quel développement pour quelle société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGORA (Atelier Gouvernance et recherche appliquée en Nouvelle-Calédonie), organisé par le gouvernement de Nouvelle-Calédonie, l'IRD, l'université de Nouvelle-Calédonie et toutes les institutions de recherche et d'enseignement présentes en Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prohibiciones alimenticias, vivios y muertos: antepasados y alimentación en Nueva Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Arbitraire culturel et alimentation. Rationalité et irrationalité dans la consommation alimentaire. Hommage au professeur Igor de Garine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Borja, España. pp.535-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L'esprit du nom”. Nomination et organisation sociale paicî (Ponérihouen, Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Nomination et organisation sociale, organisé par l'université Marc Bloch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition orale et micro-histoire locale (Ponérihouen). Les difficultés d'une enquête et de son rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Histoire et anthropologie de la XVIe Pacific History Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Nouméa – Koné, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une famille à l'autre. Circulation enfantine kanak en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe congrès du GREPFA-France : Effets thérapeutiques en AFT (accueil familial thérapeutique). Processus insaisissable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Annecy, France. pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux, représentations totémiques et esprits des ancêtres dans quelques sociétés kanak de Nouvelle-Calédonie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international le symbolisme des animaux – l'animal “clé de voûte” dans la tradition orale et les interactions homme-nature, organisé par le LACITO CNRS et l'IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une famille à l'autre sur un autre continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Effets thérapeutiques en Accueil familial thérapeutique. Processus insaisissable ?, organisé par le Groupe de recherche européen en placement familial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les insectes dans la vie sociale et dans les représentations en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CNRS-LACITO Les “insectes” dans la tradition orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Villejuif, France. pp.477-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenté et adoption : l'exemple de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au 4e salon international du livre insulaire, La Nouvelle-Calédonie, les utopies insulaires, hommage à Henri Queffélec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Ouessant, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité technique et rituelle face aux changements techniques et sociaux : le cas des pêcheurs kanak de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CNRS-IFREMER-CCSTI-SOLITO (université de Bretagne Sud) Mutations techniques des pêches maritimes : subir ou agir ? Évolution des systèmes techniques et sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Lorient, France. pp.135-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnologie et médias : une rencontre difficile. Une expérience liée à la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'AFA (Association française des anthropologues) Anthropologie et médias à l'IRESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractère naturel ou anthropisé des lieux tabous ou rituels : exemple de la région de Ponérihouen (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au symposium international CNRS-UNESCO-MNHN les sites sacrés naturels. Diversité culturelle et biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenté et alliance à Ponérihouen (Nouvelle-Calédonie). État des recherches en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Les sociétés kanak en devenir, organisée par le programme de recherche ESK à l'EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Kanak face au développement. La voie étroite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Culture et développement organisée par l'Agence de développement de la culture kanak (ADCK), à propos de l'ouvrage du même nom : débat entre professionnels, chercheurs et moi-même.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine maritime kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaire 92 organisée par le ministère de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1992, Nantes, France. pp.206-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du foncier, au fondement de l'identité culturelle kanak.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque de l'association CORAIL (Coordination pour l'Océanie des recherches sur les arts, les idées et les littératures)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêche, clans-pêcheurs et développement en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium scientifique international La recherche face à la pêche artisanale, organisé par l'ORSTOM et l'IFREMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1989, Montpellier, France. pp.747-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du foncier en Nouvelle-Calédonie et identité culturelle kanak. Évolution de ces représentations liée à la revendication identitaire et aux processus de développement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journées scientifiques de la Société d'écologie humaine, Perceptions et représentations de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1991, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du foncier en Nouvelle-Calédonie et identité culturelle kanak. Évolution de ces représentations liée à la revendication identitaire et aux processus de développement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journées scientifiques de la Société d'écologie humaine, Perceptions et représentations de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1991, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional Kanak Fishing Communities and Fisheries Development in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th Biennial Conference of the International Institute of Fisheries Economics and Trade, University Centre of South Jutland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1988, Esbjerg, Denmark. pp.1267-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêche et pêcheurs à Molène (Finistère-Nord). Cohésion d'une petite île bretonne au XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du premier colloque d'ethnologie bretonne, Du folklore à l'ethnologie en Bretagne – Les acteurs, les méthodes, les concepts, organisé par l'Institut culturel de Bretagne (Rennes) et le Centre de recherche bretonne et celtique (université de Bretagne occidentale, Brest), avec le concours de la Mission du patrimoine ethnologique et du Conseil général du Finistère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Riec-sur-Belon, France. pp.203-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur les fonctions symboliques et rituelles de quelques animaux marins pour certains clans de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du colloque international Animal et pratiques religieuses : les manifestations matérielles organisé par le Centre de recherche archéologique de la vallée de l'Oise (CRAVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1988, Compiègne, France. pp.187-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énonciation métaphorique et iconicité en contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masquelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leblic Isabelle; Bertrand Masquelier. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacito Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.412, 2021, Anthropologie linguistique et sociale de la parole, Leblic Isabelle; Bertrand Masquelier, 978-2-490768-02-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part d'«immatériel» dans la culture «matérielle»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société des Océanistes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013 (136-137), pp.1-290, 2013, La part « d’immatériel » dans la culture « matérielle », Isabelle Leblic, 978-2-85430-035-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre de la mer, vivre avec la terre... en pays kanak.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des Océanistes, pp.284, 2008, Travaux et documents océanistes 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes 126-127 : Spécial Environnement dans le Pacifique Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des Océanistes, pp.384, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molène. Une île tournée vers la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peeters, pp.560, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécial Wallis-et-Futuna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des Océanistes, pp.230, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'adoption. Des pratiques de filiation différentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires Blaise Pascal, collection Anthropologie, pp.340, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle-Calédonie : 150 ans après la prise de possession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des Océanistes, pp.213, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagi-mer. Créations fantastiques, créations mythiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliette Geistdoerfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ivanoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CETMA, MNHN, Paris, coll. Anthropologie maritime «Kétos» 1, 418 p + 36 pl. photos., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En pays kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bensa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Maison des sciences de l'homme, Mission du patrimoin ethnologie, collection Ethnologie de la France, cahier 14, pp.368, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes et leurs bateaux. Usages, appropriation, représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliette Geistdoerfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Matras-Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CETMA, MNHN, Paris, pp.256, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Kanak face au développement. La voie étroite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble, pp.416, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statuts et fonctions des femmes dans les communautés maritimes et fluviales (éd. avec A. Geistdoerfer et J. Matras-Guin),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliette Geistdoerfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Matras-Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CETMA, MNHN, Paris, pp.208, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des pêcheurs... Histoires de pêcheurs. Les sources historiques en anthropologie maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coutancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliette Geistdoerfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'ethno-technologie des milieux maritimes (CETMA), MNHN, pp.140, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 10. What future for Kanak Languages? Size and geographic distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Kowatch; Simon Batterbury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography of New Caledonia-Kanaky Environments, Politics and Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, pp.163 - 174, 2024, 978-3-031-49140-5. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-49140-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion: Future Reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon P J Batterbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Kowasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Kowasch; Simon P. J. Batterbury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographies of New Caledonia-Kanaky : Environments, Politics and Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-277, 2024, 978-3-031-49139-9. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-49140-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues kanak. Importance et répartition géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Kowatch; Simon Brattebury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographies of New Caledonia-Kanaky. Environments, Politics and Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SpringerNature, A paraître, 978-3-031-49139-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Sens et signification, faire sens et le signifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic; Bertrand Masquelier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énonciations métaphoriques et iconicité en contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacito Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-38, 2021, Anthropologie linguistique et sociale de la parole, 978-2-490768-02-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. De l'ethnolinguistique à l'anthropologie linguistique au LACITO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masquelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic; Lameen Souag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du terrain à la théorie. Les 40 ans du LACITO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacito-Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-33, 2020, collection Hors-série "Anthropologie linguistique &amp; linguistique"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanak coastal communities and fisheries meeting new governance challenges and marine issues in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Fache, Simonne Pauwels. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries in the Pacific. The challenges of governance and sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacific Credo Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-174, 2016, Cahiers du Credo, 978-2-9537485-5-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Kanak et la mer. Savoirs et connaissances du milieu maritime des pêcheurs du sud de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Guiot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre la mer. Expressions océaniennes de l'insularité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 29-143 + planches photos hors textes, 2013, 978-2-7535-2809-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chronotope kanak. Parenté, espace et temps en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Naïm (éd.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rencontre du temps et de l'espace. Approches linguistique et anthropologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters-SELAF, pp.63-80., 2006, collection Numéros spéciaux 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Paroles» de parenté paicî (Ponérihouen, Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">É. Motte-Florac et G. Guarisma (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du terrain au cognitif. Linguistique, ethnolinguistique, ethnosciences. À Jacqueline M.C. Thomas,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Peeters-SELAF, Leuven-Paris-Dudley, pp.319-350, 2005, collection Numéros spéciaux 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Métissage” et parenté. Assimilation de non-Kanaks dans le système des moitiés matrimoniales à Ponérihouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie. Terre de métissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes savantes, Nouméa-Paris, pp.35-56, 2004, Annales d'histoire calédonienne 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Parenté et adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'adoption : des pratiques de filiations différentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, Clermont-Ferrand, pp.11-25, 2004, collection Anthropologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des enfants et parenté classificatoire en région paicî (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Leblic (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'adoption : des pratiques de filiations différentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, Clermont-Ferrand, pp.81-129., 2004, collection Anthropologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la démocratie à la base : coutume et militantisme kanak dans les années 1985-1986, suivi de : généalogie du paysage politique en Nouvelle-Calédonie (1946-1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Regnault (éd.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Mitterrand et les territoires français du Pacifique (1981-1988). Mutations, drames et recompositions ; enjeux internationaux et franco-français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes savantes, Paris, pp.311-317 et 318-319, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des poissons et motivation des termes dans quelques langues de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. de Colombel et N. Tersis (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et motivation. Perspectives ethnolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition Peeters, Paris, pp.115-141, 2002, collection Numéros spéciaux 28, SELAF 400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-Y. Faberon et F. Garde (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les institutions de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Île de Lumière, publication du Groupe de recherche en histoire océanienne contemporaine (GRHONC), Nouméa, pp.89-90, 2002, coll. 101 mots pour comprendre 5, rubrique 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphismes des animaux marins bénéfiques et maléfiques en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Geistdoerfer, J. Ivanoff et I. Leblic (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagi-mer. Créations fantastiques, créations mythiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETMA, MNHN, Paris, pp.229-242, 2002, coll. Anthropologie maritime «Kétos» 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rééquilibrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-Y. Faberon et F. Garde (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les institutions de la Nouvelle-Calédonie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Île de Lumière, publication du Groupe de recherche en histoire océanienne contemporaine (GRHONC), Nouméa, pp.177-178, 2002, coll. 101 mots pour comprendre 5, rubrique 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bensa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic et Alban Bensa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En pays kanak. Ethnologie, linguistique, archéologie, histoire de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission du patrimoine ethnologique, éditions de la MSH, pp.1-6, 2000, coll. Ethnologie de la France, cahier 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption et transferts d'enfants dans la région de Ponérihouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Bensa et I. Leblic (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En pays kanak aujourd'hui. Ethnologie, linguistique, archéologie, histoire de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission du patrimoine ethnologique - Éditions de la MSH, pp.47-67, 2000, collection Ethnologie de la France, cahier 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bensa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leblic Isabelle et Alban Bensa (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En pays kanak. Ethnologie, linguistique, archéologie, histoire de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission du patrimoine ethnologique, éditions de la MSH,, pp.1-6, 2000, collection Ethnologie de la France, cahier 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêcheurs kanak et politiques de développement de la pêche en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petites activités de pêche dans le Pacifique Sud,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'IRD, Paris, pp.121-143., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêcheurs de tortues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De jade et de nacre. Patrimoines artistiques kanak de Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion des Musées nationaux, Paris, pp.64-65, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancêtres Kanak à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Lallaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfances en péril.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.7-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Question of Paicî Matrimonial Dualism (Ponérihouen, New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, pp.183-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de Suzanne Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie linguistique. Les usages de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours en anthropologie maritime, en technologie, en anthropologie de la parenté et des rituels, de la Bretagne à la Nouvelle-Calédonie kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. EPHE Paris, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00829158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Barrières sculptées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Protestation du comité Rheebu Nuu contre le projet minier Goro Nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Pirogues béérëwè à Tëë, rivage des pêcheurs Duèpéré, à Vao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Citerne d'eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Coutume de deuil pour cié Goicé : les parts de nourriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Un mur de racines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Un exemple de syncrétisme océanien en Nouvelle-Calédonie : vue d'un cimetière dans une tribu kanak du nord d'Ouvéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Lagon de l'île des Pins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | étui du âdi (Goa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Détail de la construction d'une charpente de case ronde traditionnelle à Gélima, commune de Canala, Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Habitat traditionnel en tribu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Ciel et mer confondus au coucher du soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Pêche au miikwa par encerclement avec un filet mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Pêche à l'épervier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Une pirogue béérëwè à l’île des Pins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Pêche à l'épervier dans une baie du nord de l'île des Pins (tribu de Kaacii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Platier à marée basse à la baie des Crabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Taille d'une coque de petite pirogue nyeyùre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Pirogue bébérëwè en construction sur le rivage des Vâkummé à Vao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Inauguration d'une pirogue béérëwè</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Petite pirogue nyeyùre individuelle utilisée pour les trajets jusqu'aux îlots ou pour la pêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et ethnolinguistique océanienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 151, pp.123-296, 2020, Journal de la Société des Océanistes, 978-2-85430-139-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et ethno-linguistique océaniennes Hommage à Françoise Ozanne-Rivierre et à Jean-Claude Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 151, pp.125-296, 2020, 978-2-85430-139-7. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.11611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cugola Umberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 147 (2), pp.291-334, 2018, Journal de la Société des Océanistes: 2018. La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.9034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.17021276596px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Leblic </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic - CV HAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9367-2954</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032014163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">76384657</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000083953659</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une grande femme kanak nous a quittés. Hommage à Déwé Görödé (1er juin 1949 – 14 août 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 160-161, pp.171-186. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14pf3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de Suzanne Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93 (1-2), pp.365-378. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11teh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sovereignties and Colonialities en the French-Speaking Pacific. Reflection on the case of New Caledonia (1980-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Contested Sovereignties in the French (Post-Colonial Pacific): Special issue France and Oceania Sovereignties, 92 (1), pp.107-132. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ocea.5335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie raisonnée de Jean Guiart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Jean Guiart : l’ethnographie comme marathon d’une vie, 154, pp.21-46. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.14135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie et histoire de la Société des Océanistes et du Journal de la Société des Océanistes. 2022, une page se tourne !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Jean Guiart : l’ethnographie comme marathon d’une vie, 154, pp.233-242. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.14143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos d’un texte de Jean Guiart (IFO mai 1953) : « Une expérience personnelle de l’enquête sur le terrain ». Faire du Guiart sans le savoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Jean Guiart : l’ethnographie comme marathon d’une vie, 154, pp.123-142. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.13748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et ethnolinguistique océanienne au service des langues et cultures kanak : Françoise Ozanne-Rivierre (1941-2007) et Jean-Claude Rivierre (1938-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Linguistique et ethnolinguistique océanienne : Hommage à Françoise Ozanne-Rivierre et Jean-Claude Rivierre, 151, pp.125-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux de ficelle en Nouvelle-Calédonie : une recherche de terrain inédite de Françoise Ozanne-Rivierre (1941-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Ozanne-Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Linguistique et ethno-linguistique océaniennes Hommage à Françoise Ozanne-Rivierre et à Jean-Claude Rivierre, 151, pp.159-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux de ficelle en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Ozanne-Rivierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Linguistique et ethnolinguistique océanienne : Hommage à Françoise Ozanne-Rivierre et Jean-Claude Rivierre, 151, pp.159-176. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.11913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Ozanne-Rivierre et Jean-Claude Rivierre, deux linguistes engagés auprès des Kanak et de leurs langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Françoise Ozanne-Rivierre et Jean-Claude Rivierre, deux linguistes engagés auprès des Kanak et de leurs langues, 151, pp.125-158. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.12282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2018. La Kanaky Nouvelle-Calédonie a rendez-vous avec l’histoire... Présentation raisonnée du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(umberto Cugola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire, 147, pp.291-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destin commun ou destin rare : une table ronde sur la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mawyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Pappas (traducteur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire, 147, pp.565-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de Kanaky Nouvelle-Calédonie (1774-2018). Version revue et augmentée en 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018. La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire, 147, pp.529-564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En guise de conclusion. Une Kanaky Nouvelle-Calédonie souveraine en marche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire, 147, pp.577-588. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.9670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compte rendu de “Il y a vingt-cinq ans : le gouvernement Tjibaou (18 juin 1982-18 novembre 1984)”, par Louis-José Barbançon »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018: La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire, 2018-2 (147), pp.592-595. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.9687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit « rééquilibrage » et décolonisation ? Retour sur 40 ans de va-et-vient institutionnels sur souveraineté et colonialisme en Nouvelle-Calédonie (1980-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018. La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire, 147 (2), pp.329-350. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.9649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miscellanées : Itinéraire d’un « grand chef » kanak indépendantiste. À propos de Nidoïsh Naisseline. De coeur à coeur. Entretiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'Urbanisation en Mélanésie, 144-145, pp.345 - 352. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.7855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naming in Kanak Groups: Names, Relations, and Personal Identity among the Paici Kanak (Ponerihouen, New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pacific Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Austronesian Personal Naming Systems Vol. 39 (1/2), pp.54-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAMING IN KANAK GROUPS: NAMES, RELATIONS, AND PERSONAL IDENTITY AMONG THE PAICÎ KANAK (PONERIHOUEN, NEW CALEDONIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pacific Studies special issue "Austronesian Personal Naming Systems", 39 (1-2), pp.54-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie chronologique de Pierre Maranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (141), pp.369-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From French Polynesia to France: The Legacy of fa'a'amu Traditional Adoption in ''International'' Adoption in “International” Adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.451-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From French Polynesia to France: The Legacy of fa’a’amu Traditional Adoption in “International” Adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (2), pp.449-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La part « d’immatériel » dans les objets de culture dite « matérielle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 136-137, pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le film de Mathieu Kassovitz, &amp;quot;L'Ordre et la morale&amp;quot;. Quand la fiction se confronte à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012-1 (134), pp.111-120. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.6640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoções tradicionais kanak e mā'ohi versus Adoções internacionais. Duas atitudes diante da mundialização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Nova. Revista Electronica de Geographia y Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XVI (395), http://www.ub.es/geocrit/sn/sn-395/sn-395-7.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanak and Ma’ohi adoption versus international adoption. Two attitudes within the globalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Nova. Revista Electronica de Geographia y Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. XVI (395 (7), )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie et filmographie de Bernard Juillerat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 130-131, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Kanak et les rêves ou comment redécouvrir ce que les ancêtres n'ont pas transmis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 130-131, pp.105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Enfances en péril : abandon, capture, inceste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (1), pp.7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un naufrage humanitaire : l'Arche de Zoé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (1), pp.83-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miscellanées. À propos de Bambous kanak. Une passion de Marguerite Lobsiger-Dellenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Spécial Environnement dans le Pacifique (126-127), pp.311-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement dans le Pacifique Sud. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Spécial Environnement dans le Pacifique (126-127), pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Yves-Bealo Gonyi, 2006. Thewe men jila. La monnaie kanak en Nouvelle-Calédonie (Nouméa, éditions Expressions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 125, pp.333-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Café, développement et autochtonie en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 180 (juillet-décembre), pp.117-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Redu de : Yoram Mouchenik, 2004. L'enfant vulnérable. Psychothérapie transculturelle en pays kanak (Nouvelle-Calédonie), (La pensée sauvage éditions, bibliothèque de l'Autre, pratiques transculturelles, 255 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 124, pp.148-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de :Maléta Hombouy et Isabelle Goulou, 2005. Wanakat Kaori – L'enfant Kaori. Conte kanak en français-iaai (Éd. Grain de sable jeunesse et Centre culturel Tjibaou, Nouméa, 28 p., illustrations, lexique, CD audio bilingue français-iaai)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spécial Wallis-et-Futuna, H. Guiot et I. Leblic (éds) (122-123), pp.208-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de :Un terrien des îles. À propos de Jacques Barrau, JATBA revue d'ethnobiogéographie 42, 2000-2004 (206 p., bibliogr., illustrations, photos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spécial Wallis-et-Futuna, H. Guiot et I. Leblic (éds) (122-123), pp.217-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation (avec H. Guiot et B. Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spécial Wallis-et-Futuna, H. Guiot et I. Leblic (éds) (122-123), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Ethnoécologie en Océanie (120-121), pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Réséda Ponga et Laurence Lagabrielle, 2005. Mèyènô. Conte kanak en français-a'jië (Éd. Grain de sable jeunesse et Centre culturel Tjibaou, Nouméa, 28 p., illustrations, lexique, CD audio bilingue français-a'jië)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Ethnoécologie en Océanie (120-121), pp.201-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pays, «surnature» et sites «sacrés» paicî à Ponérihouen (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 120-121, pp.95-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation Spécial Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 119, pp.115-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Frédéric Angleviel, 2003, Historiographie de la Nouvelle-Calédonie ou l'émergence tardive de deux écoles historiques antipodéennes (Éditions Publibook université, coll. Recherches, Paris, 362 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 118, pp.97-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : René Guiart, 2001, Le feu sous la marmite (Le Rocher-à-la-Voile, collection Documents pour servir à l'intelligence du temps présent 5, Nouméa, 368 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 116, pp.118-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Isabelle Revol, 2001, Fleur d'igname (Éditions Catherine Ledru, Nouméa, 24 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 116, pp.119-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Sonia Faessel et Frédéric Angleviel, 2000, Si Nouméa m'était contée... Anthologie (Groupe de recherche en histoire océanienne contemporaine, université de Nouvelle-Calédonie, Publication du GRHOC 1, Nouméa, 140 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 116, pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de la Nouvelle-Calédonie (1853-2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 117, pp.299-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Nouvelle-Calédonie, 150 ans après la prise de possession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nouvelle-Calédonie, 150 ans après la prise de possession (I. Leblic éd.) (117), pp.135-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Roger Boulay, 2000, Kannibals et Vahinés. Imagerie des mers du Sud (Préface de Pascal Dibie, éditions de l'aube, collection Carnets de Voyage, La Tour d'Aigues, 132 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 116, pp.116-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignames, interdits et ancêtres en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 114-115, pp.115-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Jérôme Cazamayou et Thomas de Deckker, 1999. Gabriel Païta, témoignage kanak. D'OPAO au pays de la Nouvelle-Calédonie. 1929-1999 (L'Harmattan, collection Mondes océaniens, 272 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 112, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jean Guiart 1998, Les Mélanésiens devant l'économie de marché. Du milieu du XIXe siècle à la fin du millénaire (Le Rocher-à-la-Voile, Nouméa, 191 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 110, pp.126-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Alban Bensa & Jean-Claude Rivierre (éds), 1998, Le Pacifique. Un monde épars. Introduction interdisciplinaire à l'étude de l'Océanie (L'Harmattan, coll. Cahiers du Pacifique Sud contemporain, 214 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 110, pp.117-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité linguistique en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5e année (4), pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu de : Yann Bencivengo (éd.) 1999, La mine en Nouvelle-Calédonie (Éditons Île de Lumière, coll. 101 mots pour comprendre 2, Nouméa, 268 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 111, pp.246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diables et “choses d'ailleurs” à Ponérihouen (Nouvelle-Calédonie) », Cahiers de littérature orale 48 : “Diable(s)”, Publications Langues'O, Paris : 203-230.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Littérature Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48, pp.203-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Jean-François Marin, 1999, Les Calédoniens (photographies en noir et blanc et couleur, avec une présentation aux photos de Lionel Duroy, « En attendant demain », EDITING, Lyon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 110, pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pirogue pontée à l'île des Pins (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 35-36, pp.301-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marmites rituelles et autochtonie à Ponérihouen (Vallées de Göièta-Näbai, Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33, pp.53-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Joël Dauphiné, 1998, Canaques de la Nouvelle-Calédonie à Paris en 1931. De la case au zoo (L'Harmattan, Paris, 191 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 107, pp.237-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de l'onomastique navale : noms de bateaux et identité molénaise (Finistère-Nord)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5, pp.185-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notions du commerce moderne et les valeurs traditionnelles de l'échange en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mécanismes du changement culturel et linguistique, Revue d'ethnolinguistique (Cahiers du LACITO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 7, pp.: 87-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche au poison en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, XXXVII (1), pp.217-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “clans-pêcheurs” en Nouvelle-Calédonie. Le cas de l'île des Pins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 25 (1-2), pp.109-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'armement à Molène (Finistère-Nord) à travers les rôles de désarmement des bateaux (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 3, pp.49-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des techniques de pêche en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 12, pp.81-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations dans l'exploitation du littoral de deux sociétés de pêcheurs kanak : à l'île des Pins et à Poum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Teulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 2, pp.269-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication d'un casier à homard : les problèmes de la description technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 1, pp.13-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la pêche à Molène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penn ar Bed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 110 : L'archipel de Molène, pp.124-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round table: « How to publish on Oceania in the age of open science: issues, methods and perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Chossenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ESfO Conference : Material and Immaterial in Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESfO, Feb 2023, Ajaccio (20000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation, souveraineté et auto-détermination en Nouvelle-Calédonie. Des lignes de fractures et des déséquilibres toujours flagrants Ou La possible décolonisation de la Nouvelle-Calédonie et l’accès de Kanaky Nouvelle-Calédonie à la souveraineté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie, souveraineté et autodétermination dans le Pacifique Colloque PIPSA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIPSA (Association d'études politiques du Pacifique / Pacifis Islands Political Studies Association), Jun 2019, Nouméa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization, sovereignty and self-determination in Kanaky New Caledonia : fractures lines and imbalances still obvious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIPSA 2019 UNC – Democracy, Sovereignty and Self-Determination in the Pacific Islands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIPSA, Jun 2019, NOUMÉA, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session : La relation de l'anthropologue à autrui sur le terrain : qui ou quoi en décide ? Observateur participant ou tiers-exclu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauwels Sophie Laligant Simonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauwels Sophie Laligant Simonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Cuntrapunteo, Santiago de Cuba, 16-20 mai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CASCA/SFAA, Universidad de Oriente, May 2018, Santiago de Cubas, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d’études autour des travaux d'Elinor Ochs et d'Alessandro Duranti (UCLA) Indexicalités et jeux de langage. Perspectives anthropologiques : sociale et linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bornand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indexicalités et jeux de langage. Perspectives anthropologiques : sociale et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEBLIC Isabelle; Leguy Cécile; Bornand Sandra, Apr 2018, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 30: Field research as a gendered practice: Nominal men, sexless persons, and the myth of neutral gender relations in Melanesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Kuelhing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th conference ESFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESFO, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la nomination dans les sociétés kanak ? Noms, relations et identité personnelle des Kanak paicî (Ponérihouen, Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAO. Naming Systems and Naming Relations in Austronesia/ Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lamont Linsdtrom, 2014, Kona (Hawaii), États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is Naming in Kanak Societies? Naming and personal Identity of the Paicî Kanak People (Ponérihouen, New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAO 2013 session: Naming Systems and Naming Relations in Austronesia/ Oceania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASAO, Feb 2013, San Antonio, United States. pp.54-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine biodiversity and Kanak traditional knowledge meeting new governance challenges : UNESCO, development and mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études ECOPAS, Resources, boundaries and governance: What future for fisheries in the Pacific?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité kanak, rapport à la terre et développement durable en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUELLES APPROCHES PROMOUVOIR POUR ACCOMPAGNER LES DYNAMIQUES INDIVIDUELLES ET COLLECTIVES DANS UNE PERSPECTIVE DE DÉVELOPPEMENT DURABLE ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Poindimié, Nouvelle-Calédonie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier sur l'Enfance en danger : 1. problématique de l'enfance en danger; 2. Inceste et abus sexuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Anthropologie et Société : Anthropologie des cultures globalisées. Terrains complexes et enjeux disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomination, dénomination et définition de la personne (à partir de l'exemple des divers registres de noms kanak)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Enveloppes familiales thérapeutiques (EFT), organisé par le Groupe de recherche européen en placement familial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Sables d'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie, le développement et la mondialisation : Quel développement pour quelle société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGORA (Atelier Gouvernance et recherche appliquée en Nouvelle-Calédonie), organisé par le gouvernement de Nouvelle-Calédonie, l'IRD, l'université de Nouvelle-Calédonie et toutes les institutions de recherche et d'enseignement présentes en Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prohibiciones alimenticias, vivios y muertos: antepasados y alimentación en Nueva Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Arbitraire culturel et alimentation. Rationalité et irrationalité dans la consommation alimentaire. Hommage au professeur Igor de Garine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Borja, España. pp.535-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“L'esprit du nom”. Nomination et organisation sociale paicî (Ponérihouen, Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Nomination et organisation sociale, organisé par l'université Marc Bloch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition orale et micro-histoire locale (Ponérihouen). Les difficultés d'une enquête et de son rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Histoire et anthropologie de la XVIe Pacific History Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Nouméa – Koné, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une famille à l'autre. Circulation enfantine kanak en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe congrès du GREPFA-France : Effets thérapeutiques en AFT (accueil familial thérapeutique). Processus insaisissable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Annecy, France. pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux, représentations totémiques et esprits des ancêtres dans quelques sociétés kanak de Nouvelle-Calédonie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international le symbolisme des animaux – l'animal “clé de voûte” dans la tradition orale et les interactions homme-nature, organisé par le LACITO CNRS et l'IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une famille à l'autre sur un autre continent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Effets thérapeutiques en Accueil familial thérapeutique. Processus insaisissable ?, organisé par le Groupe de recherche européen en placement familial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les insectes dans la vie sociale et dans les représentations en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international CNRS-LACITO Les “insectes” dans la tradition orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Villejuif, France. pp.477-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenté et adoption : l'exemple de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au 4e salon international du livre insulaire, La Nouvelle-Calédonie, les utopies insulaires, hommage à Henri Queffélec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Ouessant, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité technique et rituelle face aux changements techniques et sociaux : le cas des pêcheurs kanak de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CNRS-IFREMER-CCSTI-SOLITO (université de Bretagne Sud) Mutations techniques des pêches maritimes : subir ou agir ? Évolution des systèmes techniques et sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Lorient, France. pp.135-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnologie et médias : une rencontre difficile. Une expérience liée à la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'AFA (Association française des anthropologues) Anthropologie et médias à l'IRESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractère naturel ou anthropisé des lieux tabous ou rituels : exemple de la région de Ponérihouen (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au symposium international CNRS-UNESCO-MNHN les sites sacrés naturels. Diversité culturelle et biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenté et alliance à Ponérihouen (Nouvelle-Calédonie). État des recherches en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Les sociétés kanak en devenir, organisée par le programme de recherche ESK à l'EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Kanak face au développement. La voie étroite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Culture et développement organisée par l'Agence de développement de la culture kanak (ADCK), à propos de l'ouvrage du même nom : débat entre professionnels, chercheurs et moi-même.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine maritime kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaire 92 organisée par le ministère de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1992, Nantes, France. pp.206-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du foncier, au fondement de l'identité culturelle kanak.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque de l'association CORAIL (Coordination pour l'Océanie des recherches sur les arts, les idées et les littératures)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêche, clans-pêcheurs et développement en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium scientifique international La recherche face à la pêche artisanale, organisé par l'ORSTOM et l'IFREMER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1989, Montpellier, France. pp.747-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du foncier en Nouvelle-Calédonie et identité culturelle kanak. Évolution de ces représentations liée à la revendication identitaire et aux processus de développement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journées scientifiques de la Société d'écologie humaine, Perceptions et représentations de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1991, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du foncier en Nouvelle-Calédonie et identité culturelle kanak. Évolution de ces représentations liée à la revendication identitaire et aux processus de développement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journées scientifiques de la Société d'écologie humaine, Perceptions et représentations de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1991, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional Kanak Fishing Communities and Fisheries Development in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th Biennial Conference of the International Institute of Fisheries Economics and Trade, University Centre of South Jutland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1988, Esbjerg, Denmark. pp.1267-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur les fonctions symboliques et rituelles de quelques animaux marins pour certains clans de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du colloque international Animal et pratiques religieuses : les manifestations matérielles organisé par le Centre de recherche archéologique de la vallée de l'Oise (CRAVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1988, Compiègne, France. pp.187-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêche et pêcheurs à Molène (Finistère-Nord). Cohésion d'une petite île bretonne au XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du premier colloque d'ethnologie bretonne, Du folklore à l'ethnologie en Bretagne – Les acteurs, les méthodes, les concepts, organisé par l'Institut culturel de Bretagne (Rennes) et le Centre de recherche bretonne et celtique (université de Bretagne occidentale, Brest), avec le concours de la Mission du patrimoine ethnologique et du Conseil général du Finistère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Riec-sur-Belon, France. pp.203-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énonciation métaphorique et iconicité en contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masquelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leblic Isabelle; Bertrand Masquelier. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacito Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.412, 2021, Anthropologie linguistique et sociale de la parole, Leblic Isabelle; Bertrand Masquelier, 978-2-490768-02-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part d'«immatériel» dans la culture «matérielle»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société des Océanistes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013 (136-137), pp.1-290, 2013, La part « d’immatériel » dans la culture « matérielle », Isabelle Leblic, 978-2-85430-035-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes 126-127 : Spécial Environnement dans le Pacifique Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des Océanistes, pp.384, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre de la mer, vivre avec la terre... en pays kanak.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des Océanistes, pp.284, 2008, Travaux et documents océanistes 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molène. Une île tournée vers la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peeters, pp.560, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécial Wallis-et-Futuna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des Océanistes, pp.230, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'adoption. Des pratiques de filiation différentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires Blaise Pascal, collection Anthropologie, pp.340, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle-Calédonie : 150 ans après la prise de possession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des Océanistes, pp.213, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagi-mer. Créations fantastiques, créations mythiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliette Geistdoerfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ivanoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CETMA, MNHN, Paris, coll. Anthropologie maritime «Kétos» 1, 418 p + 36 pl. photos., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En pays kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bensa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Maison des sciences de l'homme, Mission du patrimoin ethnologie, collection Ethnologie de la France, cahier 14, pp.368, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes et leurs bateaux. Usages, appropriation, représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliette Geistdoerfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Matras-Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CETMA, MNHN, Paris, pp.256, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Kanak face au développement. La voie étroite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble, pp.416, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statuts et fonctions des femmes dans les communautés maritimes et fluviales (éd. avec A. Geistdoerfer et J. Matras-Guin),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliette Geistdoerfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Matras-Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CETMA, MNHN, Paris, pp.208, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des pêcheurs... Histoires de pêcheurs. Les sources historiques en anthropologie maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coutancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliette Geistdoerfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'ethno-technologie des milieux maritimes (CETMA), MNHN, pp.140, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 10. What future for Kanak Languages? Size and geographic distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Kowatch; Simon Batterbury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geography of New Caledonia-Kanaky Environments, Politics and Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature, pp.163 - 174, 2024, 978-3-031-49140-5. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-49140-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion: Future Reflections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon P J Batterbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Demmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Kowasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Kowasch; Simon P. J. Batterbury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographies of New Caledonia-Kanaky : Environments, Politics and Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-277, 2024, 978-3-031-49139-9. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-49140-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues kanak. Importance et répartition géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Kowatch; Simon Brattebury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographies of New Caledonia-Kanaky. Environments, Politics and Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SpringerNature, A paraître, 978-3-031-49139-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Sens et signification, faire sens et le signifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic; Bertrand Masquelier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énonciations métaphoriques et iconicité en contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacito Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-38, 2021, Anthropologie linguistique et sociale de la parole, 978-2-490768-02-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. De l'ethnolinguistique à l'anthropologie linguistique au LACITO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Masquelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic; Lameen Souag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du terrain à la théorie. Les 40 ans du LACITO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacito-Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-33, 2020, collection Hors-série "Anthropologie linguistique &amp; linguistique"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanak coastal communities and fisheries meeting new governance challenges and marine issues in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Fache, Simonne Pauwels. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries in the Pacific. The challenges of governance and sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacific Credo Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-174, 2016, Cahiers du Credo, 978-2-9537485-5-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Kanak et la mer. Savoirs et connaissances du milieu maritime des pêcheurs du sud de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Guiot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre la mer. Expressions océaniennes de l'insularité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 29-143 + planches photos hors textes, 2013, 978-2-7535-2809-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chronotope kanak. Parenté, espace et temps en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Naïm (éd.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rencontre du temps et de l'espace. Approches linguistique et anthropologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters-SELAF, pp.63-80., 2006, collection Numéros spéciaux 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Paroles» de parenté paicî (Ponérihouen, Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">É. Motte-Florac et G. Guarisma (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du terrain au cognitif. Linguistique, ethnolinguistique, ethnosciences. À Jacqueline M.C. Thomas,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Peeters-SELAF, Leuven-Paris-Dudley, pp.319-350, 2005, collection Numéros spéciaux 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des enfants et parenté classificatoire en région paicî (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Leblic (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'adoption : des pratiques de filiations différentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, Clermont-Ferrand, pp.81-129., 2004, collection Anthropologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Métissage” et parenté. Assimilation de non-Kanaks dans le système des moitiés matrimoniales à Ponérihouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie. Terre de métissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes savantes, Nouméa-Paris, pp.35-56, 2004, Annales d'histoire calédonienne 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Parenté et adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'adoption : des pratiques de filiations différentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, Clermont-Ferrand, pp.11-25, 2004, collection Anthropologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la démocratie à la base : coutume et militantisme kanak dans les années 1985-1986, suivi de : généalogie du paysage politique en Nouvelle-Calédonie (1946-1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Regnault (éd.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Mitterrand et les territoires français du Pacifique (1981-1988). Mutations, drames et recompositions ; enjeux internationaux et franco-français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Indes savantes, Paris, pp.311-317 et 318-319, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des poissons et motivation des termes dans quelques langues de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. de Colombel et N. Tersis (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et motivation. Perspectives ethnolinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édition Peeters, Paris, pp.115-141, 2002, collection Numéros spéciaux 28, SELAF 400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-Y. Faberon et F. Garde (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les institutions de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Île de Lumière, publication du Groupe de recherche en histoire océanienne contemporaine (GRHONC), Nouméa, pp.89-90, 2002, coll. 101 mots pour comprendre 5, rubrique 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphismes des animaux marins bénéfiques et maléfiques en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Geistdoerfer, J. Ivanoff et I. Leblic (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagi-mer. Créations fantastiques, créations mythiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETMA, MNHN, Paris, pp.229-242, 2002, coll. Anthropologie maritime «Kétos» 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rééquilibrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-Y. Faberon et F. Garde (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les institutions de la Nouvelle-Calédonie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Île de Lumière, publication du Groupe de recherche en histoire océanienne contemporaine (GRHONC), Nouméa, pp.177-178, 2002, coll. 101 mots pour comprendre 5, rubrique 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bensa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic et Alban Bensa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En pays kanak. Ethnologie, linguistique, archéologie, histoire de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission du patrimoine ethnologique, éditions de la MSH, pp.1-6, 2000, coll. Ethnologie de la France, cahier 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption et transferts d'enfants dans la région de Ponérihouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Bensa et I. Leblic (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En pays kanak aujourd'hui. Ethnologie, linguistique, archéologie, histoire de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission du patrimoine ethnologique - Éditions de la MSH, pp.47-67, 2000, collection Ethnologie de la France, cahier 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bensa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leblic Isabelle et Alban Bensa (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En pays kanak. Ethnologie, linguistique, archéologie, histoire de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission du patrimoine ethnologique, éditions de la MSH,, pp.1-6, 2000, collection Ethnologie de la France, cahier 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêcheurs kanak et politiques de développement de la pêche en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petites activités de pêche dans le Pacifique Sud,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'IRD, Paris, pp.121-143., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêcheurs de tortues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De jade et de nacre. Patrimoines artistiques kanak de Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion des Musées nationaux, Paris, pp.64-65, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancêtres Kanak à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Lallaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfances en péril.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.7-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Question of Paicî Matrimonial Dualism (Ponérihouen, New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, pp.183-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de Suzanne Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie linguistique. Les usages de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours en anthropologie maritime, en technologie, en anthropologie de la parenté et des rituels, de la Bretagne à la Nouvelle-Calédonie kanak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. EPHE Paris, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00829158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Un exemple de syncrétisme océanien en Nouvelle-Calédonie : vue d'un cimetière dans une tribu kanak du nord d'Ouvéa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Barrières sculptées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Citerne d'eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Protestation du comité Rheebu Nuu contre le projet minier Goro Nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Pirogues béérëwè à Tëë, rivage des pêcheurs Duèpéré, à Vao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Coutume de deuil pour cié Goicé : les parts de nourriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Un mur de racines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Lagon de l'île des Pins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | étui du âdi (Goa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Détail de la construction d'une charpente de case ronde traditionnelle à Gélima, commune de Canala, Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Habitat traditionnel en tribu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Ciel et mer confondus au coucher du soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Pirogue bébérëwè en construction sur le rivage des Vâkummé à Vao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Inauguration d'une pirogue béérëwè</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Taille d'une coque de petite pirogue nyeyùre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Petite pirogue nyeyùre individuelle utilisée pour les trajets jusqu'aux îlots ou pour la pêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Pêche au miikwa par encerclement avec un filet mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Pêche à l'épervier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Pêche à l'épervier dans une baie du nord de l'île des Pins (tribu de Kaacii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Une pirogue béérëwè à l’île des Pins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie Isabelle Leblic | Enquêtes anthropologiques en Océanie | Platier à marée basse à la baie des Crabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. CNRS - LACITO, New Caledonia. 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et ethnolinguistique océanienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 151, pp.123-296, 2020, Journal de la Société des Océanistes, 978-2-85430-139-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03776094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique et ethno-linguistique océaniennes Hommage à Françoise Ozanne-Rivierre et à Jean-Claude Rivierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 151, pp.125-296, 2020, 978-2-85430-139-7. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.11611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leblic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cugola Umberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 147 (2), pp.291-334, 2018, Journal de la Société des Océanistes: 2018. La Kanaky Nouvelle-Calédonie a rendez-vous avec l'histoire, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.9034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3519786F"/>
+    <w:nsid w:val="E9D7871F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-leblic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9367-2954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032014163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/76384657" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000083953659" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leblic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14pf3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728623v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11teh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776306v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ocea.5335" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776408v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.14135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.14143" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.13748" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ozanne-Rivierre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.11913" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776343v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.12282" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050682v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776389v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112937v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.9670" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112924v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.9687" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.9649" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112934v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mawyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pappas (traducteur)" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(umberto Cugola)" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.7855" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393216v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.6640" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393306v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681735v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681753v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Collard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trichet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202415v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202414v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202413v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vienne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201032v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202403v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201021v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201078v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201012v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201004v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201003v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200993v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200992v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200991v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Teuli&#232;res" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200990v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977034v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chossenot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160957v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979814v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977091v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauwels Sophie Laligant Simonne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leguy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masquelier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bornand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977593v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kuelhing" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960812v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298812v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cornier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201049v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201047v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201048v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201033v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201044v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201026v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201041v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201043v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201022v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201042v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201015v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201040v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201039v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201038v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201037v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201036v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200999v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201002v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201035v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200998v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200995v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200997v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473208v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacito-publications.cnrs.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jso.revues.org/6837" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355845v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355849v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200921v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200988v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200975v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200982v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200986v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Geistdoerfer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ivanoff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200981v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bensa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Matras-Guin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200979v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200984v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200983v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coutancier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776292v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_13" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661786v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P J Batterbury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Fisher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kowasch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_21" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362611v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987705v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393223v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.pacific-credo.fr/docs/Fisheries_in_the_Pacific.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393249v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201034v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201027v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201028v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202405v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201024v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201023v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201018v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201019v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201016v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201020v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202396v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201011v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201081v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201009v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201000v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393232v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lallaoui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681759v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201008v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083460v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400355v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00829158v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765627v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03767570v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765734v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765843v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03766005v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03766051v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765859v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765651v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765928v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765879v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765909v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03767576v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765749v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765808v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765722v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765778v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765820v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765662v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765692v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765711v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765680v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776094v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153582v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.11611" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112251v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cugola Umberto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.9034" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-leblic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9367-2954" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032014163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/76384657" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000083953659" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leblic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14pf3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728623v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11teh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776306v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ocea.5335" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776408v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.14135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.14143" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.13748" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776389v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ozanne-Rivierre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050344v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.11913" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776343v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.12282" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(umberto Cugola)" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112934v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mawyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pappas (traducteur)" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112937v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.9670" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296295v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.9687" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.9649" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.7855" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393216v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.6640" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393306v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681735v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681753v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Collard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trichet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202415v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265736v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202414v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202412v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202413v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guiot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vienne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201032v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202399v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202402v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202403v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201021v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201078v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201077v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201012v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201079v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201006v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201004v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201003v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200992v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200993v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200991v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Teuli&#232;res" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200990v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977034v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Chossenot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160957v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979814v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977091v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauwels Sophie Laligant Simonne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leguy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masquelier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bornand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977593v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kuelhing" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960812v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298812v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cornier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201049v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201047v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201048v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201033v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201044v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201026v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201041v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201043v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201022v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201042v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201015v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201040v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201039v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201038v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201037v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201036v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200999v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201002v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201035v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200998v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200997v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200995v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473208v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacito-publications.cnrs.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://jso.revues.org/6837" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355849v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355845v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200921v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200988v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200975v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200982v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200986v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Geistdoerfer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ivanoff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200981v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bensa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200985v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Matras-Guin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200979v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200984v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200983v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coutancier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776292v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_13" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661786v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P J Batterbury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Fisher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kowasch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_21" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362611v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987705v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393223v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publications.pacific-credo.fr/docs/Fisheries_in_the_Pacific.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393249v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201034v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201027v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201024v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201028v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202405v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201023v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201018v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201019v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201016v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201020v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202396v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201011v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201081v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201009v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201000v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393232v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Lallaoui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681759v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201008v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083460v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400355v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00829158v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765859v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765627v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765843v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03767570v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765734v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03766005v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03766051v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765651v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765928v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765879v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765909v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03767576v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765692v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765711v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765662v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765680v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765749v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765808v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765778v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765722v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03765820v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776094v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153582v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.11611" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112251v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cugola Umberto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.9034" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>