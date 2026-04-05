--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1253,161 +1253,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programming of the Glucose Metabolism in Rainbow Trout Juveniles after Chronic Hypoxia at Hatching Stage Combined with a High Dietary Carbohydrate: Protein Ratios Intake at First-Feeding</w:t>
+                <w:t xml:space="preserve">Regulation of the corticosteroid signalling system in rainbow trout HPI axis during confinement stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huihua Hu</w:t>
+                <w:t xml:space="preserve">Pia Kiilerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingwei Liu</w:t>
+                <w:t xml:space="preserve">Arianna Servili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Herman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Leguen</w:t>
+                <w:t xml:space="preserve">Sandrine Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 488, pp.1-8. </w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 258, pp.184-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.01.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2017.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139719v1</w:t>
+                <w:t xml:space="preserve">hal-01608722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gills of the medaka (Oryzias latipes): A scanning electron microscopy study</w:t>
               </w:r>
@@ -1465,161 +1465,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the corticosteroid signalling system in rainbow trout HPI axis during confinement stress</w:t>
+                <w:t xml:space="preserve">Programming of the Glucose Metabolism in Rainbow Trout Juveniles after Chronic Hypoxia at Hatching Stage Combined with a High Dietary Carbohydrate: Protein Ratios Intake at First-Feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pia Kiilerich</w:t>
+                <w:t xml:space="preserve">Huihua Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arianna Servili</w:t>
+                <w:t xml:space="preserve">Jingwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Peron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+                <w:t xml:space="preserve">Alexandre Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 258, pp.184-193. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 488, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2017.08.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608722v1</w:t>
+                <w:t xml:space="preserve">hal-02139719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoxia, but Not an Electrolyte-Imbalanced Diet, Reduces Feed Intake, Growth and Oxygen Consumption in Rainbow Trout ( Oncorhynchus Mykiss )</w:t>
               </w:r>
@@ -1879,287 +1879,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multivariate analysis using physiology and behavior to characterize robustness in two isogenic lines of rainbow trout exposed to a confinement stress</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomic analysis of trout gill ionocytes in fresh water and sea water using laser capture microdissection combined with microarray analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Prunet</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fautrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2014.12.006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173657v1</w:t>
+                <w:t xml:space="preserve">hal-01216200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of trout gill ionocytes in fresh water and sea water using laser capture microdissection combined with microarray analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multivariate analysis using physiology and behavior to characterize robustness in two isogenic lines of rainbow trout exposed to a confinement stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Fautrel</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (10), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 140, pp.139-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0139938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2014.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216200v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerobic metabolism and cardiac activity in the descendants of zebrafish exposed to pyrolytic polycyclic aromatic hydrocarbons</w:t>
               </w:r>
@@ -2279,51 +2279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of rainbow trout gonad, brain and gill deep cDNA repertoires using a Roche 454-Titanium sequencing approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2438,51 +2438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of iron on rainbow trout gill cells in primary culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4522,51 +4522,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54E25FC3"/>
+    <w:nsid w:val="F89EF37B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4753,51 +4753,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-leguen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6091-5366" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094371180" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05256805v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878488v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo J. Magnoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Espirito-Santo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2024.114742" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666176v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741318" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Calduch-Giner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul George Holhorea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Ferrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Naya-Catal&#224;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.854888" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275735v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alfonso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737072" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03054571v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syaghalirwa N.M. Mandiki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cornet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Redivo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2020.110685" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627473v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara C. Novais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ep Eding" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco F. L. Lemos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00453" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.10.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihua Hu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.01.015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20757" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Kiilerich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Servili" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2017.08.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23352-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540178v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.04.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP4W4BXC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173657v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2014.12.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216200v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139938" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451554v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lucas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Perrichon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nouhaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3116-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205069v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2012.03.053" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJXCZ0T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205037v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-011-9189-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5S3WDVC4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01183598v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Odjo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Luthringer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2010.02.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1C01C8J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676723v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Erwan Mauger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2008.11.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5DNWJH6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453713v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Veron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sevellec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2007.01306.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RR3SM763-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660314v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corlu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.09.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XF28BJH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673672v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2003.09.027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FTQMPC0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675077v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pisam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1095-6433(00)00293-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSVS58F9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669268v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-445X(01)00166-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V09G171H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690250v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Carlsson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdu-Durand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Part" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-445X(99)00043-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH4WK3MN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Urbach" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. O'Kelly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Harvey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002329900495" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27B5F596A56E20A8BB5E9FC3BEBB506291012681/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698924v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691400v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bidet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tauc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poujeol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007751319268" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-32R38WHT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705659v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rentier-Delrue" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Small" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205126v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/sciences-de-la-vie/culture-de-cellules-animales/barlovatz-meimon/descriptif-9782855987538" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832149v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/64242.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837751v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Walsh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Higgins" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doolan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-leguen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6091-5366" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094371180" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05256805v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878488v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo J. Magnoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Espirito-Santo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2024.114742" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666176v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741318" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Calduch-Giner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul George Holhorea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Ferrer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Naya-Catal&#224;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.854888" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275735v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alfonso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737072" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03054571v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syaghalirwa N.M. Mandiki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cornet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Redivo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2020.110685" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627473v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara C. Novais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ep Eding" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco F. L. Lemos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00453" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.10.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Kiilerich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Servili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2017.08.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20757" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139719v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihua Hu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.01.015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23352-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540178v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.04.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP4W4BXC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216200v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139938" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173657v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2014.12.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451554v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lucas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescilla Perrichon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Nouhaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3116-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205069v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2012.03.053" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJXCZ0T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205037v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-011-9189-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5S3WDVC4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01183598v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Odjo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Luthringer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2010.02.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1C01C8J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676723v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Erwan Mauger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2008.11.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5DNWJH6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453713v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Veron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sevellec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Richard Sabati&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2007.01306.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RR3SM763-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660314v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corlu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.09.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XF28BJH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673672v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2003.09.027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FTQMPC0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675077v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pisam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1095-6433(00)00293-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSVS58F9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669268v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-445X(01)00166-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V09G171H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690250v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Carlsson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdu-Durand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Part" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-445X(99)00043-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH4WK3MN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Urbach" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. O'Kelly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Harvey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002329900495" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27B5F596A56E20A8BB5E9FC3BEBB506291012681/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698924v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691400v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bidet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tauc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poujeol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007751319268" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-32R38WHT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705659v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rentier-Delrue" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Small" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205126v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/sciences-de-la-vie/culture-de-cellules-animales/barlovatz-meimon/descriptif-9782855987538" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832149v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/64242.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837751v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Walsh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Higgins" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doolan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>