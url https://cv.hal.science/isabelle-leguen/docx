--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -4522,51 +4522,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F89EF37B"/>
+    <w:nsid w:val="ABF8BCE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>