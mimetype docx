--- v0 (2026-03-10)
+++ v1 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.1356466877px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle LEMONON-WAXIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheuse associée au Cermes3 (Villejuif) et au Centre François Viète de Nantes Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-lemonon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8392-2788</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">240796241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cursus universitaire:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> DEA d’Astrophysique et techniques spatiales, Université Paris XI-Observatoire de Meudon, sous la direction de Pierre Léna et Brigitte Rocca-Volmerange, obtenu avec la mention Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Magistère Interuniversitaire de Physique, ENS Paris, Université Paris XI</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat en histoire des sciences, 8/07/2019, EHESS et Centre Alexandre Koyré (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La savante des Lumières françaises, histoire d'une persona : pratiques, représentations, espaces et réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Jeanne Peiffer)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Agrégation de physique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master 2 Recherche Didactique des sciences physiques, Université Paris-Diderot, sous la direction de Martine Méheut et Isabelle Kermen, obtenu avec la mention Bien (2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat en Histoire (mention histoire des sciences) de l'EHESS : La Savante des Lumières françaises, histoire d’une </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">persona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : pratiques, représentations, espaces et réseaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Prix de thèse de l’International Union of History and Philosophy of Science and Technology - Division of History of Science and Technology, Honorable Mention</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités et responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-présent :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chercheuse associée au Centre François Viète (Nantes Université) et membre du Cluster Gender de Nantes Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-présent :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chercheuse associée au Cermes3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-présent :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Trésorière de la Commission on Women and Gender in History of Science, Technology, and Medicine (DHST - IUHPST)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-présent :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable du projet d’édition numérique des manuscrits de V. de Chastenay, plateforme EMAN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-présent :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Projet de recherche </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et crise de l’objectivité du diagnostic médical. Le syndrome fibromyalgique comme cas d’étude.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité scientifique et d’organisation du colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner les sciences et les techniques, gouverner par les sciences et les techniques : quels enjeux pour les femmes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gst2020.sciencesconf.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité scientifique de l’ED623 de l’Université de Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du groupe de travail</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virage numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Cermes3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-animatrice du RTP SHS GenMed</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice et co-animatrice du groupe de travail </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes-Genre-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Cermes3, café </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre & Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cermes3.cnrs.fr/fr/recherches/groupes-de-travail/753-femmes-genre-sante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Secrétariat de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie & Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au sein du Cermes3 (secrétariat, communication, lodélisation des articles, création de bases de données), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/anthropologiesante/717#tocfrom1n1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Création d'un parcours muséal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à partir des collections historiques de l'École Polytechnique, Mus’X, juin 2018, responsable : Frédéric Brechenmacher</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Organisatrice du symposium </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting the Marie Curie effect: “Invisibly powerful” women in science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7th ESHS Conference, 22-24 septembre 2016, Prague,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.eshs.org/7th-</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESHS-Conference-Prague-2016-223.html?lang=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-organisatrice et fondatrice du séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://femmesetsavoirs.sciencesconf.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://enseignements-2016.ehess.fr/2016/ue/576/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et pouvoir ; à l'EHESS et Centre Alexandre Koyré Paris, d'octobre 2016 à juin 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces, frontières, marges ; à l'EHESS et Centre Alexandre Koyré Paris, octobre 2015 à juin 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions, circulation, représentations (17e -20e siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; à l'EHESS et Centre Alexandre Koyré Paris, Novembre 2014 à juin 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2013 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice et fondatrice du groupe GREPhyC – IREM Paris 7 (Groupe de réflexion sur l'enseignement des sciences physiques et chimiques), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.irem.univ-paris-diderot.fr/sections/grephyc/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Professeure agrégée de physique en lycée et BTS (Lycée J. B. Say Paris 16e, ENCPB Paris 13e, Lycée É. De Breteuil Montigny le bretonneux)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Isabelle Lémonon-Waxin, « Les travaux astronomiques de Nicole Reine Lepaute, la « Du Châtelet » de l’Académie royale de Béziers », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tricentenaire de l’académie royale de Béziers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Honoré Champion, à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lémonon Waxin, Isabelle, « From Behing the Folding Screen to the Collège de France: Victorine de Chastenay’s Privacy’s Dynamics for Knowledge in the Making », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women’s Private Practices of Knowledge Production in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Natacha Klein Kafer & Natalia da Silva Perez dir., Robert Fyke trad.), Cham: Palgrave Macmillan, p. 73-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lémonon Waxin, Isabelle,« La rédaction d’index au temps de la révolution chimique : une ‘besogne' visible grâce aux femmes », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Patrice Bret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Liliane Hilaire-Pérez et Catherine Lanoë dir.), Presses des Mines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 	Isabelle Lémonon-Waxin, « Pensions, rentes, contrats à la tâche... Formes de rémunérations de quelques techniciennes dans les sciences à la fin du XVIIIe siècle », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 407, no 1, 2022, p. 79-100.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Isabelle Lémonon-Waxin, « De la salle à manger au Collège royal : les espaces savants des collaboratrices en astronomie de Jérôme Lalande », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III.11, 2021, p. 21-48, ⟨hal-03428161⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Isabelle Lémonon-Waxin, « Cross Interview on Women’s and Gender Studies in the Field of the History of Science and Knowledge », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III.11, 2021, p. 127-138, ⟨hal-03428227⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 	Valérie Burgos-Blondelle, Lancel Juliette et Isabelle Lémonon-Waxin, « Introduction – Investir le genre en histoire des sciences et des savoirs. Pour une histoire plus juste », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III.11, p. 5-19, 2021, ⟨hal-03428197⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 	Valérie Burgos-Blondelle, Lancel Juliette et Isabelle Lémonon-Waxin, « Déranger ou dégenrer l’espace savant masculin ? Retour d'expérience sur le séminaire Femmes et savoirs », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, p. 331-359, 2021, ⟨hal-03477530⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice d’un dossier thématique pour la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (avec Valérie Burgos-Blondelle et Juliette Lancel): </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire genrée des savoirs est-elle possible ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> vol. III, n°11 (2021). </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cfv.univ-nantes.fr/appel-a-contribution-cahiers-francois-viete-iii-11-une-histoire-genree-des-savoirs-est-elle-possible--2540218.kjsp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Boucard, Jenny et Lémonon-Waxin, Isabelle, « 'Women in Mathematics: Historical and Modern Perspectives' Quelques notes autour d’un atelier sur les femmes en mathématiques », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , SMF (Version longue sur HAL </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049374</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟩</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Compte rendu pour la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse : Femmes de sciences de l'Antiquité au XIXe siècle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités et représentations,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> volume 138 : 1-4, p. 507-509, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182813</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lémonon, Isabelle, « Gender and Space in Enlightenment Science: Madame Dupiéry's Scientific Work and Network », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domesticity in the making of modern science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Donald L. Opitz, Staffan Bergwik & Brigitte van Tiggelen dir.), Palgrave Macmillan, p. 41-60, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10.1057/9781137492739_3</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Comité de Lecture : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes de sciences de l’Antiquité au XIXe siècle. Réalités et représentations,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Presses Universitaires de Dijon*,* Dijon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Fiche biographique et bibliographique (Marie Louise Dupiéry) du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire en ligne des femmes de l'ancienne France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la Siéfar</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargée de TD à L'université de Créteil (UPEC), Enseignement transversal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découverte de l'histoire des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour des élèves de L1, 2e semestre 2017 (Responsable : Anne Sophie Godfroy)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargée de TD à L'université Pierre et Marie Curie (Paris 6), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à l'histoire des sciences et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à des élèves de L2, 1er semestre 2015, (Responsable / David Aubin)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Jury blanc d'agrégation interne de sciences physiques à l'Université Paris-Diderot, avril 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Formatrice stage PAF 20120154 / 5228 - (21-22/01 et 18/04/2013) à l'Université Paris-Diderot, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utiliser le matériau historique en classe de sciences physiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Professeure agrégée de sciences physiques (Lycée et BTS)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victorine de Chastenay, auditrice des cours d’astronomie d’Arago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d’Histoire de l’astronomie, 11 avril, Paris Observatory, avec Colette Le Lay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gendered diplomacy of the spaces of material practices of science: inclusion, collaboration, marginalization in France between two revolutions (1789-1848)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Session “Boundings and Unboundings in the Sciences: Gender, Experimentation, and Authority”, 10th ESHS Conference – 7-10 September, Brussels.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;She only does calculations like a machine&amp;quot;... The French Enlightenment Women Astronomers: Simple arithmeticians?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Invited Speaker, London Mathematical Society/Institute of Mathematics and its Applications/British Society for the History of Mathematics Joint Meeting, September 16, London.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History, one of many Tools towards New Practices for Gender Equality in the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Gender Gap in Science, and in the History of Science and Technology: Historical Perspective and IUHPST/DHST Policies, 26th ICHST Conference, July 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Savante des Lumières françaises, une catégorie d’analyse pertinente pour circonscrire les pratiques savantes au XVIIIe siècle ?, Journées Jeunes chercheur.e.s de la SFHST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29-30/11, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et pratiques savantes dans la France des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire du Centre François Viète, 24 janvier 2017, Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How do “categories” used in the past to describe women in science influence our view of nowadays female mathematicians?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oberwolfach workshop, 6-14 janvier 2017, Oberwolfach, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182857</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Madame de Chastenay: Reading and writing practices in basic mathematics in France after the Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Novembertagung 2016,Sønderborg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrasting Strategies of French Women in 18th Century Science: Submissiveness to Empowerment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7th ESHS Conference, 22-24 septembre 2016, Prague, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182854</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et sciences à l'époque des Lumières : rôles, réseaux, stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d'histoire des sciences mathématiques de Jussieu, 10 février 2016, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'espace domestique à l'espace académique : le cas des calculatrices de Jérôme Lalande,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et savoirs,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> EHESS-CAK, 10 janvier 2016, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1761's transit of Venus: an international transfer of mathematical knowledge,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Novembertagung 2015, Turin,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182869</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gathering a community of Researchers around History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">and Gender in France Today: A Challenge?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conference </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gendering Science: Women and Men Producing Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> organised by theCommission on Women and Gender Studies of the DHST, juin 2015, Prague, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182867</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Table alphabétique et analytique de chimie de Mme Dupiéry : quels enjeux de savoir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des sciences, histoire du texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de SPHERE, 28 mai 2015, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis: Use, Asset, Danger. An example on science women networks in the 18th century in France,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Novembertagung 2014, Nancy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A gender analysis around an eclipse in the 18th century in France: an appropriate question?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Novembertagung 2013, Londres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TheinvisibilityofFrenchWomen’ contributionsto science inthe18thcentury:agenderedquestion?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,ICHSTM 2013, juillet 2013, Manchester, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182880</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Médiation scientifique :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Chapitre « Une « jeune astronome », philosophe et mathématicienne au temps des Lumières, Paris, 1743 », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> vol. 2, Paris, Armand Colin, à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Participation à la Docu-BD Les audaces de Sophie Germain, Docu « Femmes et sciences au XIXe siècle », Éditions Petit à Petit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Conseillère scientifique pour un Web-documentaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes & Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Réalisateur Jean-Paul Guirado, Société GALD Marie-Agnès Azuelos)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Présentation : Commission inter-IREM Épistémologie et Histoire des Mathématiques, 9 décembre 2017, Université Paris Diderot, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« De la patience et de la dévotion » plutôt que « du talent et du génie » - Rôles et pratiques des femmes dans les sciences mathématiques au XVIIIe siècle - Perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Présentation : Fête de l'Europe, 9 mai 2016, Mairie du VIe arrondissement de Paris, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes et l'astronomie en Europe au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe siècle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Présentation : Colloque ParionSaclay: un capital porteur d'avenir, 30 mars 2016, École Polytechnique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes et la science, pourquoi en faire une histoire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ladiagonale-paris-saclay.fr/nos-actions/histoire-du-campus-paris-saclay/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Émission de radio : Les labos de l'histoire sur Radio Campus Paris, émission du lundi 7 septembre 2015, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mme Dupiéry une oubliée de l'histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**2015 :**Interview : Universcience.tv, mars 2015, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes de science dans l'histoire,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.universcience.tv/video-isabelle-lemonon-et-les-femmes-de-science-dans-l-histoire-6993.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Présentation : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et sciences, un duo impossible ?, J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ournée de contribution </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes de sciences sur Wikipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du 7 mars 2015 , La Villette – Universcience, Paris</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences linguistiques et techniques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Anglais : Niveau C1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Espagnol : Niveau B2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Italien : Niveau A2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Latin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Suite Office (Word, Excel, Powerpoint, Access)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- CMS Lodel utilisateur (OpenEdition)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Omeka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Gephi (débutant)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Zotero utilisateur et création de style (notions élémentaires de langage XML)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Langage HTML (initiation)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Création et administration de carnet sur Hypothèses.org</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Création et administration de conférences sur Sciencesconf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Outils OpenAccess (Hal, HumaNum, Licences CC…)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une marquise mathématicienne, des brouillons et des coniques au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon Waxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Smeltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/hpxz-pj02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine de Chastenay au temps des révolutions : une savante, des archives, une édition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tome 95 (2), pp.97-114. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anbo.232.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04307634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensions, rentes, contrats à la tâche... Formes de rémunérations de quelques techniciennes dans les sciences à la fin du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Financer les institutions et les activités scientifiques au tournant des XVIIIe et XIXe siècles, 407 (1), pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déranger ou dégenrer l'espace savant masculin ? Retour d'expérience sur le séminaire Femmes et savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Burgos-Blondelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, p. 331-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Interview on Women’s and Gender Studies in the Field of the History of Science and Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Une histoire genrée des savoirs est-elle possible ?, III (11), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cahierscfv.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la salle à manger au Collège royal : les espaces savants des collaboratrices en astronomie de Jérôme Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Une histoire genrée des savoirs est-elle possible ?, III (11), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cahierscfv.301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Investir le genre en histoire des sciences et des savoirs. Pour une histoire plus juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Burgos Blondelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Une histoire genrée des savoirs est-elle possible ?, III (11), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cahierscfv.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déranger ou dégenrer l’espace savant masculin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Burgos-Blondelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 9 (2), pp.337-365. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.009.0337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan d'une première décennie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.8708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03035482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques notes autour d'un atelier sur les femmes en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58, pp.57-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03195256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture : Femmes de sciences de l’Antiquité au XIXe siècle. Réalités et représentations. Textes réunis et introduits par Adeline Gargam avec la collaboration de Patrice Bret,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine de Chastenay, auditrice des cours d'astronomie d'Arago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire des sciences astronomiques de l'Observatoire de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colette Le Lay, Matthieu Husson, Christophe Schmitt, Apr 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History, one of many tools towards new practices for gender equality in the history of science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress of History of Science and Technology: “Giants and Dwarfs in Science, Technology and Medicine”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPST/DHST, Jul 2021, Prague (hybride), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do “categories” used in the past to describe women in science influence our view of nowadays female mathematicians?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oberwolfach workshop: Women in Mathematics: Modern and Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Oberwolfach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Strategies of French Women in 18th Century Science: Submissiveness to Empowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ESHS Conference : Science &amp; Power, Science as Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame de Chastenay: Reading and writing practices in elementary mathematics in France after the Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novembertagung on the History of Mathematics:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Sønderborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1761's transit of Venus: an international transfer of mathematical knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novembertagung on History of Mathematics: Transfer of Mathematical Knowledge in Journals, Correspondence and Scientific Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gathering a community of Researchers around History of Science and Gender in France Today: A Challenge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Burgos Blondelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Deias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lancel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Gendering Science: Women and Men Producing Knowledge organised by the Commission on Women and Gender Studies of the DHST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invisibility of French Women’ contributions to science in the 18th century: a gendered question?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHSTM: Knowledge at Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Behind the Folding Screen to the Collège de France: Victorine de Chastenay’s Privacy Dynamics for Knowledge in the Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fyke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women’s Private Practices of Knowledge Production in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-104, 2023, 978-3-031-44730-3. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-44731-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rédaction d'index au temps de la révolution chimique : une « besogne » visible grâce à des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liliane Hilaire-Pérez; Catherine Lanoë. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences et les techniques, laboratoire de l'Histoire. Mélanges en l'honneur de Patrice Bret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des mines, p. 305-318, 2022, 9782356718341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03739303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and Space in Enlightenment Science: Madame Dupiéry’s Scientific Work and Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lemonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domesticity in the Making of Modern Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan UK, pp.41-60, 2016, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137492739_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Women in Mathematics: Historical and Modern Perspectives » Réflexions sur les femmes en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Savante des Lumières françaises, histoire d'une persona : pratiques, représentations, espaces et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. École des Hautes Études en Sciences Sociales, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019EHES0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02317622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.1356466877px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle LEMONON-WAXIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheuse associée au Cermes3 (Villejuif) et au Centre François Viète de Nantes Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-lemonon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8392-2788</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">240796241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cursus universitaire et prix :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> DEA d’Astrophysique et techniques spatiales, Université Paris XI-Observatoire de Meudon, sous la direction de Pierre Léna et Brigitte Rocca-Volmerange, obtenu avec la mention Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Magistère Interuniversitaire de Physique, ENS Paris, Université Paris XI</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat en histoire des sciences, 8/07/2019, EHESS et Centre Alexandre Koyré (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La savante des Lumières françaises, histoire d'une persona : pratiques, représentations, espaces et réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Jeanne Peiffer)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Agrégation de sciences physiques (option physique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Master 2 Recherche Didactique des sciences physiques, Université Paris-Diderot, sous la direction de Martine Méheut et Isabelle Kermen, obtenu avec la mention Bien (2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Doctorat en Histoire (mention histoire des sciences) de l'EHESS : La Savante des Lumières françaises, histoire d’une </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">persona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : pratiques, représentations, espaces et réseaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Prix de thèse de l’International Union of History and Philosophy of Science and Technology - Division of History of Science and Technology, Honorable Mention</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités et responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-présent :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chercheuse associée au Centre François Viète (Nantes Université) et membre du Cluster Gender de Nantes Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-présent :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chercheuse associée au Cermes3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-présent :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Trésorière de la Commission on Women and Gender in History of Science, Technology, and Medicine (DHST - IUHPST)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-présent :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable du projet d’édition numérique des manuscrits de V. de Chastenay, plateforme EMAN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité scientifique et d’organisation du colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner les sciences et les techniques, gouverner par les sciences et les techniques : quels enjeux pour les femmes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://gst2020.sciencesconf.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du comité scientifique de l’ED623 de l’Université de Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Membre du groupe de travail</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virage numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Cermes3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-animatrice du RTP SHS GenMed</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice et co-animatrice du groupe de travail </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes-Genre-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Cermes3, café </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre & Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cermes3.cnrs.fr/fr/recherches/groupes-de-travail/753-femmes-genre-sante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Secrétariat de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie & Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au sein du Cermes3 (secrétariat, communication, lodélisation des articles, création de bases de données), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/anthropologiesante/717#tocfrom1n1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Création d'un parcours muséal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à partir des collections historiques de l'École Polytechnique, Mus’X, juin 2018, responsable : Frédéric Brechenmacher</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Organisatrice du symposium </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting the Marie Curie effect: “Invisibly powerful” women in science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7th ESHS Conference, 22-24 septembre 2016, Prague,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.eshs.org/7th-</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESHS-Conference-Prague-2016-223.html?lang=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-organisatrice et fondatrice du séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://femmesetsavoirs.sciencesconf.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://enseignements-2016.ehess.fr/2016/ue/576/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et pouvoir ; à l'EHESS et Centre Alexandre Koyré Paris, d'octobre 2016 à juin 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces, frontières, marges ; à l'EHESS et Centre Alexandre Koyré Paris, octobre 2015 à juin 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions, circulation, représentations (17e -20e siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; à l'EHESS et Centre Alexandre Koyré Paris, Novembre 2014 à juin 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2013 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice et fondatrice du groupe GREPhyC – IREM Paris 7 (Groupe de réflexion sur l'enseignement des sciences physiques et chimiques), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.irem.univ-paris-diderot.fr/sections/grephyc/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Professeure agrégée de physique en lycée et BTS (Lycée J. B. Say Paris 16e, ENCPB Paris 13e, Lycée É. De Breteuil Montigny le bretonneux)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Grégory Dufaud et Isabelle Lémonon-Waxin (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women, Gender, and Technosciences 1900–2020. A Beard to Govern</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London, Routledge (Studies in the History of Science, Technology, and Medicine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Isabelle Lémonon-Waxin, « Les travaux astronomiques de Nicole Reine Lepaute, la « Du Châtelet » de l’Académie royale de Béziers », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tricentenaire de l’académie royale de Béziers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Honoré Champion, à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Isabelle Lémonon-Waxin et Ronald K. Smeltzer, « Une marquise mathématicienne, des brouillons et des coniques au XVIIIe siècle », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19 octobre 2024. 10.60868/ hpxz-pj02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lémonon Waxin, Isabelle, « From Behing the Folding Screen to the Collège de France: Victorine de Chastenay’s Privacy’s Dynamics for Knowledge in the Making », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women’s Private Practices of Knowledge Production in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Natacha Klein Kafer & Natalia da Silva Perez dir., Robert Fyke trad.), Cham: Palgrave Macmillan, p. 73-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lémonon Waxin, Isabelle,« La rédaction d’index au temps de la révolution chimique : une ‘besogne' visible grâce aux femmes », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Patrice Bret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Liliane Hilaire-Pérez et Catherine Lanoë dir.), Presses des Mines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 	Isabelle Lémonon-Waxin, « Pensions, rentes, contrats à la tâche... Formes de rémunérations de quelques techniciennes dans les sciences à la fin du XVIIIe siècle », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 407, no 1, 2022, p. 79-100.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Isabelle Lémonon-Waxin, « De la salle à manger au Collège royal : les espaces savants des collaboratrices en astronomie de Jérôme Lalande », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III.11, 2021, p. 21-48, ⟨hal-03428161⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Isabelle Lémonon-Waxin, « Cross Interview on Women’s and Gender Studies in the Field of the History of Science and Knowledge », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III.11, 2021, p. 127-138, ⟨hal-03428227⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 	Valérie Burgos-Blondelle, Lancel Juliette et Isabelle Lémonon-Waxin, « Introduction – Investir le genre en histoire des sciences et des savoirs. Pour une histoire plus juste », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III.11, p. 5-19, 2021, ⟨hal-03428197⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 	Valérie Burgos-Blondelle, Lancel Juliette et Isabelle Lémonon-Waxin, « Déranger ou dégenrer l’espace savant masculin ? Retour d'expérience sur le séminaire Femmes et savoirs », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, p. 331-359, 2021, ⟨hal-03477530⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice d’un dossier thématique pour la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (avec Valérie Burgos-Blondelle et Juliette Lancel): </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire genrée des savoirs est-elle possible ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> vol. III, n°11 (2021). </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cfv.univ-nantes.fr/appel-a-contribution-cahiers-francois-viete-iii-11-une-histoire-genree-des-savoirs-est-elle-possible--2540218.kjsp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Boucard, Jenny et Lémonon-Waxin, Isabelle, « 'Women in Mathematics: Historical and Modern Perspectives' Quelques notes autour d’un atelier sur les femmes en mathématiques », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> , SMF (Version longue sur HAL </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049374</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟩</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Compte rendu pour la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse : Femmes de sciences de l'Antiquité au XIXe siècle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités et représentations,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> volume 138 : 1-4, p. 507-509, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182813</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lémonon, Isabelle, « Gender and Space in Enlightenment Science: Madame Dupiéry's Scientific Work and Network », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domesticity in the making of modern science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Donald L. Opitz, Staffan Bergwik & Brigitte van Tiggelen dir.), Palgrave Macmillan, p. 41-60, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10.1057/9781137492739_3</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Comité de Lecture : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes de sciences de l’Antiquité au XIXe siècle. Réalités et représentations,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Presses Universitaires de Dijon*,* Dijon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Fiche biographique et bibliographique (Marie Louise Dupiéry) du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire en ligne des femmes de l'ancienne France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la Siéfar</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargée de TD à L'université de Créteil (UPEC), Enseignement transversal </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découverte de l'histoire des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour des élèves de L1, 2e semestre 2017 (Responsable : Anne Sophie Godfroy)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargée de TD à L'université Pierre et Marie Curie (Paris 6), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à l'histoire des sciences et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à des élèves de L2, 1er semestre 2015, (Responsable / David Aubin)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Jury blanc d'agrégation interne de sciences physiques à l'Université Paris-Diderot, avril 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Formatrice stage PAF 20120154 / 5228 - (21-22/01 et 18/04/2013) à l'Université Paris-Diderot, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utiliser le matériau historique en classe de sciences physiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995-2018 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Professeure agrégée de sciences physiques (Lycée et BTS)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victorine de Chastenay, auditrice des cours d’astronomie d’Arago</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d’Histoire de l’astronomie, 11 avril, Paris Observatory, avec Colette Le Lay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gendered diplomacy of the spaces of material practices of science: inclusion, collaboration, marginalization in France between two revolutions (1789-1848)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Session “Boundings and Unboundings in the Sciences: Gender, Experimentation, and Authority”, 10th ESHS Conference – 7-10 September, Brussels.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;She only does calculations like a machine&amp;quot;... The French Enlightenment Women Astronomers: Simple arithmeticians?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Invited Speaker, London Mathematical Society/Institute of Mathematics and its Applications/British Society for the History of Mathematics Joint Meeting, September 16, London.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History, one of many Tools towards New Practices for Gender Equality in the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Gender Gap in Science, and in the History of Science and Technology: Historical Perspective and IUHPST/DHST Policies, 26th ICHST Conference, July 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Savante des Lumières françaises, une catégorie d’analyse pertinente pour circonscrire les pratiques savantes au XVIIIe siècle ?, Journées Jeunes chercheur.e.s de la SFHST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29-30/11, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et pratiques savantes dans la France des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire du Centre François Viète, 24 janvier 2017, Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How do “categories” used in the past to describe women in science influence our view of nowadays female mathematicians?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oberwolfach workshop, 6-14 janvier 2017, Oberwolfach, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182857</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Madame de Chastenay: Reading and writing practices in basic mathematics in France after the Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Novembertagung 2016,Sønderborg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrasting Strategies of French Women in 18th Century Science: Submissiveness to Empowerment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7th ESHS Conference, 22-24 septembre 2016, Prague, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182854</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et sciences à l'époque des Lumières : rôles, réseaux, stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire d'histoire des sciences mathématiques de Jussieu, 10 février 2016, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'espace domestique à l'espace académique : le cas des calculatrices de Jérôme Lalande,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et savoirs,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> EHESS-CAK, 10 janvier 2016, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1761's transit of Venus: an international transfer of mathematical knowledge,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Novembertagung 2015, Turin,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182869</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gathering a community of Researchers around History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">and Gender in France Today: A Challenge?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conference </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gendering Science: Women and Men Producing Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> organised by theCommission on Women and Gender Studies of the DHST, juin 2015, Prague, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182867</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Table alphabétique et analytique de chimie de Mme Dupiéry : quels enjeux de savoir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des sciences, histoire du texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de SPHERE, 28 mai 2015, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis: Use, Asset, Danger. An example on science women networks in the 18th century in France,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Novembertagung 2014, Nancy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A gender analysis around an eclipse in the 18th century in France: an appropriate question?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Novembertagung 2013, Londres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TheinvisibilityofFrenchWomen’ contributionsto science inthe18thcentury:agenderedquestion?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,ICHSTM 2013, juillet 2013, Manchester, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182880</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Médiation scientifique :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 :</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et sciences : une histoire in(di)visible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Maison Poincaré [Regards mathématiques],</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	Chapitre « Une « jeune astronome », philosophe et mathématicienne au temps des Lumières, Paris, 1743 », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> vol. 2, Paris, Armand Colin, à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Participation à la Docu-BD Les audaces de Sophie Germain, Docu « Femmes et sciences au XIXe siècle », Éditions Petit à Petit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Conseillère scientifique pour un Web-documentaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes & Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Réalisateur Jean-Paul Guirado, Société GALD Marie-Agnès Azuelos)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Présentation : Commission inter-IREM Épistémologie et Histoire des Mathématiques, 9 décembre 2017, Université Paris Diderot, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« De la patience et de la dévotion » plutôt que « du talent et du génie » - Rôles et pratiques des femmes dans les sciences mathématiques au XVIIIe siècle - Perspectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Présentation : Fête de l'Europe, 9 mai 2016, Mairie du VIe arrondissement de Paris, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes et l'astronomie en Europe au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe siècle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Présentation : Colloque ParionSaclay: un capital porteur d'avenir, 30 mars 2016, École Polytechnique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes et la science, pourquoi en faire une histoire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ladiagonale-paris-saclay.fr/nos-actions/histoire-du-campus-paris-saclay/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Émission de radio : Les labos de l'histoire sur Radio Campus Paris, émission du lundi 7 septembre 2015, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mme Dupiéry une oubliée de l'histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**2015 :**Interview : Universcience.tv, mars 2015, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes de science dans l'histoire,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.universcience.tv/video-isabelle-lemonon-et-les-femmes-de-science-dans-l-histoire-6993.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Présentation : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et sciences, un duo impossible ?, J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ournée de contribution </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes de sciences sur Wikipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du 7 mars 2015 , La Villette – Universcience, Paris</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences linguistiques et techniques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Anglais : Niveau C1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Espagnol : Niveau B2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Italien : Niveau A2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Latin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Suite Office (Word, Excel, Powerpoint, Access)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- CMS Lodel utilisateur (OpenEdition)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Omeka</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Gephi (débutant)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Zotero utilisateur et création de style (notions élémentaires de langage XML)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Langage HTML (initiation)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Création et administration de carnet sur Hypothèses.org</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Création et administration de conférences sur Sciencesconf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Outils OpenAccess (Hal, HumaNum, Licences CC…)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une marquise mathématicienne, des brouillons et des coniques au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald K. Smeltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.73-96. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60868/hpxz-pj02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine de Chastenay au temps des révolutions : une savante, des archives, une édition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tome 95 (2), pp.97-114. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anbo.232.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04307634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensions, rentes, contrats à la tâche... Formes de rémunérations de quelques techniciennes dans les sciences à la fin du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Financer les institutions et les activités scientifiques au tournant des XVIIIe et XIXe siècles, 407 (1), pp.79-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déranger ou dégenrer l'espace savant masculin ? Retour d'expérience sur le séminaire Femmes et savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Burgos-Blondelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, p. 331-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la salle à manger au Collège royal : les espaces savants des collaboratrices en astronomie de Jérôme Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Une histoire genrée des savoirs est-elle possible ?, III (11), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cahierscfv.301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Interview on Women’s and Gender Studies in the Field of the History of Science and Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Une histoire genrée des savoirs est-elle possible ?, III (11), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cahierscfv.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Investir le genre en histoire des sciences et des savoirs. Pour une histoire plus juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Burgos Blondelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers François Viète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Une histoire genrée des savoirs est-elle possible ?, III (11), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cahierscfv.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déranger ou dégenrer l’espace savant masculin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Burgos-Blondelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 9 (2), pp.337-365. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.009.0337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan d'une première décennie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beaudevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Hejoaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.8708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03035482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques notes autour d'un atelier sur les femmes en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette des Mathématiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58, pp.57-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03195256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture : Femmes de sciences de l’Antiquité au XIXe siècle. Réalités et représentations. Textes réunis et introduits par Adeline Gargam avec la collaboration de Patrice Bret,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine de Chastenay, auditrice des cours d'astronomie d'Arago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire des sciences astronomiques de l'Observatoire de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colette Le Lay, Matthieu Husson, Christophe Schmitt, Apr 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History, one of many tools towards new practices for gender equality in the history of science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Congress of History of Science and Technology: “Giants and Dwarfs in Science, Technology and Medicine”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUHPST/DHST, Jul 2021, Prague (hybride), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do “categories” used in the past to describe women in science influence our view of nowadays female mathematicians?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oberwolfach workshop: Women in Mathematics: Modern and Historical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Oberwolfach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Strategies of French Women in 18th Century Science: Submissiveness to Empowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ESHS Conference : Science &amp; Power, Science as Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madame de Chastenay: Reading and writing practices in elementary mathematics in France after the Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novembertagung on the History of Mathematics:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Sønderborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1761's transit of Venus: an international transfer of mathematical knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novembertagung on History of Mathematics: Transfer of Mathematical Knowledge in Journals, Correspondence and Scientific Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gathering a community of Researchers around History of Science and Gender in France Today: A Challenge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Burgos Blondelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Deias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lancel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Gendering Science: Women and Men Producing Knowledge organised by the Commission on Women and Gender Studies of the DHST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invisibility of French Women’ contributions to science in the 18th century: a gendered question?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHSTM: Knowledge at Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Behind the Folding Screen to the Collège de France: Victorine de Chastenay’s Privacy Dynamics for Knowledge in the Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fyke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women’s Private Practices of Knowledge Production in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-104, 2023, 978-3-031-44730-3. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-44731-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rédaction d'index au temps de la révolution chimique : une « besogne » visible grâce à des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liliane Hilaire-Pérez; Catherine Lanoë. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences et les techniques, laboratoire de l'Histoire. Mélanges en l'honneur de Patrice Bret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des mines, p. 305-318, 2022, 9782356718341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03739303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and Space in Enlightenment Science: Madame Dupiéry’s Scientific Work and Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lemonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domesticity in the Making of Modern Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan UK, pp.41-60, 2016, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137492739_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Women in Mathematics: Historical and Modern Perspectives » Réflexions sur les femmes en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Savante des Lumières françaises, histoire d'une persona : pratiques, représentations, espaces et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lémonon-Waxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. École des Hautes Études en Sciences Sociales, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019EHES0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02317622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3DCC4AB"/>
+    <w:nsid w:val="79968BCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-lemonon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8392-2788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240796241" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gst2020.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cermes3.cnrs.fr/fr/recherches/groupes-de-travail/753-femmes-genre-sante" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/anthropologiesante/717#tocfrom1n1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eshs.org/7th-" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eshs.org/7th-ESHS-Conference-Prague-2016-223.html?lang=en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://femmesetsavoirs.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://femmesetsavoirs.sciencesconf.org/,https:/enseignements-2016.ehess.fr/2016/ue/576/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irem.univ-paris-diderot.fr/sections/grephyc/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfv.univ-nantes.fr/appel-a-contribution-cahiers-francois-viete-iii-11-une-histoire-genree-des-savoirs-est-elle-possible--2540218.kjsp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-02049374" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../halshs-02182813" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137492739_3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/halshs-02182857v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/halshs-02182854" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../halshs-02182869/file/Presentation%20Lemonon%202015.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/halshs-02182867v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../halshs-02182880/file/Manchester%202013%20Lemonon.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ladiagonale-paris-saclay.fr/nos-actions/histoire-du-campus-paris-saclay/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.universcience.tv/video-isabelle-lemonon-et-les-femmes-de-science-dans-l-histoire-6993.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837242v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;monon Waxin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Smeltzer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/hpxz-pj02" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;monon-Waxin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anbo.232.0097" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606715v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477530v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burgos-Blondelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lancel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428227v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.363" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428161v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.301" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428197v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burgos Blondelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.292" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369820v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.009.0337" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035482v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Greco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hejoaka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.8708" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195256v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Boucard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;monon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182813v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Le Lay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182857v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182854v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182869v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Deias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fyke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdcu.be/duYe3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44731-0_4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739303v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058454v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemonon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02317622v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019EHES0086" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-lemonon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8392-2788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240796241" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gst2020.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cermes3.cnrs.fr/fr/recherches/groupes-de-travail/753-femmes-genre-sante" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/anthropologiesante/717#tocfrom1n1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eshs.org/7th-" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eshs.org/7th-ESHS-Conference-Prague-2016-223.html?lang=en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://femmesetsavoirs.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://femmesetsavoirs.sciencesconf.org/,https:/enseignements-2016.ehess.fr/2016/ue/576/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irem.univ-paris-diderot.fr/sections/grephyc/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfv.univ-nantes.fr/appel-a-contribution-cahiers-francois-viete-iii-11-une-histoire-genree-des-savoirs-est-elle-possible--2540218.kjsp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-02049374" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../halshs-02182813" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137492739_3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/halshs-02182857v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/halshs-02182854" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../halshs-02182869/file/Presentation%20Lemonon%202015.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/halshs-02182867v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../halshs-02182880/file/Manchester%202013%20Lemonon.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ladiagonale-paris-saclay.fr/nos-actions/histoire-du-campus-paris-saclay/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.universcience.tv/video-isabelle-lemonon-et-les-femmes-de-science-dans-l-histoire-6993.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;monon-Waxin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald K. Smeltzer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/hpxz-pj02" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anbo.232.0097" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606715v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burgos-Blondelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lancel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.301" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428227v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.363" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burgos Blondelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.292" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.009.0337" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaudevin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Greco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hejoaka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.8708" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03195256v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Boucard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;monon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Le Lay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182857v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182854v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182863v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182869v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182867v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Deias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182880v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fyke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdcu.be/duYe3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44731-0_4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03739303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058454v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemonon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02317622v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019EHES0086" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>