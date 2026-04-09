--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -66,417 +66,1146 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la prison tombe du ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rigamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Délibérée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, N°27, pp.51 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/delib.027.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friches transitoires et innovation par l'usage : le rôle des chercheurs dans la co-construction de l'espace urbain. Le cas de la ville d'Angers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.35-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.231.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une lecture institutionnaliste de l’acceptabilité locale d’un établissement carcéral. Ambivalences économiques et relégation spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rigamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25, Non spécifié</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation ouverte et évolution des business models dans les pôles de compétitivité : le rôle des intermédiaires dans la création variétale végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Widehem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 146, pp.115-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.5812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle régulation concurrentielle et nouveaux jeux de proximités. Les associations d’aide à la personne à la reconquête de leur légitimité territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rigamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RERU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Août (3), pp.407-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.123.0407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles réglementations sectorielles et réformes de la décentralisation : les associations françaises d’aide à la personne face au pouvoir de négociation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rigamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economie et Solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (1-2), pp.31-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1004052ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopérations des acteurs locaux : quelles modalités pour quels effets sur les dynamiques territoriales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Amisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PSDR CLAP, Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, Non spécifié</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de scène à l'épreuve de la ville végétale, le cas d'Angers en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Grenoble. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scènes artistiques. Au-delà de la ville créative.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.149-160, 2025, 978-2-7061-5433-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés de pratique, plasticité des usages et nouveaux patrimoines sociaux. Pour une grille d’analyse prospective appliquée au végétal urbain à Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Morice J.R., Saupin G., Vincent J., Vivier N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles lectures patrimoniales, Les Pays de la Loire au miroir de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.111-119, 2024, Art &amp; Société, 978-2-7535-9381-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et gestion matérielle des nouvelles prisons : impacts de l’implantation d’une prison sur sa commune d’accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles prisons, enquête sur le nouvel univers carcéral français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2015, Essais, 978-2-7535-4073-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau modèle économique pour de nouvelles prisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles prisons, enquête sur le nouvel univers carcéral français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2015, Essais, 978-2-7535-4073-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -486,715 +1215,715 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le potentiel du végétal dans la fabrique sensible de la ville : l'exemple angevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroux Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scènes culturelles, ambiances et transformations urbaines. Collection Les Dossiers, Observatoire des Politiques Culturelles (OPC), Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où peut-on construire les prisons ? Invitée de l'émission &amp;quot;Les enjeux territoriaux&amp;quot;, animée par Baptiste Muckensturm, production déléguée Marguerite Catton, France Culture, 20 janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Local Acceptability of Detention Facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles prisons, une mise en perspective européenne des expérimentations. Intervention à la Semaine nationale des prisons. Prisons: quelles clés pour la réinsertion ? Groupe Angevin Concertation Prison. Faculté de Droit Economie et Gestion. Université d'Angers.22 novembre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien Journal Ouest France du 27/09/2022. Centre pénitentiaire d'Angers. &amp;quot;Une prison n'est pas une entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La scène végétale angevine&amp;quot;. Vidéo Episode 8. Interview par Emmanuelle en visite au Repaire Urbain. Angers Supernature. Ville d'Angers. Septembre. Voir la vidéo : https://www.angers.fr/vivre-a-angers/la-nature-a-angers/voyage-supernature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acceptabilité locale des établissements pénitentiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview par Julie Clair-Robelet, &amp;quot;La prison doit être pensée au sein d'un projet de territoire&amp;quot; - dossier spécial sur l'implantation des prisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Clair-Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles prisons françaises, objets de développement économique local ? Socio-économie des impacts sur la commune d'accueil et nouveaux enjeux de territorialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration des réseaux et représentation stratégique dans les associations d'aide à la personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in rapport de recherche Économie Sociale et Solidaire, territoires et réseaux (avec B. Thareau, V. Billaudeau, E. Bioteau, S. Fleuret, I. Leroux, G. Pierre)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1204,3113 +1933,2475 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From an innovation cluster to a plant scene in Angers city, An « urban resonance » approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop Beyond Creative Cities. Second Edition, Cultural dynamics, scenes and urban fabric</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANR SCAENA - Université d'Angers, Jun 2023, Angers (Faculté de Droit, d'Economie et de Gestion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du cluster à la scène végétale urbaine angevine. Comment « faire » résonance urbaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche SCAENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANR SCAENA, Dec 2022, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friches transitoires, path plasticity et fabrique urbaine. Décryptage d'une trajectoire d'innovation fondée sur les nouveaux usages de l'espace en friche dans la ville d'Angers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Territoires et Trajectoires de Développement : Les dynamiques relationnelles comme clé d'analyse renouvelée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les justifications de l'intervention publique. Fondements, mise en perspective historique et enjeux actuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+                <w:t xml:space="preserve">Communautés de pratique, plasticité d’usage et patrimonialisation. Une grille d’analyse prospective appliquée au végétal angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroux Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Transitions (1). Les nouveaux modèles économiques des services publics locaux. Session Immersion. Nantes Metropole. 3 octobre.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Innovation dans le patrimoine : nouvelles lectures et pratiques patrimoniales. La Région des Pays de la Loire au miroir de l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538848v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communautés de pratique, plasticité d’usage et patrimonialisation. Une grille d’analyse prospective appliquée au végétal angevin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leroux Isabelle</w:t>
+                <w:t xml:space="preserve">Les justifications de l'intervention publique. Fondements, mise en perspective historique et enjeux actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation dans le patrimoine : nouvelles lectures et pratiques patrimoniales. La Région des Pays de la Loire au miroir de l’Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Angers, France</w:t>
+              <w:t xml:space="preserve">Atelier Transitions (1). Les nouveaux modèles économiques des services publics locaux. Session Immersion. Nantes Metropole. 3 octobre.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192730v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés de pratique, plasticité d'usages et patrimonialisation. Une grille d'analyse prospective appliquée au végétal angevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'innovation dans le patrimoine : nouvelles lectures et pratiques patrimoniales. La région des Pays de la Loire au miroir de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une analyse socioéconomique des impacts d'une prison sur sa commune d'accueil. La territorialité interrogée</w:t>
+                <w:t xml:space="preserve">Les nouvelles générations et l'entreprise. Les conséquences dans l'entreprise et le management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces de détention : Territoires, patrimoines et lieux vécus. Journées d'études internationales de la Direction de l'Administration Pénitentiaire.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Conseil scientifique de la Mutualité Française Anjou Mayenne-Table ronde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528838v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles générations et l'entreprise. Les conséquences dans l'entreprise et le management</w:t>
+                <w:t xml:space="preserve">Pour une analyse socioéconomique des impacts d'une prison sur sa commune d'accueil. La territorialité interrogée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil scientifique de la Mutualité Française Anjou Mayenne-Table ronde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">Espaces de détention : Territoires, patrimoines et lieux vécus. Journées d'études internationales de la Direction de l'Administration Pénitentiaire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528840v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance et économie sociale et solidaire sont-elles compatibles ? Le regard de l’économiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mardis de Confluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial marketing and international attractivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of business models in French “Pôles de compétitivité”: the role of intermediaries in horticultural varietal creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Approaches of Local Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">54th ERSA Congress "Regional development &amp; globalisation: Best practices"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERSA, Aug 2014, Saint-Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364171v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of business models in French Competitiveness clusters and the role of intermediaries: the case of horticultural varietal creation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Industrial cluster french policy and open innovation. Impacts on firm business models and territorial governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leroux Isabelle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th ERSA Congress "Regional development &amp; globalization: Best practices"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Saint Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">European Integration and regionalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of European Studies. ROU., May 2014, Cluj Napoca, Romania. 35 Diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113632v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial cluster french policy and open innovation. Impacts on firm business models and territorial governance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Evolution of business models in French Competitiveness clusters and the role of intermediaries: the case of horticultural varietal creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroux Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Integration and regionalism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculty of European Studies. ROU., May 2014, Cluj Napoca, Romania. 35 Diapos</w:t>
+              <w:t xml:space="preserve">54th ERSA Congress "Regional development &amp; globalization: Best practices"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801658v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of business models in French “Pôles de compétitivité”: the role of intermediaries in horticultural varietal creation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Territorial marketing and international attractivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th ERSA Congress "Regional development &amp; globalisation: Best practices"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERSA, Aug 2014, Saint-Pétersbourg, Russia</w:t>
+              <w:t xml:space="preserve">European Approaches of Local Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108673v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insertion locale et l’implantation des nouvelles prisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles prisons : regards pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance locale du microcrédit professionnel entre jeux de proximités et lock in effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ADPMS "Argent des Particuliers, Médiations Sociales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation ouverte et évolution des business models dans les pôles de compétitivité : le rôle des intermédiaires dans la création variétale végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation, Business Models, Écosystèmes d’affaires ou la gestion des systèmes économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance du microcrédit professionnel entre jeux de proximités et lock-in effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence annuelle du RIUESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximité institutionnelle, règle et gouvernance des espaces en réseau</w:t>
+                <w:t xml:space="preserve">Les associations d'aide à la personne face à la règle de concurrence.Enjeux de légitimité territoriale et renouvellement des proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Valeurs non Marchandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">Colloque Vallorem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096802v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les associations d'aide à la personne face à la règle de concurrence.Enjeux de légitimité territoriale et renouvellement des proximités</w:t>
+                <w:t xml:space="preserve">Proximité institutionnelle, règle et gouvernance des espaces en réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Vallorem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Orléans, France</w:t>
+              <w:t xml:space="preserve">Séminaire Valeurs non Marchandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096829v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French clusters policy, networks of practice communities and territorial governance: the case of ornamental horticulture in Anjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Amisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference oF Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des pôles de compétitivité, singularité des stratégies d'acteurs et mécanique de la gouvernance : le court terme et le long terme en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Amisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres PSDR-Clap Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérations des acteurs locaux : quelles modalités pour quels effets sur les dynamiques territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Amisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres PSDR-Clap Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La proximité : définitions et mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Amisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The strategy adopted by non-profit care services organisations in dealing with the new french regulatory system : strategic coalitions and reterritorialisation of activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th European Congress of the Regional Science Association International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096793v1</w:t>
-              </w:r>
-[...636 lines deleted...]
-                <w:t xml:space="preserve">hal-03107301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts socioéconomiques de l'implantation d'une prison sur sa commune d'accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la justice. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau modèle économique pour de nouvelles prisons. Interrogations sur les partenariats public/privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la justice. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES NOUVELLES PRISONS : REGARDS PLURIDISCIPLINAIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Danti-Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Themis-Um. 2014, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4457,51 +4548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04999131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04620638v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528779v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigamonti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cholet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528805v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04471251v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Isabelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03969809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869460v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869425v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869611v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869473v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538811v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clair-Robelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799255v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155025v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163793v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03969702v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275288v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538848v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Widehem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108673v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Muller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107473v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107470v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806751v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096824v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096829v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096796v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Amisse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03084946v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869345v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538481v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539845v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.5812" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107498v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.123.0407" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108665v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1004052ar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860694v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Billard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Danti-Juan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guettier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05559990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigamonti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.027.0051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869345v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0035" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539845v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Widehem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.5812" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.123.0407" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107301v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1004052ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108665v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Amisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04999131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04620638v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528779v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cholet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04471251v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Isabelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03969809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869460v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869425v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869376v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869473v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clair-Robelet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155025v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03969702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275288v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538848v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538845v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528840v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528771v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Muller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113632v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096829v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096823v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03084946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096793v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364170v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364166v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Billard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Danti-Juan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guettier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>