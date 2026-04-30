--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -66,752 +66,1552 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les maires devraient être plus impliqués en amont de la construction des prisons »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le courrier des maires et des élus locaux. Interview. Avril-Mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le potentiel du végétal dans la fabrique sensible de la ville : l'exemple angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroux Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scènes culturelles, ambiances et transformations urbaines. Collection Les Dossiers, Observatoire des Politiques Culturelles (OPC), Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où peut-on construire les prisons ? Invitée de l'émission &amp;quot;Les enjeux territoriaux&amp;quot;, animée par Baptiste Muckensturm, production déléguée Marguerite Catton, France Culture, 20 janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Local Acceptability of Detention Facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles prisons, une mise en perspective européenne des expérimentations. Intervention à la Semaine nationale des prisons. Prisons: quelles clés pour la réinsertion ? Groupe Angevin Concertation Prison. Faculté de Droit Economie et Gestion. Université d'Angers.22 novembre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scène végétale angevine&amp;quot;. Vidéo Episode 8. Interview par Emmanuelle en visite au Repaire Urbain. Angers Supernature. Ville d'Angers. Septembre. Voir la vidéo : https://www.angers.fr/vivre-a-angers/la-nature-a-angers/voyage-supernature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien Journal Ouest France du 27/09/2022. Centre pénitentiaire d'Angers. &amp;quot;Une prison n'est pas une entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acceptabilité locale des établissements pénitentiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview par Julie Clair-Robelet, &amp;quot;La prison doit être pensée au sein d'un projet de territoire&amp;quot; - dossier spécial sur l'implantation des prisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Clair-Robelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles prisons françaises, objets de développement économique local ? Socio-économie des impacts sur la commune d'accueil et nouveaux enjeux de territorialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rigamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structuration des réseaux et représentation stratégique dans les associations d'aide à la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in rapport de recherche Économie Sociale et Solidaire, territoires et réseaux (avec B. Thareau, V. Billaudeau, E. Bioteau, S. Fleuret, I. Leroux, G. Pierre)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la prison tombe du ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Délibérée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, N°27, pp.51 - 56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/delib.027.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friches transitoires et innovation par l'usage : le rôle des chercheurs dans la co-construction de l'espace urbain. Le cas de la ville d'Angers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1, pp.35-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reru.231.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une lecture institutionnaliste de l’acceptabilité locale d’un établissement carcéral. Ambivalences économiques et relégation spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25, Non spécifié</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation ouverte et évolution des business models dans les pôles de compétitivité : le rôle des intermédiaires dans la création variétale végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 146, pp.115-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rei.5812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle régulation concurrentielle et nouveaux jeux de proximités. Les associations d’aide à la personne à la reconquête de leur légitimité territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RERU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Août (3), pp.407-430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reru.123.0407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles réglementations sectorielles et réformes de la décentralisation : les associations françaises d’aide à la personne face au pouvoir de négociation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economie et Solidarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40 (1-2), pp.31-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1004052ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérations des acteurs locaux : quelles modalités pour quels effets sur les dynamiques territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Amisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSDR CLAP, Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3, Non spécifié</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -821,3265 +1621,2547 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de scène à l'épreuve de la ville végétale, le cas d'Angers en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Grenoble. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scènes artistiques. Au-delà de la ville créative.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.149-160, 2025, 978-2-7061-5433-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés de pratique, plasticité des usages et nouveaux patrimoines sociaux. Pour une grille d’analyse prospective appliquée au végétal urbain à Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Morice J.R., Saupin G., Vincent J., Vivier N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles lectures patrimoniales, Les Pays de la Loire au miroir de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.111-119, 2024, Art &amp; Société, 978-2-7535-9381-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et gestion matérielle des nouvelles prisons : impacts de l’implantation d’une prison sur sa commune d’accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles prisons, enquête sur le nouvel univers carcéral français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2015, Essais, 978-2-7535-4073-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau modèle économique pour de nouvelles prisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles prisons, enquête sur le nouvel univers carcéral français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2015, Essais, 978-2-7535-4073-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528805v1</w:t>
-              </w:r>
-[...716 lines deleted...]
-                <w:t xml:space="preserve">hal-05155025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From an innovation cluster to a plant scene in Angers city, An « urban resonance » approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop Beyond Creative Cities. Second Edition, Cultural dynamics, scenes and urban fabric</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANR SCAENA - Université d'Angers, Jun 2023, Angers (Faculté de Droit, d'Economie et de Gestion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du cluster à la scène végétale urbaine angevine. Comment « faire » résonance urbaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche SCAENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANR SCAENA, Dec 2022, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friches transitoires, path plasticity et fabrique urbaine. Décryptage d'une trajectoire d'innovation fondée sur les nouveaux usages de l'espace en friche dans la ville d'Angers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Territoires et Trajectoires de Développement : Les dynamiques relationnelles comme clé d'analyse renouvelée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés de pratique, plasticité d’usage et patrimonialisation. Une grille d’analyse prospective appliquée au végétal angevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroux Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation dans le patrimoine : nouvelles lectures et pratiques patrimoniales. La Région des Pays de la Loire au miroir de l’Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les justifications de l'intervention publique. Fondements, mise en perspective historique et enjeux actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Transitions (1). Les nouveaux modèles économiques des services publics locaux. Session Immersion. Nantes Metropole. 3 octobre.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés de pratique, plasticité d'usages et patrimonialisation. Une grille d'analyse prospective appliquée au végétal angevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'innovation dans le patrimoine : nouvelles lectures et pratiques patrimoniales. La région des Pays de la Loire au miroir de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles générations et l'entreprise. Les conséquences dans l'entreprise et le management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil scientifique de la Mutualité Française Anjou Mayenne-Table ronde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une analyse socioéconomique des impacts d'une prison sur sa commune d'accueil. La territorialité interrogée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces de détention : Territoires, patrimoines et lieux vécus. Journées d'études internationales de la Direction de l'Administration Pénitentiaire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance et économie sociale et solidaire sont-elles compatibles ? Le regard de l’économiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mardis de Confluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of business models in French “Pôles de compétitivité”: the role of intermediaries in horticultural varietal creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th ERSA Congress "Regional development &amp; globalisation: Best practices"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERSA, Aug 2014, Saint-Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial cluster french policy and open innovation. Impacts on firm business models and territorial governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Integration and regionalism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of European Studies. ROU., May 2014, Cluj Napoca, Romania. 35 Diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of business models in French Competitiveness clusters and the role of intermediaries: the case of horticultural varietal creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroux Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th ERSA Congress "Regional development &amp; globalization: Best practices"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial marketing and international attractivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Approaches of Local Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insertion locale et l’implantation des nouvelles prisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles prisons : regards pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance locale du microcrédit professionnel entre jeux de proximités et lock in effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ADPMS "Argent des Particuliers, Médiations Sociales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation ouverte et évolution des business models dans les pôles de compétitivité : le rôle des intermédiaires dans la création variétale végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation, Business Models, Écosystèmes d’affaires ou la gestion des systèmes économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance du microcrédit professionnel entre jeux de proximités et lock-in effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence annuelle du RIUESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les associations d'aide à la personne face à la règle de concurrence.Enjeux de légitimité territoriale et renouvellement des proximités</w:t>
+                <w:t xml:space="preserve">Proximité institutionnelle, règle et gouvernance des espaces en réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Vallorem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Orléans, France</w:t>
+              <w:t xml:space="preserve">Séminaire Valeurs non Marchandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096829v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximité institutionnelle, règle et gouvernance des espaces en réseau</w:t>
+                <w:t xml:space="preserve">Les associations d'aide à la personne face à la règle de concurrence.Enjeux de légitimité territoriale et renouvellement des proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Valeurs non Marchandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">Colloque Vallorem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096802v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French clusters policy, networks of practice communities and territorial governance: the case of ornamental horticulture in Anjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Amisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference oF Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des pôles de compétitivité, singularité des stratégies d'acteurs et mécanique de la gouvernance : le court terme et le long terme en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Amisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres PSDR-Clap Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérations des acteurs locaux : quelles modalités pour quels effets sur les dynamiques territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Amisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres PSDR-Clap Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La proximité : définitions et mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Amisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The strategy adopted by non-profit care services organisations in dealing with the new french regulatory system : strategic coalitions and reterritorialisation of activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th European Congress of the Regional Science Association International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4089,319 +4171,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les impacts socioéconomiques de l'implantation d'une prison sur sa commune d'accueil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un nouveau modèle économique pour de nouvelles prisons. Interrogations sur les partenariats public/privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rigamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la justice. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364170v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau modèle économique pour de nouvelles prisons. Interrogations sur les partenariats public/privé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les impacts socioéconomiques de l'implantation d'une prison sur sa commune d'accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la justice. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364166v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES NOUVELLES PRISONS : REGARDS PLURIDISCIPLINAIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Danti-Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Themis-Um. 2014, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4548,51 +4630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05559990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigamonti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.027.0051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869345v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0035" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539845v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Widehem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.5812" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.123.0407" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107301v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1004052ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108665v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Amisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04999131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04620638v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528779v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cholet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04471251v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Isabelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03969809v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869460v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869425v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869376v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869473v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clair-Robelet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155025v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03969702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275288v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538848v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538845v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528840v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528771v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Muller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113632v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806751v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096829v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096823v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03084946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096793v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364170v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364166v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Billard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Danti-Juan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guettier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04471251v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Isabelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03969809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869460v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869425v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869376v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869473v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538811v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clair-Robelet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799255v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigamonti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05559990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.027.0051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539845v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Widehem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.5812" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.123.0407" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107301v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1004052ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108665v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Amisse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04999131v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04620638v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cholet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03969702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192730v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538848v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538845v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528838v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528771v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108673v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Muller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801658v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107470v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096824v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096823v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03084946v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096793v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364166v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364170v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Billard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Danti-Juan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guettier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>