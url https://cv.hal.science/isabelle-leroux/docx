--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -66,1558 +66,1558 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la prison tombe du ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rigamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Délibérée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, N°27, pp.51 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/delib.027.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friches transitoires et innovation par l'usage : le rôle des chercheurs dans la co-construction de l'espace urbain. Le cas de la ville d'Angers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.35-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.231.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une lecture institutionnaliste de l’acceptabilité locale d’un établissement carcéral. Ambivalences économiques et relégation spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rigamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25, Non spécifié</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation ouverte et évolution des business models dans les pôles de compétitivité : le rôle des intermédiaires dans la création variétale végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Widehem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 146, pp.115-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.5812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle régulation concurrentielle et nouveaux jeux de proximités. Les associations d’aide à la personne à la reconquête de leur légitimité territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rigamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RERU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Août (3), pp.407-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.123.0407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopérations des acteurs locaux : quelles modalités pour quels effets sur les dynamiques territoriales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Amisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PSDR CLAP, Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, Non spécifié</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles réglementations sectorielles et réformes de la décentralisation : les associations françaises d’aide à la personne face au pouvoir de négociation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rigamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economie et Solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (1-2), pp.31-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1004052ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les maires devraient être plus impliqués en amont de la construction des prisons »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le courrier des maires et des élus locaux. Interview. Avril-Mai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le potentiel du végétal dans la fabrique sensible de la ville : l'exemple angevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroux Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scènes culturelles, ambiances et transformations urbaines. Collection Les Dossiers, Observatoire des Politiques Culturelles (OPC), Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où peut-on construire les prisons ? Invitée de l'émission &amp;quot;Les enjeux territoriaux&amp;quot;, animée par Baptiste Muckensturm, production déléguée Marguerite Catton, France Culture, 20 janvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Local Acceptability of Detention Facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles prisons, une mise en perspective européenne des expérimentations. Intervention à la Semaine nationale des prisons. Prisons: quelles clés pour la réinsertion ? Groupe Angevin Concertation Prison. Faculté de Droit Economie et Gestion. Université d'Angers.22 novembre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La scène végétale angevine&amp;quot;. Vidéo Episode 8. Interview par Emmanuelle en visite au Repaire Urbain. Angers Supernature. Ville d'Angers. Septembre. Voir la vidéo : https://www.angers.fr/vivre-a-angers/la-nature-a-angers/voyage-supernature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien Journal Ouest France du 27/09/2022. Centre pénitentiaire d'Angers. &amp;quot;Une prison n'est pas une entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acceptabilité locale des établissements pénitentiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview par Julie Clair-Robelet, &amp;quot;La prison doit être pensée au sein d'un projet de territoire&amp;quot; - dossier spécial sur l'implantation des prisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Clair-Robelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles prisons françaises, objets de développement économique local ? Socio-économie des impacts sur la commune d'accueil et nouveaux enjeux de territorialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration des réseaux et représentation stratégique dans les associations d'aide à la personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in rapport de recherche Économie Sociale et Solidaire, territoires et réseaux (avec B. Thareau, V. Billaudeau, E. Bioteau, S. Fleuret, I. Leroux, G. Pierre)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155025v1</w:t>
-              </w:r>
-[...727 lines deleted...]
-                <w:t xml:space="preserve">hal-03108665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1648,51 +1648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de scène à l'épreuve de la ville végétale, le cas d'Angers en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Grenoble. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scènes artistiques. Au-delà de la ville créative.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.149-160, 2025, 978-2-7061-5433-1</w:t>
@@ -1721,51 +1721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés de pratique, plasticité des usages et nouveaux patrimoines sociaux. Pour une grille d’analyse prospective appliquée au végétal urbain à Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1820,51 +1820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et gestion matérielle des nouvelles prisons : impacts de l’implantation d’une prison sur sa commune d’accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1915,51 +1915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau modèle économique pour de nouvelles prisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cholet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2042,51 +2042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From an innovation cluster to a plant scene in Angers city, An « urban resonance » approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop Beyond Creative Cities. Second Edition, Cultural dynamics, scenes and urban fabric</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANR SCAENA - Université d'Angers, Jun 2023, Angers (Faculté de Droit, d'Economie et de Gestion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2124,51 +2124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du cluster à la scène végétale urbaine angevine. Comment « faire » résonance urbaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche SCAENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANR SCAENA, Dec 2022, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2206,51 +2206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friches transitoires, path plasticity et fabrique urbaine. Décryptage d'une trajectoire d'innovation fondée sur les nouveaux usages de l'espace en friche dans la ville d'Angers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Territoires et Trajectoires de Développement : Les dynamiques relationnelles comme clé d'analyse renouvelée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2269,221 +2269,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communautés de pratique, plasticité d’usage et patrimonialisation. Une grille d’analyse prospective appliquée au végétal angevin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leroux Isabelle</w:t>
+                <w:t xml:space="preserve">Les justifications de l'intervention publique. Fondements, mise en perspective historique et enjeux actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation dans le patrimoine : nouvelles lectures et pratiques patrimoniales. La Région des Pays de la Loire au miroir de l’Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Angers, France</w:t>
+              <w:t xml:space="preserve">Atelier Transitions (1). Les nouveaux modèles économiques des services publics locaux. Session Immersion. Nantes Metropole. 3 octobre.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192730v1</w:t>
+                <w:t xml:space="preserve">hal-02538848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les justifications de l'intervention publique. Fondements, mise en perspective historique et enjeux actuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+                <w:t xml:space="preserve">Communautés de pratique, plasticité d’usage et patrimonialisation. Une grille d’analyse prospective appliquée au végétal angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroux Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Transitions (1). Les nouveaux modèles économiques des services publics locaux. Session Immersion. Nantes Metropole. 3 octobre.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Innovation dans le patrimoine : nouvelles lectures et pratiques patrimoniales. La Région des Pays de la Loire au miroir de l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538848v1</w:t>
+                <w:t xml:space="preserve">hal-02192730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés de pratique, plasticité d'usages et patrimonialisation. Une grille d'analyse prospective appliquée au végétal angevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'innovation dans le patrimoine : nouvelles lectures et pratiques patrimoniales. La région des Pays de la Loire au miroir de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2502,178 +2502,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles générations et l'entreprise. Les conséquences dans l'entreprise et le management</w:t>
+                <w:t xml:space="preserve">Pour une analyse socioéconomique des impacts d'une prison sur sa commune d'accueil. La territorialité interrogée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil scientifique de la Mutualité Française Anjou Mayenne-Table ronde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">Espaces de détention : Territoires, patrimoines et lieux vécus. Journées d'études internationales de la Direction de l'Administration Pénitentiaire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528840v1</w:t>
+                <w:t xml:space="preserve">hal-02528838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une analyse socioéconomique des impacts d'une prison sur sa commune d'accueil. La territorialité interrogée</w:t>
+                <w:t xml:space="preserve">Les nouvelles générations et l'entreprise. Les conséquences dans l'entreprise et le management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces de détention : Territoires, patrimoines et lieux vécus. Journées d'études internationales de la Direction de l'Administration Pénitentiaire.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Conseil scientifique de la Mutualité Française Anjou Mayenne-Table ronde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528838v1</w:t>
+                <w:t xml:space="preserve">hal-02528840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance et économie sociale et solidaire sont-elles compatibles ? Le regard de l’économiste</w:t>
               </w:r>
@@ -2754,64 +2754,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th ERSA Congress "Regional development &amp; globalisation: Best practices"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERSA, Aug 2014, Saint-Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2849,77 +2849,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial cluster french policy and open innovation. Impacts on firm business models and territorial governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Integration and regionalism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of European Studies. ROU., May 2014, Cluj Napoca, Romania. 35 Diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2944,90 +2944,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of business models in French Competitiveness clusters and the role of intermediaries: the case of horticultural varietal creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroux Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th ERSA Congress "Regional development &amp; globalization: Best practices"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3147,51 +3147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles prisons : regards pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3229,64 +3229,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance locale du microcrédit professionnel entre jeux de proximités et lock in effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ADPMS "Argent des Particuliers, Médiations Sociales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3324,77 +3324,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation ouverte et évolution des business models dans les pôles de compétitivité : le rôle des intermédiaires dans la création variétale végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation, Business Models, Écosystèmes d’affaires ou la gestion des systèmes économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3432,64 +3432,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance du microcrédit professionnel entre jeux de proximités et lock-in effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence annuelle du RIUESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3596,64 +3596,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les associations d'aide à la personne face à la règle de concurrence.Enjeux de légitimité territoriale et renouvellement des proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Vallorem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3691,77 +3691,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French clusters policy, networks of practice communities and territorial governance: the case of ornamental horticulture in Anjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Amisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference oF Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3799,64 +3799,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des pôles de compétitivité, singularité des stratégies d'acteurs et mécanique de la gouvernance : le court terme et le long terme en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Amisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres PSDR-Clap Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3894,64 +3894,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérations des acteurs locaux : quelles modalités pour quels effets sur les dynamiques territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Amisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres PSDR-Clap Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3976,51 +3976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La proximité : définitions et mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Amisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4071,64 +4071,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The strategy adopted by non-profit care services organisations in dealing with the new french regulatory system : strategic coalitions and reterritorialisation of activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th European Congress of the Regional Science Association International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4179,185 +4179,185 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau modèle économique pour de nouvelles prisons. Interrogations sur les partenariats public/privé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Les impacts socioéconomiques de l'implantation d'une prison sur sa commune d'accueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la justice. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364166v1</w:t>
+                <w:t xml:space="preserve">hal-03364170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les impacts socioéconomiques de l'implantation d'une prison sur sa commune d'accueil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un nouveau modèle économique pour de nouvelles prisons. Interrogations sur les partenariats public/privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rigamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la justice. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364170v1</w:t>
+                <w:t xml:space="preserve">hal-03364166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES NOUVELLES PRISONS : REGARDS PLURIDISCIPLINAIRES</w:t>
               </w:r>
@@ -4630,51 +4630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04471251v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Isabelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03969809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869460v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869425v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869376v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869473v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538811v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clair-Robelet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799255v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigamonti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05559990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.027.0051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539845v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Widehem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.5812" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.123.0407" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107301v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1004052ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108665v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Amisse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04999131v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04620638v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cholet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03969702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192730v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538848v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538845v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528838v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528771v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108673v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Muller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801658v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107470v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096824v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096823v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03084946v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096793v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364166v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364170v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Billard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Danti-Juan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guettier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05559990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigamonti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.027.0051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869345v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0035" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539845v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Widehem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.5812" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.123.0407" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Amisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1004052ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593582v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04471251v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Isabelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03969809v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869425v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03869473v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clair-Robelet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04999131v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04620638v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cholet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03969702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538848v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538845v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528838v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528840v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528771v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108673v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Muller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801658v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107470v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096824v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096802v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096823v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03084946v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096793v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364170v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364166v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Billard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Danti-Juan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guettier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>