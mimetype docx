--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -573,165 +573,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“What is it with these Brits?”: British culture and the “British Invasion” narrative seen through letter columns</w:t>
+                <w:t xml:space="preserve">“In which a Wake is Held”—The Life and Death of Vertigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Licari-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Leaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Looking back on DC's Vertigo Comics, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360843v1</w:t>
+                <w:t xml:space="preserve">hal-03360836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“In which a Wake is Held”—The Life and Death of Vertigo</w:t>
+                <w:t xml:space="preserve">“What is it with these Brits?”: British culture and the “British Invasion” narrative seen through letter columns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Licari-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leaves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Looking back on DC's Vertigo Comics, 11</w:t>
+              <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360836v1</w:t>
+                <w:t xml:space="preserve">hal-03360843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cutting Edge of Comics : Destructive Technologies in Morrison and Quitely’s We3</w:t>
               </w:r>
@@ -789,174 +789,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expect the Unexpected: My Little Pony: Friendship is Magic and the Creation of a Double Audience</w:t>
+                <w:t xml:space="preserve">Social Classes in Britain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Licari-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'épreuve de composition au CAPES d'Anglais, 35 (1), pp.9-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079339v1</w:t>
+                <w:t xml:space="preserve">hal-03208409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Classes in Britain</w:t>
+                <w:t xml:space="preserve">Expect the Unexpected: My Little Pony: Friendship is Magic and the Creation of a Double Audience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Licari-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycnos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.14963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208409v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transatlantic Exchanges and Cultural Constructs: Vertigo Comics and the British Invasion</w:t>
               </w:r>
@@ -1074,174 +1074,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Sense in Isolation: From Wonderland to Gormenghast</w:t>
+                <w:t xml:space="preserve">Ambiguous Authorities: Vertigo and the Auteur Figure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Licari-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leaves</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Authorship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21825/aj.v6i2.7700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162499v1</w:t>
+                <w:t xml:space="preserve">hal-02168884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiguous Authorities: Vertigo and the Auteur Figure</w:t>
+                <w:t xml:space="preserve">Making Sense in Isolation: From Wonderland to Gormenghast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Licari-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Authorship</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Leaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.117-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21825/aj.v6i2.7700⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02168884v1</w:t>
+                <w:t xml:space="preserve">hal-02162499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women W.a.R.P.ing Gender in Comics: Wendy Pini’s Elfquest as mixed power fantasy</w:t>
               </w:r>
@@ -1674,173 +1674,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed Recognition: Wendy and Richard Pini’s Elfquest</w:t>
+                <w:t xml:space="preserve">Nineteen Eighty-Four and Comics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Licari-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Brannon Costello; Brian Cremins. </w:t>
+              <w:t xml:space="preserve">Nathan Waddell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Other 1980s: Reframing Comics’ Crucial Decade</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ‎ LSU Press, 2021, ‎ 0807171336</w:t>
+              <w:t xml:space="preserve">The Cambridge Companion to George Orwell’s Nineteen Eighty-Four</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, 2021, 9781108887090</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360858v1</w:t>
+                <w:t xml:space="preserve">hal-03360848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nineteen Eighty-Four and Comics</w:t>
+                <w:t xml:space="preserve">Delayed Recognition: Wendy and Richard Pini’s Elfquest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Licari-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nathan Waddell. </w:t>
+              <w:t xml:space="preserve">Brannon Costello; Brian Cremins. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cambridge Companion to George Orwell’s Nineteen Eighty-Four</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University Press, 2021, 9781108887090</w:t>
+              <w:t xml:space="preserve">The Other 1980s: Reframing Comics’ Crucial Decade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ‎ LSU Press, 2021, ‎ 0807171336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360848v1</w:t>
+                <w:t xml:space="preserve">hal-03360858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilingualism and Translation Devices in Comics</w:t>
               </w:r>
@@ -1893,169 +1893,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Religion et iconoclasme dans les comics de la collection Vertigo</w:t>
+                <w:t xml:space="preserve">Corporéité et subversion dans Fun Home d'Alison Bechdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Licari-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bande dessinée et religions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karthala, 2015</w:t>
+              <w:t xml:space="preserve">Les langages du corps dans la bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-343-07228-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168895v1</w:t>
+                <w:t xml:space="preserve">hal-03079518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporéité et subversion dans Fun Home d'Alison Bechdel</w:t>
+                <w:t xml:space="preserve">Religion et iconoclasme dans les comics de la collection Vertigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Licari-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Delisle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les langages du corps dans la bande dessinée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 978-2-343-07228-9</w:t>
+              <w:t xml:space="preserve">Bande dessinée et religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079518v1</w:t>
+                <w:t xml:space="preserve">hal-02168895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2067,169 +2067,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Vertigo's British Invasion » : la revitalisation par les scénaristes britanniques des comic books grand public aux Etats-Unis (1983-2013)</w:t>
+                <w:t xml:space="preserve">« Vertigo’s British Invasion » : la revitalisation par les scénaristes britanniques des comic books grand public aux États-Unis (1983-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Licari-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Littératures. Université Michel de Montaigne - Bordeaux III, 2017. Français. </w:t>
+              <w:t xml:space="preserve">Art et histoire de l'art. Université Bordeaux Montaigne, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2017BOR30044⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01757263v1</w:t>
+                <w:t xml:space="preserve">tel-01677438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Vertigo’s British Invasion » : la revitalisation par les scénaristes britanniques des comic books grand public aux États-Unis (1983-2013)</w:t>
+                <w:t xml:space="preserve">« Vertigo's British Invasion » : la revitalisation par les scénaristes britanniques des comic books grand public aux Etats-Unis (1983-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Licari-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Art et histoire de l'art. Université Bordeaux Montaigne, 2017. Français. </w:t>
+              <w:t xml:space="preserve">Littératures. Université Michel de Montaigne - Bordeaux III, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2017BOR30044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01677438v1</w:t>
+                <w:t xml:space="preserve">tel-01757263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2305,51 +2305,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A295CF72"/>
+    <w:nsid w:val="3A986B7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2536,51 +2536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-licari-guillaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441062v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Licari-Guillaume" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Sirjacobs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155vb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818034v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818044v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/rfhl143_105-125" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626412v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/newreadings.128" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663697v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.053.0039" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360843v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.9782" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079339v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.14963" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168887v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168884v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21825/aj.v6i2.7700" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162495v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003130581" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022207v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ghain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03640983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillaume" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Landot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360858v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360848v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168895v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01757263v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BOR30044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01677438v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-licari-guillaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441062v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Licari-Guillaume" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Sirjacobs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155vb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818034v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818044v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/rfhl143_105-125" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626412v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18573/newreadings.128" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663697v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.053.0039" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360836v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360843v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.9782" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208409v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079339v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.14963" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168887v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168884v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21825/aj.v6i2.7700" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162495v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003130581" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022207v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ghain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03640983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guillaume" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Landot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01677438v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01757263v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BOR30044" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>