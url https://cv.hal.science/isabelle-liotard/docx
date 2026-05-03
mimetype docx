--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -3123,225 +3123,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du crowdsourcing à l'inclusivité: l'expérience européenne des concours d'innovation</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Liotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">ISTE Group. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Revest, Valérie; Liotard, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformation digitale et politiques publiques: enjeux actuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Transformation digitale et politiques publiques : enjeux actuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-20, 2022, 978-1-78405-901-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834462v1</w:t>
+                <w:t xml:space="preserve">hal-03906040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Du crowdsourcing à l'inclusivité: l'expérience européenne des concours d'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Liotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Revest, Valérie; Liotard, Isabelle. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Group. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformation digitale et politiques publiques : enjeux actuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transformation digitale et politiques publiques: enjeux actuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE Editions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03906040v1</w:t>
+                <w:t xml:space="preserve">hal-03834462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment caractériser les plateformes publiques d'innovation? Regards croisés</w:t>
               </w:r>
@@ -3380,51 +3380,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revest, Valérie; Liotard, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformation digitale et politiques publiques: enjeux actuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.139-178, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4874,51 +4874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05325533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Liotard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Revest" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sapio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.048.0001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04257087v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981968v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Morisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15043240" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325868v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11x9o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419472v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934201v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10497-1.p.0089" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0129" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2017.07.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271428v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6296" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680366v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Bekkers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263876v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263870v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Guennif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03834618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04693376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey V&#233;zian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fran&#231;oise" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Leyronas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Mercier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiako Obin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/lafrique-en-communs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187168v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03834462v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/transformation-digitale-et-politiques-publiques/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03834466v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555836v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-8362-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2133-4.ch006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623342v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982205v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982345v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Pri&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010055v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794427v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela N'Gaba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407669v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pri&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380349v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05325533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Liotard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Revest" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sapio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.048.0001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04257087v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981968v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Morisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15043240" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325868v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11x9o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419472v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934201v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10497-1.p.0089" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0129" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2017.07.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271428v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6296" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680366v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Bekkers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263876v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263870v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Guennif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03834618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04693376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey V&#233;zian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fran&#231;oise" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Leyronas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Mercier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiako Obin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/lafrique-en-communs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187168v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906040v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/transformation-digitale-et-politiques-publiques/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03834462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03834466v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555836v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-8362-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2133-4.ch006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623342v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982205v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982345v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Pri&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010055v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794427v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela N'Gaba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407669v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pri&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380349v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>