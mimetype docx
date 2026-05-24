--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1440,191 +1440,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique de soutien à l’innovation et digitalisation : l’expérience récente des concours d’innovation du programme H2020</w:t>
+                <w:t xml:space="preserve">Innovation Prizes, Public Policy and New Governance Paradigms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Liotard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française d'Études Européennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">The 33rd Annual EAEPE European Association for Evolutionary Political Economy (EAEPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263866v1</w:t>
+                <w:t xml:space="preserve">hal-04263870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation Prizes, Public Policy and New Governance Paradigms</w:t>
+                <w:t xml:space="preserve">Politique de soutien à l’innovation et digitalisation : l’expérience récente des concours d’innovation du programme H2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Liotard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 33rd Annual EAEPE European Association for Evolutionary Political Economy (EAEPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française d'Études Européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263870v1</w:t>
+                <w:t xml:space="preserve">hal-04263866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation Prizes, Public Policy and New Governance Paradigms</w:t>
               </w:r>
@@ -2675,389 +2675,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to characterize public innovation platforms? Crossed perspectives</w:t>
+                <w:t xml:space="preserve">Urban Commons: Reestablishing Social Ties in African Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Liotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Revest, Valérie; Liotard, Isabelle. </w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiako Obin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Leyronas, Benjamin Coriat et Kako Nubukpo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital transformation and public policies : current issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE; Wiley, pp.111-146, 2023</w:t>
+              <w:t xml:space="preserve">The Commons: Drivers of Change and Opportunities for Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFD La banque Mondiale, 2023, 978-1-4648-1960-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04185705v1</w:t>
+                <w:t xml:space="preserve">hal-04260862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Commons: Reestablishing Social Ties in African Cities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les communs urbains : recréer du lien social dans les villes africaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leyronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Liotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Leyronas</w:t>
+                <w:t xml:space="preserve">Lola Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Mercier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guiako Obin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stéphanie Leyronas, Benjamin Coriat et Kako Nubukpo. </w:t>
+              <w:t xml:space="preserve">Stéphanie Leyronas; Benjamin Coriat; Kako Nubukpo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Commons: Drivers of Change and Opportunities for Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFD La banque Mondiale, 2023, 978-1-4648-1960-5</w:t>
+              <w:t xml:space="preserve">L’Afrique en communs. Tensions, mutations, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agence Française de Développement; Groupe de la Banque Mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-139, 2023, L'Afrique en développement, 978-2-37902-021-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260862v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les communs urbains : recréer du lien social dans les villes africaines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to characterize public innovation platforms? Crossed perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Liotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Stéphanie Leyronas; Benjamin Coriat; Kako Nubukpo. </w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Revest, Valérie; Liotard, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Afrique en communs. Tensions, mutations, perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital transformation and public policies : current issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE; Wiley, pp.111-146, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agence Française de Développement; Groupe de la Banque Mondiale</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05428862v1</w:t>
+                <w:t xml:space="preserve">halshs-04185705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From crowdsourcing to inclusiveness: the European experience of innovation contests</w:t>
               </w:r>
@@ -3123,337 +3123,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Comment caractériser les plateformes publiques d'innovation? Regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Liotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Vézian</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revest, Valérie; Liotard, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformation digitale et politiques publiques : enjeux actuels</w:t>
+              <w:t xml:space="preserve">Transformation digitale et politiques publiques: enjeux actuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.5-20, 2022, 978-1-78405-901-9</w:t>
+              <w:t xml:space="preserve">, pp.139-178, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03906040v1</w:t>
+                <w:t xml:space="preserve">hal-03834466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du crowdsourcing à l'inclusivité: l'expérience européenne des concours d'innovation</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Liotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">ISTE Group. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Revest, Valérie; Liotard, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformation digitale et politiques publiques: enjeux actuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Transformation digitale et politiques publiques : enjeux actuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-20, 2022, 978-1-78405-901-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834462v1</w:t>
+                <w:t xml:space="preserve">hal-03906040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment caractériser les plateformes publiques d'innovation? Regards croisés</w:t>
+                <w:t xml:space="preserve">Du crowdsourcing à l'inclusivité: l'expérience européenne des concours d'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Liotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Revest, Valérie; Liotard, Isabelle. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Group. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformation digitale et politiques publiques: enjeux actuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.139-178, 2022</w:t>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834466v1</w:t>
+                <w:t xml:space="preserve">hal-03834462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermediation and Innovation Contests on the Internet: Lessons from the Study of Two Platforms</w:t>
               </w:r>
@@ -3955,51 +3955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How fab labs help meet digital challenges in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Liotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4210,51 +4210,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdfunding de microcrédit et motivation des prêteurs : une revue critique de la littérature</w:t>
+                <w:t xml:space="preserve">Crowdfunding de microcrédit et motivations des prêteurs : une revue critique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Liotard</w:t>
@@ -4274,75 +4274,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794427v1</w:t>
+                <w:t xml:space="preserve">hal-03407678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdfunding de microcrédit et motivations des prêteurs : une revue critique de la littérature</w:t>
+                <w:t xml:space="preserve">Crowdfunding de microcrédit et motivation des prêteurs : une revue critique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Liotard</w:t>
@@ -4362,81 +4362,81 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407678v1</w:t>
+                <w:t xml:space="preserve">hal-01794427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des communs informationnels aux communs éducationnels : les fablabs en Afrique francophone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Liotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4874,51 +4874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05325533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Liotard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Revest" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sapio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.048.0001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04257087v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981968v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Morisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15043240" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325868v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11x9o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419472v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934201v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10497-1.p.0089" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0129" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2017.07.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271428v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6296" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680366v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Bekkers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263876v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263870v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Guennif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03834618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04693376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey V&#233;zian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fran&#231;oise" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Leyronas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Mercier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiako Obin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/lafrique-en-communs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187168v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906040v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/transformation-digitale-et-politiques-publiques/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03834462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03834466v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555836v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-8362-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2133-4.ch006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623342v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982205v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982345v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Pri&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010055v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794427v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela N'Gaba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407669v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pri&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380349v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05325533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Liotard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Revest" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sapio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.048.0001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04257087v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981968v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Morisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15043240" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325868v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11x9o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419472v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934201v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10497-1.p.0089" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0129" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2017.07.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271428v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6296" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680366v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Bekkers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263876v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263866v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Guennif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873156v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03834618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04693376v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey V&#233;zian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260862v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fran&#231;oise" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Leyronas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Mercier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiako Obin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428862v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/lafrique-en-communs" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187168v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03834466v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/transformation-digitale-et-politiques-publiques/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906040v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03834462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555836v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-8362-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2133-4.ch006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623342v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982205v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982345v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Pri&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010055v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407678v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela N'Gaba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407669v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pri&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380349v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>