--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -181,892 +181,892 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-farm validation of a feeding strategy improving nutritional and technological quality of meat from Duroc crossbred pigs and contributing to relocating feed resources</w:t>
+                <w:t xml:space="preserve">Values shared by journals of learned societies, associations and scientific institutions in animal science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Labussière</w:t>
+                <w:t xml:space="preserve">G. Bee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.W. Oltjen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Kononoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2026.100129⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Poultry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (1), pp.100514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.japr.2024.100514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523024v1</w:t>
+                <w:t xml:space="preserve">hal-05520191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Values shared by journals of learned societies, associations and scientific institutions in animal science</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On-farm validation of a feeding strategy improving nutritional and technological quality of meat from Duroc crossbred pigs and contributing to relocating feed resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bee</w:t>
+                <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.W. Oltjen</w:t>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.J. Kononoff</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Poultry Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 35 (1), pp.100514. </w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5, pp.100129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.japr.2024.100514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2026.100129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05520191v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Values shared by journals of learned societies, associations and scientific institutions in animal science</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Myogenic and adipogenic potential of porcine muscle satellite cells isolated by flow cytometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Röntgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.104734⟩</w:t>
+              <w:t xml:space="preserve">Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 144, pp.100871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diff.2025.100871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318953v1</w:t>
+                <w:t xml:space="preserve">hal-05109749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Values shared by journals of learned societies, associations, and scientific institutions in animal science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Oltjen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Kononoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-26019⟩</w:t>
+              <w:t xml:space="preserve">JDS Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (2), pp.181-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jdsc.2024-0713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998059v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Values shared by journals of learned societies, associations, and scientific institutions in animal science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Oltjen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Kononoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jdsc.2024-0713⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (3), pp.2111-2114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-26019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128106v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myogenic and adipogenic potential of porcine muscle satellite cells isolated by flow cytometry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Values shared by journals of learned societies, associations and scientific institutions in animal science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Oltjen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Kononoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Differentiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 144, pp.100871. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104 (10), pp.104734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diff.2025.100871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.104734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109749v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial : Values shared by journals of learned societies, associations, and scientific institutions in animal science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Oltjen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Kononoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 103, pp.skae379. </w:t>
@@ -1104,103 +1104,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Values shared by journals of learned societies, associations, and scientific institutions in animal science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Oltjen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Kononoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Animal Science </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9, pp.txae179. </w:t>
@@ -1238,103 +1238,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Values shared by journals of learned societies, associations and scientific institutions in animal science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Oltjen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Kononoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19 (3), pp.101388. </w:t>
@@ -1398,51 +1398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1500,1360 +1500,1360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagy modulation in primary culture of porcine satellite cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Combining pig genetic and feeding strategies improves the sensory, nutritional and technological quality of pork in the context of relocation of feed resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2, pp.100042. </w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 197, pp.109074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2023.100042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.109074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04064637v1</w:t>
+                <w:t xml:space="preserve">hal-03920179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological traits of newborn piglets associated with colostrum intake, neonatal survival and preweaning growth</w:t>
+                <w:t xml:space="preserve">Exogenous porcine somatotropin administered to late pregnant gilts alters liver and muscle functionalities in pig foetuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Resmond</w:t>
+                <w:t xml:space="preserve">P Langendjik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17 (6), pp.100843. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100843⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 17, pp.100691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123407v1</w:t>
+                <w:t xml:space="preserve">hal-03892083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous porcine somatotropin administered to late pregnant gilts alters liver and muscle functionalities in pig foetuses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiological traits of newborn piglets associated with colostrum intake, neonatal survival and preweaning growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gondret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Langendjik</w:t>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Farmer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17, pp.100691. </w:t>
+              <w:t xml:space="preserve">, 2023, 17 (6), pp.100843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892083v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining pig genetic and feeding strategies improves the sensory, nutritional and technological quality of pork in the context of relocation of feed resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+                <w:t xml:space="preserve">Autophagy modulation in primary culture of porcine satellite cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Lhuisset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 197, pp.109074. </w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.100042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.109074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2023.100042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920179v1</w:t>
+                <w:t xml:space="preserve">hal-04064637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving maternal welfare during gestation has positive outcomes on neonatal survival and modulates offspring immune response in pigs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of housing conditions on porcine mesenchymal stromal/stem cell populations differ between adipose tissue and skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+                <w:t xml:space="preserve">Audrey Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Peuteman</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Père</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 249, pp.113751. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2022.113751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601702v1</w:t>
+                <w:t xml:space="preserve">hal-03649526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of housing conditions on porcine mesenchymal stromal/stem cell populations differ between adipose tissue and skeletal muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Hygiene of housing conditions and proinflammatory signals alter gene expressions in porcine adipose tissues and blood cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.109⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.e14405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.14405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649526v1</w:t>
+                <w:t xml:space="preserve">hal-03902107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygiene of housing conditions and proinflammatory signals alter gene expressions in porcine adipose tissues and blood cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Poor hygiene of housing conditions influences energy metabolism in a muscle type-dependent manner in growing pigs differing in feed efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.14405⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.7991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-12050-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902107v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poor hygiene of housing conditions influences energy metabolism in a muscle type-dependent manner in growing pigs differing in feed efficiency</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving maternal welfare during gestation has positive outcomes on neonatal survival and modulates offspring immune response in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gondret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Peuteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Père</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.7991. </w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 249, pp.113751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-12050-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2022.113751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676265v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for feed efficiency elicits different postprandial plasma metabolite profiles in response to poor hygiene of housing conditions in growing pigs</w:t>
+                <w:t xml:space="preserve">Analysis of merged whole blood transcriptomic datasets to identify circulating molecular biomarkers of feed efficiency in growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Zem Fraga</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Farouk Messad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Hauschild</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (3), pp.e0246216. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0246216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-021-07843-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118298v1</w:t>
+                <w:t xml:space="preserve">hal-03277570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of merged whole blood transcriptomic datasets to identify circulating molecular biomarkers of feed efficiency in growing pigs</w:t>
+                <w:t xml:space="preserve">Selection for feed efficiency elicits different postprandial plasma metabolite profiles in response to poor hygiene of housing conditions in growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farouk Messad</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Alicia Zem Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Renaudeau</w:t>
+                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+                <w:t xml:space="preserve">Luciano Hauschild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.e0246216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-021-07843-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0246216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277570v1</w:t>
+                <w:t xml:space="preserve">hal-03118298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of adult stem cell populations to a high-fat/high-fiber diet in skeletal muscle and adipose tissue of growing pigs divergently selected for feed efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60, pp.2397-2408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2887,103 +2887,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et bien-être de la truie gestante et du porc en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (3), pp.211-226. </w:t>
@@ -3015,974 +3015,974 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiposité et génétique chez le porc : état des lieux et nouveaux enjeux pour la qualité des produits</w:t>
+                <w:t xml:space="preserve">Prospects for sustainability of pig production in relation to climate change and novel feed resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Schwob</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wendy M Rauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotta Rydhmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Kyriazakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack C M Dekkers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.1.3112⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100 (9), pp.3575-3586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.10338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627655v1</w:t>
+                <w:t xml:space="preserve">hal-02503321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for sustainability of pig production in relation to climate change and novel feed resources</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adiposité et génétique chez le porc : état des lieux et nouveaux enjeux pour la qualité des produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack C M Dekkers</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 100 (9), pp.3575-3586. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (1), pp.17-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jsfa.10338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.1.3112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02503321v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surgical or immune castration on postprandial nutrient profiles in male pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+                <w:t xml:space="preserve">Sow environment during gestation. Part II. Influence on piglet physiology and tissue maturity at birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Animal Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1745039X.2019.1627836⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (7), pp.1440-1447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118003087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263859v1</w:t>
+                <w:t xml:space="preserve">hal-02627597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of muscle transcriptomes using gradient boosting machine learning identifies molecular predictors of feed efficiency in growing pigs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of surgical or immune castration on postprandial nutrient profiles in male pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20, pp.659. </w:t>
+              <w:t xml:space="preserve">Archives of Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (4), pp.255-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-6010-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1745039X.2019.1627836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267848v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sow environment during gestation. Part II. Influence on piglet physiology and tissue maturity at birth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of muscle transcriptomes using gradient boosting machine learning identifies molecular predictors of feed efficiency in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Messad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (7), pp.1440-1447. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731118003087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-6010-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627597v1</w:t>
+                <w:t xml:space="preserve">hal-02267848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sow environment during gestation. Part I. Influence on maternal physiology and lacteal secretions in relation with neonatal survival</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Effect of environmental enrichment with wood materials and straw pellets on the metabolic status of sows during gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Peuteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731118002987⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 229, pp.43-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2019.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627801v1</w:t>
+                <w:t xml:space="preserve">hal-02319388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of environmental enrichment with wood materials and straw pellets on the metabolic status of sows during gestation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Sow environment during gestation. Part I. Influence on maternal physiology and lacteal secretions in relation with neonatal survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pastorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 229, pp.43-48. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (7), pp.1432-1439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2019.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118002987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319388v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélectionner sur l'adiposité pour améliorer la qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir Porcs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 268, pp.44-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4007,90 +4007,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of adipose tissue during the last weeks of gestation in pure and crossbred Large White or Meishan fetuses gestated by sows of either breed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4135,381 +4135,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transcriptome multi-tissue analysis identifies biological pathways and genes associated with variations in feed efficiency of growing pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Vincent</w:t>
+                <w:t xml:space="preserve">Review. Divergent selection for residual feed intake in the growing pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Houée-Bigot</w:t>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Siegel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+                <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-3639-0⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (9), pp.1427-1439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175173111600286X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494107v1</w:t>
+                <w:t xml:space="preserve">hal-01547532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review. Divergent selection for residual feed intake in the growing pig</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">A transcriptome multi-tissue analysis identifies biological pathways and genes associated with variations in feed efficiency of growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Houée-Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justine Faure</w:t>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gatellier</w:t>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (9), pp.1427-1439. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S175173111600286X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-3639-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01547532v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection pour la consommation alimentaire moyenne journalière résiduelle chez le porc : impacts sur les caractères et défis pour la filière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (5), pp.439-453. </w:t>
@@ -4545,494 +4545,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular alterations induced by a high-fat high-fiber diet in porcine adipose tissues: variations according to the anatomical fat location</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Whole blood transcriptomics is relevant to identify molecular changes in response to genetic selection for feed efficiency and nutritional status in the pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Trefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2438-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0146550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286555v1</w:t>
+                <w:t xml:space="preserve">hal-02639563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased expressions of genes and proteins involved in mitochondrial oxidation and antioxidant pathway in adipose tissue of pigs selected for a low residual feed intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (12), pp.5042-5054. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas2016-0619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole blood transcriptomics is relevant to identify molecular changes in response to genetic selection for feed efficiency and nutritional status in the pig</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Molecular alterations induced by a high-fat high-fiber diet in porcine adipose tissues: variations according to the anatomical fat location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Houée-Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0146550. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2438-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639563v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre- and postnatal adipose tissue development in farm animals: from stem cells to adipocyte physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (11), pp.1839-1847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5083,64 +5083,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How muscle structure and composition influence meat and flesh quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5234,77 +5234,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 87 (8), pp.1041-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5344,485 +5344,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinent plasma indicators of the ability of chickens to synthesize and store lipids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre le développement des muscles et des tissus adipeux : un préalable pour maîtriser les qualités des carcasses et des produits des animaux d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lalande-Martin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2014-8482⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (2), pp.137-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207761v1</w:t>
+                <w:t xml:space="preserve">hal-01211002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cortisol response to ACTH in pigs, heritability and influence of corticosteroid-binding globulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Larzul</w:t>
+                <w:t xml:space="preserve">Elena Mormede Terenina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Mormede Terenina</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (12), pp.1929-1934. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731115001767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre le développement des muscles et des tissus adipeux : un préalable pour maîtriser les qualités des carcasses et des produits des animaux d’élevage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Divergent selection for residual feed intake affects the transcriptomic and proteomic profiles of pig skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Trefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (6), pp.2745-2758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas2015-8928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01211002v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la structure et la composition du muscle déterminent la qualité des viandes ou chairs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5831,564 +5831,564 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (2), pp.125-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR-based metabolomics highlights differences in plasma metabolites in pigs exhibiting diet-induced differences in adiposity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lalande-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illa Tea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 55 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00394-015-0932-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent selection for residual feed intake affects the transcriptomic and proteomic profiles of pig skeletal muscle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Delayed muscle development in small pig fetuses around birth cannot be rectified by maternal early feed restriction and subsequent overfeeding during gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Palin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas2015-8928⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.1996-2005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115001202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211015v1</w:t>
+                <w:t xml:space="preserve">hal-01211025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed muscle development in small pig fetuses around birth cannot be rectified by maternal early feed restriction and subsequent overfeeding during gestation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Palin</w:t>
+                <w:t xml:space="preserve">Pertinent plasma indicators of the ability of chickens to synthesize and store lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lalande-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illa Tea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (12), pp.1996-2005. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (1), pp.107-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731115001202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2014-8482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211025v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meal frequency changes the basal and time-course profiles of plasma nutrient concentrations and affects feed efficiency in young growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Naou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92 (5), pp.2008-2016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6422,103 +6422,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary energy sources affect the partition of body lipids and the hierarchy of energy metabolic pathways in growing pigs differing in feed efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92 (11), pp.4865-4877. </w:t>
@@ -6556,103 +6556,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous intra-uterine growth restriction modulates the endocrine status and the developmental expression of genes in porcine fetal and neonatal adipose tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dare-Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Trefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 194, pp.208-216. </w:t>
@@ -6702,103 +6702,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related changes in the features of porcine adult stem cells isolated from adipose tissue and skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Casteilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 305 (7), pp.C728-C738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6826,1026 +6826,1026 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial function, fatty acid metabolism, and immune system are relevant features of pig adipose tissue development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Air-displacement plethysmography for determining body composition in neonates: validation using live piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Frondas-Chauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Damon</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Darmaun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00098.2012⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 72 (1), pp.26-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/pr.2012.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210331v1</w:t>
+                <w:t xml:space="preserve">hal-02651494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protein level of isoenergetic formulae does not modulate postprandial insulin secretion in piglets and has no consequences on later glucose tolerance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of feed restriction on hormones, performance, carcass traits, and meat quality in immunocastrated pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Batorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114511005253⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (12), pp.4593-4603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651839v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipose tissue proteomes of intrauterine growth-restricted piglets artificially reared on a high-protein neonatal formula</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Metabolic changes and tissue responses to selection on residual feed intake in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Le Naou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2011.09.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (13), pp.4771-4780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02651291v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of feed restriction on hormones, performance, carcass traits, and meat quality in immunocastrated pigs</w:t>
+                <w:t xml:space="preserve">Adipose tissue proteomes of intrauterine growth-restricted piglets artificially reared on a high-protein neonatal formula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Batorek</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ousseynou Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Bonneau</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2012-5330⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (11), pp.1417-1424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2011.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210335v1</w:t>
+                <w:t xml:space="preserve">hal-02651291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-displacement plethysmography for determining body composition in neonates: validation using live piglets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial function, fatty acid metabolism, and immune system are relevant features of pig adipose tissue development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Darmaun</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Damon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/pr.2012.35⟩</w:t>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (22), pp.1116-1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00098.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651494v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic changes and tissue responses to selection on residual feed intake in growing pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The protein level of isoenergetic formulae does not modulate postprandial insulin secretion in piglets and has no consequences on later glucose tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Morise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry T. Le Naou</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katherine Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 90 (13), pp.4771-4780. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (1), pp.102-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2012-5226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114511005253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001044v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle characteristics and meat quality traits are affected by divergent selection on residual feed intake in pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth, body composition and hormonal status of growing pigs exhibiting a normal or small weight at birth and exposed to a neonatal diet enriched in proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Morise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick P. Ecolan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+                <w:t xml:space="preserve">Catherine Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie M. Damon</w:t>
+                <w:t xml:space="preserve">Corinne Magliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 89 (4), pp.996-1010. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105 (10), pp.1471-1479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2010-3493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114510005386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000532v1</w:t>
+                <w:t xml:space="preserve">hal-02648166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-protein neonatal formula induces a temporary reduction of adiposity and changes later adipocyte physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousseynou Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 300 (2), pp.R387-R397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7873,412 +7873,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, body composition and hormonal status of growing pigs exhibiting a normal or small weight at birth and exposed to a neonatal diet enriched in proteins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muscle characteristics and meat quality traits are affected by divergent selection on residual feed intake in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Sève</w:t>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Macé</w:t>
+                <w:t xml:space="preserve">Patrick P. Ecolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Magliola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+                <w:t xml:space="preserve">Marie M. Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 105 (10), pp.1471-1479. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (4), pp.996-1010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114510005386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-3493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648166v1</w:t>
+                <w:t xml:space="preserve">hal-01000532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal exposure to maternal low or high protein diets induces modest changes in the adipose tissue proteome of newborn piglets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A computed tomography scan application to evaluate adiposity in a minipig model of human obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.C. Metges</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2009-2542⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (11), pp.1719-1728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114510002667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658597v1</w:t>
+                <w:t xml:space="preserve">hal-01409412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computed tomography scan application to evaluate adiposity in a minipig model of human obesity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prenatal exposure to maternal low or high protein diets induces modest changes in the adipose tissue proteome of newborn piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousseynou Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kalbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Val-Laillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+                <w:t xml:space="preserve">C.C. Metges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Rehfeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 104 (11), pp.1719-1728. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (5), pp.1626-1641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114510002667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2009-2542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409412v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative effect of orally administered sodium butyrate before or after weaning on growth and several indices of gastrointestinal biology of piglets</w:t>
               </w:r>
@@ -8290,64 +8290,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Holst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8398,103 +8398,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of intrauterine growth retardation and early protein intake on growth, adipose tissue and the insulin-like growth factor system in piglets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Magliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 65 (1), pp.45-50</w:t>
@@ -8517,2135 +8517,2135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional differences in porcine adipocytes isolated from skeletal muscle and adipose tissues as identified by a proteomic approach.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+                <w:t xml:space="preserve">Divergent selection on &amp;quot;residual feed intake&amp;quot; in pigs: impact on growth performance, muscle compositional traits and meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Ecolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Guitton</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miguel Galian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archiv für Tierzucht</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51, pp.73-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653325v1</w:t>
+                <w:t xml:space="preserve">hal-02657340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased expression of the IGF-II gene during porcine adipose cell differentiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipid metabolism and cellular features of skeletal muscle and subcutaneous adipose tissue in pigs differing in IGF-II genotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karijn van den Maagdenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Gardan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadine Buys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefaan de Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2008.06.015⟩</w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (1), pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2006.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00532044v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent selection on &amp;quot;residual feed intake&amp;quot; in pigs: impact on growth performance, muscle compositional traits and meat quality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decreased expression of the IGF-II gene during porcine adipose cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv für Tierzucht</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 292 (1-2), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2008.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657340v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00532044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid metabolism and cellular features of skeletal muscle and subcutaneous adipose tissue in pigs differing in IGF-II genotype</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth and development of adipose tissue and gut and related endocrine status during early growth in the pig: impact of low birth weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Morise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2006.10.001⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (1), pp.73-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175173110700095X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667523v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and development of adipose tissue and gut and related endocrine status during early growth in the pig: impact of low birth weight</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Regional differences in porcine adipocytes isolated from skeletal muscle and adipose tissues as identified by a proteomic approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillerm-Regost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2 (1), pp.73-83. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 86 (9), pp.2115-2125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S175173110700095X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2007-0750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665054v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipocyte- and heart-type fatty acid binding proteins are both expressed in subcutaneous and intramuscular porcine (Sus scrofa) adipocytes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The response of various muscle types to a restriction –re-alimentation feeding strategy in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2007.03.017⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (6), pp.849-857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731107000201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657407v1</w:t>
+                <w:t xml:space="preserve">hal-02659688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The response of various muscle types to a restriction –re-alimentation feeding strategy in growing pigs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Adipocyte- and heart-type fatty acid binding proteins are both expressed in subcutaneous and intramuscular porcine (Sus scrofa) adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 148 (1), pp.14-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2007.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731107000201⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659688v1</w:t>
+                <w:t xml:space="preserve">hal-02657407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low birth weight is associated with enlarged muscle fiber area and impaired meat tenderness of the longissimus muscle in pigs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Number of intramuscular adipocytes and fatty acid binding protein-4 content are significant indicators of intramuscular fat level in crossbred Large White x Duroc pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 84 (1), pp.93-103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/2006.84193x⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 84, pp.1083-1092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/2006.8451083x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657598v1</w:t>
+                <w:t xml:space="preserve">hal-02657010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Number of intramuscular adipocytes and fatty acid binding protein-4 content are significant indicators of intramuscular fat level in crossbred Large White x Duroc pigs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annie Vincent</w:t>
+                <w:t xml:space="preserve">Hormones et promoteurs de croissance en productions animales : de la physiologie à l'évaluation du risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/2006.8451083x⟩</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (3), pp.151-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2006.19.3.3491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02657010v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormones et promoteurs de croissance en productions animales : de la physiologie à l'évaluation du risque</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular and biochemical features of skeletal muscle in obese Yucatan minipigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+                <w:t xml:space="preserve">Christelle Guillerm-Regost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2006.19.3.3491⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (10), pp.1700-1707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/oby.2006.195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02667574v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and biochemical features of skeletal muscle in obese Yucatan minipigs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lipid metabolism and secretory function of porcine intramuscular adipocytes compared with subcutaneous and perirenal adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/oby.2006.195⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 291, pp.E372-E380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00482.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662914v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid metabolism and secretory function of porcine intramuscular adipocytes compared with subcutaneous and perirenal adipocytes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Low birth weight is associated with enlarged muscle fiber area and impaired meat tenderness of the longissimus muscle in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 291, pp.E372-E380. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84 (1), pp.93-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00482.2005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/2006.84193x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659514v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of piglet birth weight on postnatal growth performance, tissue lipogenic capacity, and muscle histological traits at market weight</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">The long-term influences of birth weight on muscle characteristics and eating meat quality in pigs individually reared and fed during fattening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archiv für Tierzucht</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48, pp.68-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675139v1</w:t>
+                <w:t xml:space="preserve">hal-02678816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long-term influences of birth weight on muscle characteristics and eating meat quality in pigs individually reared and fed during fattening</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Influence of piglet birth weight on postnatal growth performance, tissue lipogenic capacity, and muscle histological traits at market weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Pichodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv für Tierzucht</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 93, pp.137-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livprodsci.2004.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678816v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacodynamic evaluation of a PEGylated analogue of human growth hormone releasing factor in rats and pigs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Regulation of development and metabolism of adipose tissue by growth hormone and the insulin-like growth factor system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Canali</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Growth Hormone and IGF Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ghir.2003.12.014⟩</w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 27 (3), pp.241-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2004.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674432v1</w:t>
+                <w:t xml:space="preserve">hal-02672962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of development and metabolism of adipose tissue by growth hormone and the insulin-like growth factor system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">GH and insulin affect fatty acid synthase activity in isolated porcine adipocytes in culture without modifications of sterol regulatory element binding protein-1 expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 181, pp.271-280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672962v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GH and insulin affect fatty acid synthase activity in isolated porcine adipocytes in culture without modifications of sterol regulatory element binding protein-1 expression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pharmacodynamic evaluation of a PEGylated analogue of human growth hormone releasing factor in rats and pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Canali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Growth Hormone and IGF Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (3), pp.226-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ghir.2003.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670437v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de porcs présentant des teneurs extrêmes en lipides dans le muscle longissimus. 2- Capacités de stockage et d'utilisation des lipides intramusculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, HS, pp.167-168</w:t>
@@ -10674,51 +10674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GH and IGF-I binding in adipose tissue, liver, and skeletal muscle in response to milk intake level in piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10756,103 +10756,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de porc présentant des teneurs extrêmes en lipides dans le muscle Longissimus. 1- Performances de croissance et qualité des carcasses et des viandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, HS, pp.139-140</w:t>
@@ -10875,191 +10875,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proliferation and differentiation of stromal-vascular cells in primary culture differ between neonatal pigs consuming maternal or formula milk</w:t>
+                <w:t xml:space="preserve">Lipogenic enzyme activities in subcutaneous adipose tissue and skeletal muscle from neonatal pigs consuming maternal or formula milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerfault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 130, pp.1179-1182</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40 (2), pp.103-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691594v1</w:t>
+                <w:t xml:space="preserve">hal-02695903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GH and IGF-I binding sites in adipose tissue, river, skeletal muscle and ovaries of feed-restricted gilts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 40 (6), pp.571-578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11078,451 +11078,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipogenic enzyme activities in subcutaneous adipose tissue and skeletal muscle from neonatal pigs consuming maternal or formula milk</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Regulation of development by nutrition and by somatotrophic and tyroid axes in the neonatal pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Mourot</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Dauncey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 40 (2), pp.103-112</w:t>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 66, pp.121-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695903v1</w:t>
+                <w:t xml:space="preserve">hal-02692611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of development by nutrition and by somatotrophic and tyroid axes in the neonatal pig</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lipogenic enzyme activities in subcutaneous adipose tissue and skeletal muscle from neonatal pigs consuming maternal or formula milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gerfault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.J. Dauncey</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40 (2), pp.103-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2000123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692611v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipogenic enzyme activities in subcutaneous adipose tissue and skeletal muscle from neonatal pigs consuming maternal or formula milk</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">GH and IGF-I binding sites in adipose tissue, liver, skeletal muscle and ovaries of feed-restricted gilts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Le Dividich</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 40 (2), pp.103-112. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 40 (6), pp.571-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2000138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rnd:2000123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00900388v1</w:t>
+                <w:t xml:space="preserve">hal-00900410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GH and IGF-I binding sites in adipose tissue, liver, skeletal muscle and ovaries of feed-restricted gilts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Proliferation and differentiation of stromal-vascular cells in primary culture differ between neonatal pigs consuming maternal or formula milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gerfault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 130, pp.1179-1182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rnd:2000138⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00900410v1</w:t>
+                <w:t xml:space="preserve">hal-02691594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early nutrition modulates adipose tissue development in neonatal pigs</w:t>
               </w:r>
@@ -11534,51 +11534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerfault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11629,51 +11629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of GH and IGF-I on preadipocytes from Large White and Meishan pigs in primary culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerfault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11711,604 +11711,604 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of feed restriction in primiparous lactating sows on body condition and metabolic parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pasquier</w:t>
+                <w:t xml:space="preserve">Anne Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Mounier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Anne-Marie Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 38, pp.261-274</w:t>
+              <w:t xml:space="preserve">, 1998, 38 (3), pp.261-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691042v1</w:t>
+                <w:t xml:space="preserve">hal-00900205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of feed restriction in primiparous lactating sows on body condition and metabolic parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of age and genotype on endocrine parameters and growth performance: A comparative study in wild boars, Meishan and Large White boars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pasquier</w:t>
+                <w:t xml:space="preserve">U. Weiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Mounier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">R. Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schnoebelen-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 38 (3), pp.261-274</w:t>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 54, pp.21-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900205v1</w:t>
+                <w:t xml:space="preserve">hal-02695852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of age and genotype on endocrine parameters and growth performance: A comparative study in wild boars, Meishan and Large White boars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">U. Weiler</w:t>
+                <w:t xml:space="preserve">Influence of feed restriction in primiparous lactating sows on body condition and metabolic parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Claus</w:t>
+                <w:t xml:space="preserve">A. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Schnoebelen-Combes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A.M. Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 54, pp.21-31</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38, pp.261-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695852v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ovariectomy on metabolic and endocrine parameters during sexual development in the female pig</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of GH administration on GH and IGF-I receptors in porcine skeletal muscle and liver in relation to plasma GH-binding protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 154, pp.423-429</w:t>
+              <w:t xml:space="preserve">, 1997, 155, pp.19-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684357v1</w:t>
+                <w:t xml:space="preserve">hal-02683659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of GH administration on GH and IGF-I receptors in porcine skeletal muscle and liver in relation to plasma GH-binding protein</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of ovariectomy on metabolic and endocrine parameters during sexual development in the female pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 155, pp.19-26</w:t>
+              <w:t xml:space="preserve">, 1997, 154, pp.423-429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683659v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate food restriction affects skeletal muscle and liver growth hormone receptors differently in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 127, pp.1944-1949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12327,791 +12327,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogeny of GH receptor and GH-binding protein in the pig</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intérêts et limites du modèle Meishan pour l'étude de la croissance musculaire chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Postel-Vinay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+                <w:t xml:space="preserve">Sylvie Schnoebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ecolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 148, pp.249-255</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 9 (3), pp.219-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698997v1</w:t>
+                <w:t xml:space="preserve">hal-02690368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a growth hormone infusion on plasma insulin-like growth factor-I in Meishan and Large White pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development changes in insulin-like growth factor-1 ( IGF-1 ) receptor levels and plasma IGF-1 concentrations in large white and meishan pigs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Bonneau</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 36 (3), pp.301-310</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 104, pp.29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00899840v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts et limites du modèle Meishan pour l'étude de la croissance musculaire chez le porc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of a growth hormone infusion on plasma insulin-like growth factor-I in Meishan and Large White pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Bonneau</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 9 (3), pp.219-223</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 36 (3), pp.301-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690368v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00899840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development changes in insulin-like growth factor-1 ( IGF-1 ) receptor levels and plasma IGF-1 concentrations in large white and meishan pigs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Porcine somatotrophin differentially down-regulates expression of the GLUT4 and fatty acid synthase genes in pig adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S S Donkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P y Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Swencki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 104, pp.29-36</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 126 (10), pp.2568-2677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685835v1</w:t>
+                <w:t xml:space="preserve">hal-02689053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcine somatotrophin differentially down-regulates expression of the GLUT4 and fatty acid synthase genes in pig adipose tissue</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of ovariectomy on metabolic and endocrine parameters during sexual maturation in the female pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 126 (10), pp.2568-2677</w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 47 (2), 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689053v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ovariectomy on metabolic and endocrine parameters during sexual maturation in the female pig</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of a growth hormone infusion on plasma insulin-like growth factor-1 in Meishan and large White pigs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 47 (2), 1 p</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 36, pp.301-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685789v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a growth hormone infusion on plasma insulin-like growth factor-1 in Meishan and large White pigs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ontogeny of GH receptor and GH-binding protein in the pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schnoebelen-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Postel-Vinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 36, pp.301-310</w:t>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 148, pp.249-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684810v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental patterns for plasma IGF-I concentrations and growth hormone (GH) receptor in liver and skeletal muscle in Yorkshire and Meishan pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schnoebelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 72 (1), pp.163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13149,51 +13149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms by witch somatotropin decreases adipose tissue growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Etherton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Sorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13238,355 +13238,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial purification of somatotropin receptors from pig liver: they arise from a single somatotropin receptor messenger RNA trancript</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Growth hormone binding protein in pig adipose tissue:number,size and effects of pGH and bGH binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Sorensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chaudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Etherton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 70, pp.3421-3428</w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 9 (1), pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701028v1</w:t>
+                <w:t xml:space="preserve">hal-02704655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of somatotropin binding sites in pig skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Etherton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 70, pp.1801-1805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth hormone binding protein in pig adipose tissue:number,size and effects of pGH and bGH binding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Partial purification of somatotropin receptors from pig liver: they arise from a single somatotropin receptor messenger RNA trancript</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.E. Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Etherton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 9 (1), pp.13-24</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 70, pp.3421-3428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704655v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation of adiposity by somatotropin and β-adrenergic agonists: a comparison of their mechanisms of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry D. Etherton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 51 (3), pp.419-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13618,437 +13618,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatotropin decreases glucose transporter (GLUT4) mRNA and protein in pig adipose tissue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An improved method for isolating RNA from porcine adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Etherton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 69 (sup1), pp.1</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 196, pp.308-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701263v1</w:t>
+                <w:t xml:space="preserve">hal-02702407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved method for isolating RNA from porcine adipose tissue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Somatotropin decreases glucose transporter (GLUT4) mRNA and protein in pig adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Etherton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 196, pp.308-310</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 69 (sup1), pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702407v1</w:t>
+                <w:t xml:space="preserve">hal-02701263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related changes in plasma porcine growth hormone (GH) profiles and insulin-like growth factor-I (IGF-I) concentrations in Large White and Meishan pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Age-related changes in plasma porcine growth hormone (GH) profiles and insuline-like growth factor-I (IGF-I) concentrations in Large White and Meishan pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Bonneau</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dn Salter</w:t>
+                <w:t xml:space="preserve">D.N. Salter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 31 (3), pp.205-216</w:t>
+              <w:t xml:space="preserve">, 1991, 31, pp.205-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00899403v1</w:t>
+                <w:t xml:space="preserve">hal-02711213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related changes in plasma porcine growth hormone (GH) profiles and insuline-like growth factor-I (IGF-I) concentrations in Large White and Meishan pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Age-related changes in plasma porcine growth hormone (GH) profiles and insulin-like growth factor-I (IGF-I) concentrations in Large White and Meishan pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Bonneau</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.N. Salter</w:t>
+                <w:t xml:space="preserve">Dn Salter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 31, pp.205-216</w:t>
+              <w:t xml:space="preserve">, 1991, 31 (3), pp.205-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02711213v1</w:t>
+                <w:t xml:space="preserve">hal-00899403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis of 16-androstenes steroids and testosterone by porcine testis tissue in vitro: effect of age and relationships with fat 5- -androstenone levels in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.B. Gower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14099,64 +14099,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of animal age on porcine testicular production of 16-androstenes and androgens in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.B. Gower</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 17, pp.748-749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14181,51 +14181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of IGF-I receptors by corticotropin and angiotensin-II in cultured bovine adrenocortical cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14321,51 +14321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the responsibilities of authors, readers, and learned-societies in animal science publishing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14442,90 +14442,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of piglet birth weight on cell populations and gene expression of skeletal muscle, perirenal and subcutaneous adipose tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Tréfeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbrück, Austria. pp.756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14544,2592 +14544,2592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between social behavior and immune cell transcriptome in pregnant sows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Clouard</w:t>
+                <w:t xml:space="preserve">Stratégies alimentaires et génétiques pour améliorer conjointement plusieurs dimensions de qualité de la viande de porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Villain</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.1040</w:t>
+              <w:t xml:space="preserve">Salon des Productions Animales (Space) - Réunion "Porcs" Bleu-Blanc-Coeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bleu-Blanc-Coeur, SPACE, Sep 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693563v1</w:t>
+                <w:t xml:space="preserve">hal-04703876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies alimentaires et génétiques pour améliorer conjointement plusieurs dimensions de qualité de la viande de porc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+                <w:t xml:space="preserve">Associations between social behavior and immune cell transcriptome in pregnant sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon des Productions Animales (Space) - Réunion "Porcs" Bleu-Blanc-Coeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bleu-Blanc-Coeur, SPACE, Sep 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.1040</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703876v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of environmental enrichment on the behaviour and immune cell transcriptome of pregnant sows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégies alimentaires et génétiques pour améliorer conjointement plusieurs dimensions de qualité de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.887</w:t>
+              <w:t xml:space="preserve">Congrès One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bleu-Blanc-Coeur; INRAE; Valorex, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207105v1</w:t>
+                <w:t xml:space="preserve">hal-04353599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies alimentaires et génétiques pour améliorer conjointement plusieurs dimensions de qualité de la viande</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">State of the art in understanding interorgan crosstalk and physiology in farm animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès One Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bleu-Blanc-Coeur; INRAE; Valorex, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353599v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art in understanding interorgan crosstalk and physiology in farm animals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+                <w:t xml:space="preserve">Impact de l'enrichissement du milieu de vie des truies gestantes sur leur comportement et la réponse transcriptionnelle de leurs cellules immunitaires sanguines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Boby</w:t>
+                <w:t xml:space="preserve">Jennifer Chambeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+                <w:t xml:space="preserve">Manon Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; INRAE, Jan 2023, Saint Malo, France. pp.39-44 | 661, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196318v1</w:t>
+                <w:t xml:space="preserve">hal-04003547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'enrichissement du milieu de vie des truies gestantes sur leur comportement et la réponse transcriptionnelle de leurs cellules immunitaires sanguines</w:t>
+                <w:t xml:space="preserve">Impact of environmental enrichment on the behaviour and immune cell transcriptome of pregnant sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Chambeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.887</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04003547v1</w:t>
+                <w:t xml:space="preserve">hal-04207105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of boar taint in the French Landrace pig breed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larzul</w:t>
+                <w:t xml:space="preserve">Exogenous porcine somatotropin administered to late-pregnant gilts alters hepatic metabolism of protein and energy in pig foetuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Mercat</w:t>
+                <w:t xml:space="preserve">P. Langendjik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hassenfratz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. World congress on genetics applied to livestock production (WCGALP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_788⟩</w:t>
+              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.321, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033010v1</w:t>
+                <w:t xml:space="preserve">hal-03788188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous porcine somatotropin administered to late-pregnant gilts alters hepatic metabolism of protein and energy in pig foetuses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+                <w:t xml:space="preserve">Déterminisme génétique du risque d'odeur de verrat dans la population Landrace français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hassenfratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Langendjik</w:t>
+                <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Farmer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaël Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP; INRAE, Feb 2022, Online, France. pp.13-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788188v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme génétique du risque d'odeur de verrat dans la population Landrace français</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Comte</w:t>
+                <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura van Vooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFIP; INRAE, Feb 2022, Online, France. pp.13-18</w:t>
+              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552034v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura van Vooren</w:t>
+                <w:t xml:space="preserve">Genetic determinism of boar taint in the French Landrace pig breed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hassenfratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. World congress on genetics applied to livestock production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.3245 - 3248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128847v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Housing hygiene conditions impact adult stem cell populations in adipose and muscle tissues of pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Quéméner</w:t>
+                <w:t xml:space="preserve">Combining genetic and nutritional strategies improve the intrinsic and extrinsic qualities of pork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Lhuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène H Perruchot</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Etienne Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.395</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336039v1</w:t>
+                <w:t xml:space="preserve">hal-03356773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of housing conditions on porcine adult stem cell populations differ between adipose tissue and skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de l'école doctorale Écologie, Géosciences, Agronomie, Alimentation (Egaal)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, En ligne, France. pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining genetic and nutritional strategies improve the intrinsic and extrinsic qualities of pork</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Connan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.337</w:t>
+              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356773v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégies génétiques et alimentaires pour améliorer les qualités sensorielles et nutritionnelles des viandes chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Lhuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
+              <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2021, En ligne, France. pp.31-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632430v1</w:t>
+                <w:t xml:space="preserve">hal-03134696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies génétiques et alimentaires pour améliorer les qualités sensorielles et nutritionnelles des viandes chez le porc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Housing hygiene conditions impact adult stem cell populations in adipose and muscle tissues of pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène H Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2021, En ligne, France. pp.31-36</w:t>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134696v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiposité et amélioration génétique chez le porc : état des lieux et nouveaux enjeux pour la qualité des produits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pre- and postnatal development of adipose depots in meat animals with a specific focus on the pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">65. International Congress of Meat Science and Technology (ICoMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735686v1</w:t>
+                <w:t xml:space="preserve">hal-02267858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre- and postnatal development of adipose depots in meat animals with a specific focus on the pig</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Adiposité et amélioration génétique chez le porc : état des lieux et nouveaux enjeux pour la qualité des produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65. International Congress of Meat Science and Technology (ICoMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267858v1</w:t>
+                <w:t xml:space="preserve">hal-02735686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement des populations de cellules souches adultes dans les tissus musculaires et adipeux chez l'animal en croissance et modèle mathématique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Variabilité de l’efficacité alimentaire chez le porc en croissance : mécanismes moléculaires impliqués et recherche de biomarqueurs prédictifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Messad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Darrigrand</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée mathématiques et agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Saint-Gilles, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790336v1</w:t>
+                <w:t xml:space="preserve">hal-02736313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance et développement des os, des tissus adipeux et des muscles : doit-on attendre la naissance pour réagir ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comment les tissus gras se mettent en place lors des différentes phases de croissance ? Quels sont les défauts et anomalies de croissance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Forum nutrition &amp; filière DSM. Nutrition précoce : de la phase embryonnaire aux premiers jours de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Ploërmel, France</w:t>
+              <w:t xml:space="preserve">Comment le tissu gras détermine la qualité sensorielle et nutritionnelle des viandes et des charcuteries-salaisons ? Quelles actions mettre en oeuvre en élevage ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791583v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic molecular changes induced by a high-fat high-fibre diet in growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. pp.173, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-871-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les tissus gras se mettent en place lors des différentes phases de croissance ? Quels sont les défauts et anomalies de croissance ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Croissance et développement des os, des tissus adipeux et des muscles : doit-on attendre la naissance pour réagir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment le tissu gras détermine la qualité sensorielle et nutritionnelle des viandes et des charcuteries-salaisons ? Quelles actions mettre en oeuvre en élevage ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">23. Forum nutrition &amp; filière DSM. Nutrition précoce : de la phase embryonnaire aux premiers jours de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Ploërmel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707550v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité de l’efficacité alimentaire chez le porc en croissance : mécanismes moléculaires impliqués et recherche de biomarqueurs prédictifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comportement des populations de cellules souches adultes dans les tissus musculaires et adipeux chez l'animal en croissance et modèle mathématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darrigrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée mathématiques et agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Saint-Gilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736313v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la génétique impacte la quantité, la répartition et la composition des tissus gras au cours de la croissance et jusqu’au stade d’abattage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment le tissu gras détermine la qualité sensorielle et nutritionnelle des viandes et des charcuteries-salaisons ? Quelles actions mettre en oeuvre en élevage ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17148,329 +17148,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juvenile IGF-I response in INRA RFI selection lines partly reflects changes in post-weaning attributes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">Identification des fonctions biologiques, spécifiques d’un tissu ou partagées entre tissus, associées aux différences d’efficacité alimentaire chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim L. Bunter</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magalie Houee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for the Advancement of Animal Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Rydges Southbank Townsville, Australia</w:t>
+              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. pp.13-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605338v1</w:t>
+                <w:t xml:space="preserve">hal-01602699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des fonctions biologiques, spécifiques d’un tissu ou partagées entre tissus, associées aux différences d’efficacité alimentaire chez le porc en croissance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Vincent</w:t>
+                <w:t xml:space="preserve">Juvenile IGF-I response in INRA RFI selection lines partly reflects changes in post-weaning attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Houee</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kim L. Bunter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France. pp.13-18</w:t>
+              <w:t xml:space="preserve">Association for the Advancement of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Rydges Southbank Townsville, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602699v1</w:t>
+                <w:t xml:space="preserve">hal-01605338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The biology of adipose tissue and animals’ efficiency: renewed interests on oxido-reduction pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Sierzant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tallin, Estonia. pp.302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17495,103 +17495,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être de la truie gestante et survie néonatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pastorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space 2016 - les rendez-vous de l'Inra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Saint Jacques de la lande, France</w:t>
@@ -17614,463 +17614,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergence in residual feed intake (RFI) and tissue energy metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Data integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Houee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting INRA-ISU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Ames, United States. 22 diapositives</w:t>
+              <w:t xml:space="preserve">, Mar 2015, Ames, United States. 11 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210939v1</w:t>
+                <w:t xml:space="preserve">hal-01210940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole blood transcriptomic analyses to study metabolisms related to RFI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting INRA-ISU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Ames, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data integration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Divergence in residual feed intake (RFI) and tissue energy metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting INRA-ISU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Ames, United States. 11 diapositives</w:t>
+              <w:t xml:space="preserve">, Mar 2015, Ames, United States. 22 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210940v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métabolites plasmatiques peuvent-ils être des marqueurs du dépôt de gras dans les tissus périphériques chez le poulet ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lalande-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illa Tea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
@@ -18093,346 +18093,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic approach using NMR to study the regulation of energy metabolism on chicken lines divergently selected for low or high abdominal fat deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short and long-term influences of intra-uterine growth restriction on muscle and adipose tissue properties and metabolic flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lalande</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+                <w:t xml:space="preserve">Isabelle Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque fondateur de La Société Francophone Origines Développementales de la Santé (SF-DOHaD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210443v1</w:t>
+                <w:t xml:space="preserve">hal-02746660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short and long-term influences of intra-uterine growth restriction on muscle and adipose tissue properties and metabolic flexibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Metabolomic approach using NMR to study the regulation of energy metabolism on chicken lines divergently selected for low or high abdominal fat deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Le Huërou-Luron</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illa Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque fondateur de La Société Francophone Origines Développementales de la Santé (SF-DOHaD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746660v1</w:t>
+                <w:t xml:space="preserve">hal-01210443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of progenitor cells in adipose tissue and skeletal muscle during growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Trefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Casteilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18468,109 +18468,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formules d'allaitement hyperprotéique : un accélérateur de croissance avec des effets contrastés sur l'adiposité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La sélection génétique sur la consommation alimentaire journalière résiduelle chez le porc Large White en croissance entraîne une réponse corrélée sur les métabolismes énergétiques tissulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Le Naou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jan 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">44. Journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France. pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210743v1</w:t>
+                <w:t xml:space="preserve">hal-01004063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems biology of piglet maturity</w:t>
               </w:r>
@@ -18608,51 +18647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Annual Meeting of the Complex Trait Community</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
@@ -18675,148 +18714,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sélection génétique sur la consommation alimentaire journalière résiduelle chez le porc Large White en croissance entraîne une réponse corrélée sur les métabolismes énergétiques tissulaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Formules d'allaitement hyperprotéique : un accélérateur de croissance avec des effets contrastés sur l'adiposité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Journées de la recherche porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France. pp.19-24</w:t>
+              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jan 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004063v1</w:t>
+                <w:t xml:space="preserve">hal-01210743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems biology of piglet maturity</w:t>
               </w:r>
@@ -18854,51 +18854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle G. Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. International Society for Animal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.56</w:t>
@@ -18921,355 +18921,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation de la qualité de la viande de porc selon la race : Basque ou Large White et le système d'élevage : conventionnel, alternatif ou extensif</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Validation of air displacement plethysmography for body composition in living piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Frondas-Chauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Darmaun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">9. International Symposium on In Vivo Body Composition Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749497v1</w:t>
+                <w:t xml:space="preserve">hal-02749047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of air displacement plethysmography for body composition in living piglets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Variation de la qualité de la viande de porc selon la race : Basque ou Large White et le système d'élevage : conventionnel, alternatif ou extensif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on In Vivo Body Composition Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749047v1</w:t>
+                <w:t xml:space="preserve">hal-02749497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous intra-uterine growth restriction affects the pattern of gene expression in porcine adipose tissues during fetal and neonatal periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Trefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Workshop meeting of the COST Action 925 : Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Posieux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19288,230 +19288,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic investigation of immediate adaptation of adipose tissues to a high protein intake during suckling in the pig</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Validation du pléthsymographe par déplacement d'air pour la mesure de la composition corporelle à partir de porcelets vivants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Frondas-Chauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Darmaun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t>
+              <w:t xml:space="preserve">8. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751829v1</w:t>
+                <w:t xml:space="preserve">hal-02755940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immediate and long term effects of a neonatal diet enriched in proteins on growth and adipose tissue development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousseynou Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Developmental Origins of Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19562,77 +19562,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
@@ -19661,103 +19661,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a neonatal diet enriched in proteins on growth and adipose tissue gene expression in a porcine model of intra uterine growth restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousseynou Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19776,230 +19776,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation du pléthsymographe par déplacement d'air pour la mesure de la composition corporelle à partir de porcelets vivants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Proteomic investigation of immediate adaptation of adipose tissues to a high protein intake during suckling in the pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousseynou Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Darmaun</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755940v1</w:t>
+                <w:t xml:space="preserve">hal-02751829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'adiposité des carcasses et des viandes à la lumière des interactions tissus adipeux-muscles au cours de la croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
@@ -20041,77 +20041,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and protein-related metabolisms in liver, skeletal muscle and adipose tissue of pigs in a divergent selection experiment for residual feed intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Naou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20153,90 +20153,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation phénotypique à grande échelle des tissus adipeux sous-cutané et intramusculaire chez des porcs présentant une aptitude contrastée au dépôt de lipides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Wyszynska-Koko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20278,103 +20278,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des porcelets de faible poids de naissance nourris avec une formule lactée hyperprotéique ont une croissance précoce accélérée et un développement adipeux modifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousseynou Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20393,178 +20393,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la nutrition protéique précoce sur le développement à court et long termes du tissu adipeux sous-cutané chez le porc</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence à moyen terme d’une exposition précoce à un régime hyperprotéique sur la croissance et le développement du tissu adipeux du porc présentant ou non un retard de croissance à la naissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Morise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Magliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants en Biologie Animale du Centre de Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rennes, France</w:t>
+              <w:t xml:space="preserve">7. Journées Francophones de Nutrition-JFN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750899v1</w:t>
+                <w:t xml:space="preserve">hal-02755948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and cellular controls of intramuscular fat deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Euro Fed Lipid Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20589,90 +20619,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts d'un régime déficient en protéines durant la gestation chez la truie sur le développement à court et long termes du tissu adipeux sous-cutané du porcelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousseynou Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Kalbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20708,359 +20738,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence à moyen terme d’une exposition précoce à un régime hyperprotéique sur la croissance et le développement du tissu adipeux du porc présentant ou non un retard de croissance à la naissance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Sève</w:t>
+                <w:t xml:space="preserve">Short and long-term outcomes of low protein intake during sow gestation on adipose tissue features of the offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousseynou Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Kalbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Francophones de Nutrition-JFN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Brest, France</w:t>
+              <w:t xml:space="preserve">6. International Symposium for Young Scientists (ISYS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755948v1</w:t>
+                <w:t xml:space="preserve">hal-02753175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short and long-term outcomes of low protein intake during sow gestation on adipose tissue features of the offspring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">The effects of dietary protein intake during sow gestation on adipose tissue fetaures in the offspring: preliminary data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kalbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousseynou Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Kalbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium for Young Scientists (ISYS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t>
+              <w:t xml:space="preserve">16. European Congress on Obesity (ECO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753175v1</w:t>
+                <w:t xml:space="preserve">hal-02751587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection divergente pour la consommation alimentaire résiduelle chez le porc : effets sur les propriétés musculaires et la qualité de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Ecolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Galian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
@@ -21083,1235 +21113,1205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of dietary protein intake during sow gestation on adipose tissue fetaures in the offspring: preliminary data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Impact de la nutrition protéique précoce sur le développement à court et long termes du tissu adipeux sous-cutané chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousseynou Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Congress on Obesity (ECO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants en Biologie Animale du Centre de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751587v1</w:t>
+                <w:t xml:space="preserve">hal-02750899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional specifities in transcriptomic profiles of adipocytes isolated from skeletal muscle or adipose tissues in growing pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Déterminisme de la teneur en lipides intramusculaires: intérêt d'une approche protéomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingshun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillerm-Regost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
+              <w:t xml:space="preserve">Journées de la plateforme protéomique OuestGénopole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Rennes, France. 14 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755895v1</w:t>
+                <w:t xml:space="preserve">hal-02820375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme de la teneur en lipides intramusculaires: intérêt d'une approche protéomique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+                <w:t xml:space="preserve">Adipose tissue development and the IGF system in low and normal birth weight piglets fed maternal milk or formulae differing in protein content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Morise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Magliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la plateforme protéomique OuestGénopole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Rennes, France. 14 diapositives</w:t>
+              <w:t xml:space="preserve">10. European Nutrition Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820375v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipose tissue development and the IGF system in low and normal birth weight piglets fed maternal milk or formulae differing in protein content</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regional specifities in transcriptomic profiles of adipocytes isolated from skeletal muscle or adipose tissues in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Nutrition Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755944v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis evidences regional differences between porcine adipocytes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Regulation of growth and development of the gastrointestinal tract and adipose tissue from birth to weaning in pigs: influence of birth weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Morise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753784v1</w:t>
+                <w:t xml:space="preserve">hal-02757710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physiologique et métabolique du porcelet de faible poids à la naissance : un modèle de croissance intra-utérin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des transporteurs d'acides gras dans les adipocytes isolés de muscle et de tissu adipeux sous-cutané chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of growth and development of the gastrointestinal tract and adipose tissue from birth to weaning in pigs: influence of birth weight</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cellular and biochemical features of skeletal muscle and subcutaneous adipose tissue in pig differing in IGF-II genotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. van den Maagdenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Buys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefaan de Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">2006 Joint Annual Meeting of the American Society of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757710v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and biochemical features of skeletal muscle and subcutaneous adipose tissue in pig differing in IGF-II genotype</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identification des spécificités fonctionnelles des adipocytes intramusculaires par une approche protéomique chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 Joint Annual Meeting of the American Society of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754806v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des spécificités fonctionnelles des adipocytes intramusculaires par une approche protéomique chez le porc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Proteomic analysis evidences regional differences between porcine adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Guitton</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fabienne Pontrucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Trefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755247v1</w:t>
+                <w:t xml:space="preserve">hal-02753784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du poids du porcelet à la naissance sur la composition des carcasses et des muscles au poids commercial d'abattage et la qualité sensorielle de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22336,77 +22336,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary induced changes in growth rate: consequences on carcass, muscle and meat quality traits in pigs slaughtered at 110 kg live weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European workshop on sustainable pork production: welfare, quality, nutrition and consumer attitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22425,424 +22425,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teneur en lipides et métabolisme des adipocytes dans le muscle chez le porc en croissance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Niveaux d'expression de la leptine et des IGFs dans l'adipocyte intramusculaire de porc : Comparaison ... l'adipocyte sous-cutané</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
+              <w:t xml:space="preserve">5. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759102v1</w:t>
+                <w:t xml:space="preserve">hal-02760797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du poids individuel et de la taille de la portée à la naissance sur la survie du porcelet, ses performances de croissance et d'abattage et la qualité de la viande</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teneur en lipides et métabolisme des adipocytes dans le muscle chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Journées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763687v1</w:t>
+                <w:t xml:space="preserve">hal-02759102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niveaux d'expression de la leptine et des IGFs dans l'adipocyte intramusculaire de porc : Comparaison ... l'adipocyte sous-cutané</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence du poids individuel et de la taille de la portée à la naissance sur la survie du porcelet, ses performances de croissance et d'abattage et la qualité de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Pichodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pellois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t>
+              <w:t xml:space="preserve">36. Journées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760797v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés histologiques et métaboliques du muscle squelettique chez le mini-porc obèse et insulino-résistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillerm-Regost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t>
@@ -22865,670 +22865,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of development and metabolism of porcine adipose tissue by growth hormone and the insulin-like growth factor system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of pig birth weight on postnatal growth, muscle characteristics, and meat quality at commercial slaughter weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pichodo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. Annual meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760776v1</w:t>
+                <w:t xml:space="preserve">hal-02761732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pig birth weight on postnatal growth, muscle characteristics, and meat quality at commercial slaughter weight</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Caractéristiques métaboliques des adipocytes selon leur origine tissulaire chez le porc : mise en place d'une étude du transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillerm-Regost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pichodo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Annual meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Rome, Italy</w:t>
+              <w:t xml:space="preserve">OuestChips</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Nantes, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761732v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques métaboliques des adipocytes selon leur origine tissulaire chez le porc : mise en place d'une étude du transcriptome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Regulation of development and metabolism of porcine adipose tissue by growth hormone and the insulin-like growth factor system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OuestChips</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Nantes, France. n.p</w:t>
+              <w:t xml:space="preserve">54. Annual meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759335v1</w:t>
+                <w:t xml:space="preserve">hal-02760776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La supplémentation de l'aliment de sevrage en un extrait de colostrum bovin augmente la hauteur des villosités dans le duodénum chez le porcelet sevré</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fauquant</w:t>
+                <w:t xml:space="preserve">Comparaison de porcs présentant des teneurs extrêmes en lipides dans le muscle longissimus. 2- Capacités de stockage et d'utilisation des lipides intramusculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">9. Journées des sciences du muscle et technologies de la viande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760925v1</w:t>
+                <w:t xml:space="preserve">hal-02825971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de porcs présentant des teneurs extrêmes en lipides dans le muscle longissimus. 2- Capacités de stockage et d'utilisation des lipides intramusculaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+                <w:t xml:space="preserve">La supplémentation de l'aliment de sevrage en un extrait de colostrum bovin augmente la hauteur des villosités dans le duodénum chez le porcelet sevré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bebin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fauquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées des sciences du muscle et technologies de la viande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">34. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825971v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de porcs présentant des teneurs extrêmes en lipides dans le muscle longissimus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées des sciences du muscle et technologies de la viande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t>
@@ -23551,420 +23551,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise de la teneur en lipides intramusculaires chez le porc et le lapin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Recherche et études des gènes impliqués dans la qualité de la viande de porc à travers l'analyse du transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Herpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vimus, séminaire muscle viande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759372v1</w:t>
+                <w:t xml:space="preserve">hal-02759601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche et études des gènes impliqués dans la qualité de la viande de porc à travers l'analyse du transcriptome</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">IGF-1, IGF-binding proteins, GH and IGF-1 receptors in hypothyroid and hyperthyroid neonatal pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Herpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vimus, séminaire muscle viande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4. International conference on farm animal endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Parma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759601v1</w:t>
+                <w:t xml:space="preserve">hal-02760896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGF-1, IGF-binding proteins, GH and IGF-1 receptors in hypothyroid and hyperthyroid neonatal pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Maîtrise de la teneur en lipides intramusculaires chez le porc et le lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Herpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International conference on farm animal endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Parma, Italy</w:t>
+              <w:t xml:space="preserve">Vimus, séminaire muscle viande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760896v1</w:t>
+                <w:t xml:space="preserve">hal-02759372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtrise de la teneur en lipides intramusculaires chez le porc et le lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24006,51 +24006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nutritional status on GH and IGF-I receptors in skeletal muscle of the suckling pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24088,51 +24088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IGF system in porcine milk: possible importance for the growth and development of the piglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24170,64 +24170,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional and hormonal regulation of development in the neonatal pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Dauncey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24291,51 +24291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerfault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24367,381 +24367,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early nutrition modulates adipose tissue development in neonatal pigs</w:t>
+                <w:t xml:space="preserve">Growth hormone (GH) and insulin-like growth factor-I (IGF-I) actions on porcine adipose tissue growth and differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gerfault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque Franco-Britannique de nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t>
+              <w:t xml:space="preserve">3. Conference on farm animal endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1998, Bruxelles, Belgium. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765297v1</w:t>
+                <w:t xml:space="preserve">hal-02841248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth hormone (GH) and insulin-like growth factor-I (IGF-I) actions on porcine adipose tissue growth and differentiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of moderate food restriction on GH and IGF-1 receptors in adipose tissue, liver and skeletal muscle of suckling piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Conference on farm animal endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1998, Bruxelles, Belgium. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02841248v1</w:t>
+                <w:t xml:space="preserve">hal-02839258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of moderate food restriction on GH and IGF-1 receptors in adipose tissue, liver and skeletal muscle of suckling piglets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Early nutrition modulates adipose tissue development in neonatal pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gerfault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Conference on farm animal endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1998, Bruxelles, Belgium. n.p</w:t>
+              <w:t xml:space="preserve">3. Colloque Franco-Britannique de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02839258v1</w:t>
+                <w:t xml:space="preserve">hal-02765297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du rationnement alimentaire pendant la lactation sur les paramètres métaboliques et de reproduction de truies primipares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Journées de la recherche porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1997, Paris, France</w:t>
@@ -24770,77 +24770,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate food restriction affects skeletal muscle and liver growth hormone receptors differently in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the American Society of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Rapid City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24865,64 +24865,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle endocrinien de la croissance - conséquences sur la qualité de la carcasse et de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'Association Française de Médecine Vétérinaire Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1995, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24947,77 +24947,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of growth and body composition by growth hormone and related hormones in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schnoebelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Dummerstorfer muscle workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Rosrock, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25042,77 +25042,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental patterns for plasma IGF-I concentrations and growth hormone (GH) receptor in liver and skeletal muscle in Yorkshire and Meishan pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schnoebelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA/ASAS. Joint annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1994, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25137,51 +25137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatotropin decreases glucose transporter (GLUT4) mRNA and protein in pig adipose tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Etherton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25264,64 +25264,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spectroscopie proche infrarouge : un outil de différentiation des porcs selon leur alimentation et de prédiction de la composition en acides gras de leurs produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît-Pierre Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guillevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25381,64 +25381,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques d'expressions et architecture nucléaire des gènes IGF2 et de DLK1 pour une meilleure compréhension de la balance myogenèse/adipogenèse dans l'espèce porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25489,103 +25489,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress thermique prénatal ou postnatal : conséquences sur le comportement, la santé, les performances de croissance et des indicateurs de qualité de viande chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.75, Résumés des crédits incitatifs - JAS 2022</w:t>
@@ -25608,493 +25608,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial activity during satellite cell differentiation in piglets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact d'un challenge sanitaire sur les populations de cellules souches adultes du tissu adipeux chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. Wageningen Academic Publishers, Book of abstracts, 27, pp.556, Book of abstracts of the 72nd annual meeting of the european federation of animal science</w:t>
+              <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, En ligne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 53, pp.435-436, 53èmes journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374694v1</w:t>
+                <w:t xml:space="preserve">hal-03156346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de biomarqueurs sanguins de l'efficacité alimentaire dans les lignées Large White, Duroc et Piétrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Trefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ligonesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Flatres-Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 53, pp.51-52, 2021, 53èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un challenge sanitaire sur les populations de cellules souches adultes du tissu adipeux chez le porc en croissance</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial activity during satellite cell differentiation in piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène H Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Röntgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 53, pp.435-436, 53èmes journées de la recherche porcine</w:t>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. Wageningen Academic Publishers, Book of abstracts, 27, pp.556, Book of abstracts of the 72nd annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156346v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autophagy is required for in vitro myogenesis in piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual meeting, Portugal. Wageningen Academic Publishers, Book of abstracts, 26, pp.354, 2020, Book of abstracts of the 71st annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26113,969 +26113,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of gestational heat stress on sow and progeny performance at farrowing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+                <w:t xml:space="preserve">Modulatory effects of housing conditions on energy related metabolites and insulin in pigs divergently selected for residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aira Maye Serviento</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Z. Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. </w:t>
+              <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism (Isep)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 138, 2019, Publication - European Association for Animal Production (EAAP). </w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9_92⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282317v1</w:t>
+                <w:t xml:space="preserve">hal-02293570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of housing hygiene conditions on amino acid postprandial profiles in pigs selected for low and high residual feed intake</w:t>
+                <w:t xml:space="preserve">Stress thermique prénatal ou postnatal : conséquences sur les performances de croissance et des indicateurs de qualité de viande chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Z. Fraga</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Aira Maye Serviento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism (Isep)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293540v1</w:t>
+                <w:t xml:space="preserve">hal-02737435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress thermique prénatal ou postnatal : conséquences sur les performances de croissance et des indicateurs de qualité de viande chez le porc</w:t>
+                <w:t xml:space="preserve">Effects of housing hygiene conditions on amino acid postprandial profiles in pigs selected for low and high residual feed intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aira Maye Serviento</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A. Z. Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hauschild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism (Isep)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 138, 2019, Publication - European Association for Animal Production (EAAP). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9_93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737435v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulatory effects of housing conditions on energy related metabolites and insulin in pigs divergently selected for residual feed intake</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mathematical model of the behavior of stem cell populations in skeletal muscle and adipose tissue in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darrigrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism (Isep)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293570v1</w:t>
+                <w:t xml:space="preserve">hal-02282314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical model of the behavior of stem cell populations in skeletal muscle and adipose tissue in growing pigs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Heat stress in pregnant sows: effects on growth performance and carcass composition of the offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aira Maye Serviento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism (Isep)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 138, 2019, Publication - European Association for Animal Production (EAAP). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9_103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282314v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat stress in pregnant sows: effects on growth performance and carcass composition of the offspring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId571" w:history="1">
+                <w:t xml:space="preserve">Effects of gestational heat stress on sow and progeny performance at farrowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aira Maye Serviento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism (Isep)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9_103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02293535v1</w:t>
+                <w:t xml:space="preserve">hal-02282317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipose-immune cell cross-talks in two pig lines divergently selected for feed efficiency - Part 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Adipose-immune cross-talks in two pig lines divergently selected for feed efficiency - Part 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tallin, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595390v1</w:t>
+                <w:t xml:space="preserve">hal-01595273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of pigs divergently selected for cortisol response or feed efficiency to an ACTH challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Mormede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27124,204 +27124,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipose-immune cross-talks in two pig lines divergently selected for feed efficiency - Part 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Adipose-immune cell cross-talks in two pig lines divergently selected for feed efficiency - Part 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tallin, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595273v1</w:t>
+                <w:t xml:space="preserve">hal-01595390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cellules souches adultes du muscle et du tissu adipeux : des cibles nouvelles pour moduler la composition corporelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27346,64 +27346,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des outils cellulaires pour étudier la croissance musculaire chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France. ADIV, Viandes et Produits Carnés, Hors-série, 2016, 16èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27428,103 +27428,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of gestation housing system on maternal stress, piglet maturity at birth and early survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pastorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
@@ -27547,437 +27547,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des lignages myogéniques et adipocytaires chez l’animal en croissance : rôle de PDGFRa dans la balance myogenèse/adipogenèse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Integrative responses of pig adipose tissues to high-fat high-fiber diet: towards key regulators of energy flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Houee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Marseille, France. 2015, JFN 2015. Livre des résumés</w:t>
+              <w:t xml:space="preserve">ASAS/ADSA midwest meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Des Moines, United States. Journal of Animal Science, 93 (Suppl. 2), 2015, Abstract book of the ASAS/ADSA midwest meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739130v1</w:t>
+                <w:t xml:space="preserve">hal-01210925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d’indicateurs moléculaires sanguins de la variation de l’adiposité corporelle par une approche transcriptomique chez le porc en croissance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des lignages myogéniques et adipocytaires chez l’animal en croissance : rôle de PDGFRa dans la balance myogenèse/adipogenèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 47, 2015, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France. 2015, JFN 2015. Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210878v1</w:t>
+                <w:t xml:space="preserve">hal-02739130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative responses of pig adipose tissues to high-fat high-fiber diet: towards key regulators of energy flexibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Recherche d’indicateurs moléculaires sanguins de la variation de l’adiposité corporelle par une approche transcriptomique chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAS/ADSA midwest meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Des Moines, United States. Journal of Animal Science, 93 (Suppl. 2), 2015, Abstract book of the ASAS/ADSA midwest meeting</w:t>
+              <w:t xml:space="preserve">47. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 47, 2015, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210925v1</w:t>
+                <w:t xml:space="preserve">hal-01210878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent selection for residual feed intake influences whole blood transcriptomic profile in growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAS/ADSA midwest meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Des Moines, United States. Journal of Animal Science, 93 (Suppl. 2), 2015, Abstract book of the ASAS/ADSA midwest meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27996,2103 +27996,2077 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult stem cells in adipose tissue and skeletal muscle of pigs differing in body composition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Variabilité génétique de l'activité corticotrope chez le porc Large White et sélection divergente pour l'étude des caractères de robustesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mormede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 46, 2014, Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210672v1</w:t>
+                <w:t xml:space="preserve">hal-01193809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and molecular basis of adipose tissue development: from stem cells to adipocyte physiology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Can plasma metabolites predict fat deposition in peripheral tissues of chicken?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lalande-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. WPSA, Branche Norvégienne, 2014, XIVTH EUROPEAN POULTRY CONFERENCE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210670v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition corporelle et caractéristiques métaboliques de porcs en croissance à efficacité alimentaire contrastée et nourris avec des régimes plus ou moins riches en fibres et en lipides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lalande-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illa Tea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 46, 2014, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can plasma metabolites predict fat deposition in peripheral tissues of chicken?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cellular and molecular basis of adipose tissue development: from stem cells to adipocyte physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. WPSA, Branche Norvégienne, 2014, XIVTH EUROPEAN POULTRY CONFERENCE</w:t>
+              <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210609v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité génétique de l'activité corticotrope chez le porc Large White et sélection divergente pour l'étude des caractères de robustesse</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Des approches multi-omiques pour caractériser la fin du développement foetal et mieux comprendre le déterminisme de la maturité à la naissance en lien avec la survie néonatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Voillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 46, 2014, Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 46, 2014, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193809v1</w:t>
+                <w:t xml:space="preserve">hal-01173389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des approches multi-omiques pour caractériser la fin du développement foetal et mieux comprendre le déterminisme de la maturité à la naissance en lien avec la survie néonatale</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Adult stem cells in adipose tissue and skeletal muscle of pigs differing in body composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01173389v1</w:t>
+                <w:t xml:space="preserve">hal-01210672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR metabolomics to study the regulation of energy metabolism on chicken lines divergent for low or high abdominal fat deposition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Understanding the development of adipose tissue of pure and crossbred fetuses from Meishan and Large White sows during the last month of pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Annual Conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Glasgow, United Kingdom. 2013, Metabolomics 2013. Annual international conference of the metabolomics society</w:t>
+              <w:t xml:space="preserve">9th International Conference on Pig Reproducion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Olsztyn, Poland. , 2013, 9th International Conference on Pig Reproducion : Program and Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746863v1</w:t>
+                <w:t xml:space="preserve">hal-01210458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of adipose tissue to feed efficiency: effects of genetics, diet and feed restriction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of chirurgical or immune castration on postprandial nutrient profiles in male pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01210539v1</w:t>
+                <w:t xml:space="preserve">hal-01210535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la castration chirurgicale et de l’immunocastration sur l’utilisation postprandiale des nutriments chez le porc mâle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+                <w:t xml:space="preserve">Divergent selection on residual feed intake influences gene and protein expressions in pig muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 45, 2013, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210615v1</w:t>
+                <w:t xml:space="preserve">hal-01210457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent selection on residual feed intake influences gene and protein expressions in pig muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effet de la castration chirurgicale et de l’immunocastration sur l’utilisation postprandiale des nutriments chez le porc mâle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 45, 2013, Journées de la Recherche Porcine en France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01210457v1</w:t>
+                <w:t xml:space="preserve">hal-01210615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of chirurgical or immune castration on postprandial nutrient profiles in male pigs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La sélection divergente pour la consommation alimentaire journalière résiduelle chez le porc modifie l’expression des gènes dans les tissus adipeux, hépatique et musculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Trefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 45, 2013, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210535v1</w:t>
+                <w:t xml:space="preserve">hal-01210614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the development of adipose tissue of pure and crossbred fetuses from Meishan and Large White sows during the last month of pregnancy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-tissue analysis in fetal pigs to identify genes involved in the determinism of maturity and survival at birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami S. Yammine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Pig Reproducion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Olsztyn, Poland. , 2013, 9th International Conference on Pig Reproducion : Program and Abstract Book</w:t>
+              <w:t xml:space="preserve">9th Intenational Conference on Pig Reproduction (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Olsztyn, Poland. , 2013, Programm and Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210458v1</w:t>
+                <w:t xml:space="preserve">hal-02749790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sélection divergente pour la consommation alimentaire journalière résiduelle chez le porc modifie l’expression des gènes dans les tissus adipeux, hépatique et musculaire</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of early surgical castration and immune castration on postprandial nutrient profiles in male pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 45, 2013, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP Publication, 134, 2013, EAAP Publication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210614v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-tissue analysis in fetal pigs to identify genes involved in the determinism of maturity and survival at birth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sami S. Yammine</w:t>
+                <w:t xml:space="preserve">NMR metabolomics to study the regulation of energy metabolism on chicken lines divergent for low or high abdominal fat deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illa Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Intenational Conference on Pig Reproduction (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Olsztyn, Poland. , 2013, Programm and Abstract Book</w:t>
+              <w:t xml:space="preserve">9th Annual Conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Glasgow, United Kingdom. 2013, Metabolomics 2013. Annual international conference of the metabolomics society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749790v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of early surgical castration and immune castration on postprandial nutrient profiles in male pigs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Responses of adipose tissue to feed efficiency: effects of genetics, diet and feed restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Naou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. </w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP Publication, 134, 2013, EAAP Publication</w:t>
+              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 19, 2013, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210461v1</w:t>
+                <w:t xml:space="preserve">hal-01210539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of feeding frequency on body composition, tissue metabolic orientation, and feed efficiency in growing pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry T. Le Naou</w:t>
+                <w:t xml:space="preserve">Early suppression of testicular hormones affects the IGF system in porcine tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gondret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Oskar Kellner Symposium : Metabolic Flexibility in Animal and Human Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Warnemünde, Germany. 2011, International Oskar Kellner symposium : Programme (with abstracts)</w:t>
+              <w:t xml:space="preserve">7. International Congress on Farm Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Berne, Switzerland. 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746238v1</w:t>
+                <w:t xml:space="preserve">hal-02802793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de l'expression des gènes du tissu adipeux entre les porcs Large White et Basque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Wyszynska-Koko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Damon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
@@ -30124,191 +30098,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early suppression of testicular hormones affects the IGF system in porcine tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effects of feeding frequency on body composition, tissue metabolic orientation, and feed efficiency in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Le Naou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Congress on Farm Animal Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Berne, Switzerland. 1 p., 2011</w:t>
+              <w:t xml:space="preserve">International Oskar Kellner Symposium : Metabolic Flexibility in Animal and Human Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Warnemünde, Germany. 2011, International Oskar Kellner symposium : Programme (with abstracts)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802793v1</w:t>
+                <w:t xml:space="preserve">hal-02746238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la diversité des cellules de la fraction stroma vasculaire isolée des tissus adipeux ou musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Trefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30350,103 +30350,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of air displacement plethysmography for body composition in living piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Frondas-Chauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Darmaun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of pediatric academic societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vancouver, Canada. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30471,103 +30471,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection divergente pour la consommation alimentaire résiduelle chez le porc : effets sur les propriétés musculaires et la qualité de viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ecolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'animation scientifiques, Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France. 2007</w:t>
@@ -30654,77 +30654,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Banville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Saint-Malo, France. 58, Ifip, 415 p., 2026, Journées de la Recherche Porcine en France</w:t>
@@ -30766,77 +30766,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">57èmes journées de la recherche porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30891,51 +30891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">56èmes journées de la recherche porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31016,51 +31016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">55èmes journées de la recherche porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31141,77 +31141,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">54èmes journées de la recherche porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31279,77 +31279,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">53èmes journées de la recherche porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31417,77 +31417,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">52èmes journées de la recherche porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31542,77 +31542,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">51èmes journées de la recherche porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31667,77 +31667,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50èmes journées de la recherche porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31792,90 +31792,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">49èmes journées de la recherche porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Corrégé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France. 49, IFIP - Institut du Porc, 324 p., 2017, Journées de la Recherche Porcine en France, 978-2-85969-237-7</w:t>
@@ -31917,117 +31917,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">48èmes journées de la recherche porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Corrégé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France. 48, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 364 p., 2016, Journées de la Recherche Porcine en France, 978-2-85969-235-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
@@ -32224,90 +32224,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lean and fat development in piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32371,90 +32371,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation des hormones en élevage : les développements zootechniques et les préocupations de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32522,64 +32522,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and hormonal regulation of energy metabolism in early development of the pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32617,64 +32617,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biology and actions of somatotropin in the pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology in animal husbandry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Academic Publishers, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32731,51 +32731,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hormone de croissance chez le porc: son recepteur et ses effets sur les transporteurs de glucose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 1991. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -32834,51 +32834,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation hormonale de la croissance et du métabolisme chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32986,51 +32986,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47C50A13"/>
+    <w:nsid w:val="B6859892"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -33217,51 +33217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-louveau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9684-6294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115222596" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2026.100129" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520191v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Oltjen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Kononoff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japr.2024.100514" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05318953v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104734" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998059v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128106v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2024-0713" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109749v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;ntgen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2025.100871" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae379" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txae179" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101388" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11116-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100042" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gondret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100843" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Langendjik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Farmer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100691" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920179v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Lhuisset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109074" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine P&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2022.113751" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649526v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.109" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902107v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14405" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676265v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12050-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Zem Fraga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Reis Furtado Campos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Hauschild" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246216" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277570v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Messad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07843-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986493v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02418-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4879" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627655v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schwob" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.1.3112" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503321v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy M Rauw" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Rydhmer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Kyriazakis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack C M Dekkers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.10338" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263859v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1745039X.2019.1627836" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267848v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Koffi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6010-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627597v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003087" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627801v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002987" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319388v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.09.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284522v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763243v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-018-0244-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494107v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e-Bigot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3639-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2438-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512046v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2016-0619" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639563v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146550" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000872" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285897v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3182746" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211044v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/asj.12532" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HGZ24B60-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207761v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande-Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8482" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635072v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede Terenina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001767" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211002v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211001v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210977v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-015-0932-z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211015v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2015-8928" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211025v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Palin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001202" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210577v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Naou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7505" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207757v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7995" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210491v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dare-Michelot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.09.018" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRZ3B6V6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210454v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barreau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Casteilla" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00151.2013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210331v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00098.2012" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651839v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morise" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Mac&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511005253" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651291v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Sarr" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2011.09.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZS63Z9N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210335v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5330" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651494v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frondas-Chauty" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Darmaun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2012.35" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001044v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Le Naou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5226" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000532v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3493" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646220v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jamin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00459.2010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648166v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mac&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Magliola" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114510005386" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658597v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kalbe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Metges" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rehfeldt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2542" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409412v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114510002667" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666522v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Gall" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Holst" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114509990213" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658702v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653325v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guitton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillerm-Regost" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0750" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532044v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gardan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2008.06.015" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657340v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Galian" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667523v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karijn van den Maagdenberg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Buys" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2006.10.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCXJVR9Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665054v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110700095X" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657407v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2007.03.017" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1Q5VZS2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659688v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Heyer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000201" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657598v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.84193x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657010v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.8451083x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667574v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2006.19.3.3491" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662914v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillerm-Regost" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sebert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champ" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2006.195" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659514v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00482.2005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675139v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pichodo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.09.009" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PSTFZS6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678816v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674432v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Antonio" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Esposito" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertolino" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canali" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ghir.2003.12.014" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672962v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2004.06.004" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670437v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669984v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670366v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670415v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691594v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerfault" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692879v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695903v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692611v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Dauncey" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900388v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000123" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900410v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000138" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685991v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694662v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691042v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Mounier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900205v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pasquier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mounier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695852v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weiler" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claus" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schnoebelen-Combes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684357v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683659v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684725v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698997v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Postel-Vinay" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899840v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690368v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schnoebelen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685835v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cochard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689053v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Donkin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P y Chiu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Yin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Swencki" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685789v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684810v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707927v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705524v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Etherton" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Sorensen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudhuri" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701028v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700057v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704655v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Coleman" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713877v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry D. Etherton" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PNS19920055" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701263v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702407v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899403v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dn Salter" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711213v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Salter" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712300v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Gower" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721782v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720312v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Penhoat" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Saez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109948v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues-Marty" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bee" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Huff Huff-Lonergan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf102.279" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296364v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tr&#233;feu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693563v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703876v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207105v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Chambeaud" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brien" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353599v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196318v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003547v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.012" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033010v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hassenfratz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_788" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788188v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langendjik" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farmer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.072" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552034v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336039v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne H Perruchot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365408v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356773v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussiere" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Connan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134696v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735686v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267858v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790336v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darrigrand" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791583v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865604v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dar&#233;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-871-1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707550v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736313v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787933v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605338v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim L. Bunter" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602699v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280406v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sierzant" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800284v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210939v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180023v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210940v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210931v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210443v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746660v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210761v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barreau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210743v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000048v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004063v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001298v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Boudry" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749497v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749047v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747447v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751829v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750544v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173381v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752001v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755940v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757202v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193608v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sellier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757499v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wyszynska-Koko" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756694v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750899v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751270v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755525v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonhomme" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kalbe" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755948v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753175v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757319v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751587v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755895v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820375v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingshun Liu" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755944v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mac&#233;" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magliola" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753784v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pontrucher" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753442v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750916v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757710v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754806v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van den Maagdenberg" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buys" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755247v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guitton" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759031v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760563v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759102v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763687v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roy" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guyomarc'H" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pellois" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760797v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763326v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S&#233;bert" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760776v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761732v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichodo" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759335v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760925v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825971v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758634v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759372v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herpin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759601v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760896v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825968v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769821v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835704v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770490v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835124v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765297v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841248v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839258v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837667v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hulin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834512v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768789v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776744v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847671v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846229v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354488v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Pierre Mourot" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2023.php" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.096" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745862v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716649v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374694v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155398v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ligonesche" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flatres-Grall" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156346v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Quemener" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142047v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282317v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aira Maye Serviento" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eaap2019.org/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293540v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Z. Fraga" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hauschild" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_93" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737435v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293570v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_92" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282314v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Duport" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293535v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_103" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595390v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608718v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595273v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743556v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738698v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455912v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739130v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210878v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210925v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210953v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210672v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210670v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210561v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210609v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tea" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193809v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173389v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Voillet" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746863v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210539v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254957.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210615v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210457v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/210532.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210535v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210458v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210614v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749790v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami S. Yammine" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210461v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/210757.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746238v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744628v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2011/genetique/PG4.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802793v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823726v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807171v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819022v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galian" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497611v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Banville" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087031v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452656v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hemonic" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011888v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Herv&#233;" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584730v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167417v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791338v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789464v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786112v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787632v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corr&#233;g&#233;" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799356v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833244v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merour" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourmelen" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulot" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955307v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wageningenacademic.com/doi/book/10.3920/978-90-8686-894-0" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-894-0_2" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173447v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andr&#233;" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-sciences.fr/archivage_site/activite/rapport/r2008.htm" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832045v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828813v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851462v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819802v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-louveau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9684-6294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115222596" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520191v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bee" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Oltjen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Kononoff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japr.2024.100514" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523024v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2026.100129" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109749v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;ntgen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2025.100871" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128106v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2024-0713" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998059v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05318953v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104734" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae379" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txae179" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101388" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H&#233;rault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-11116-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920179v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Lhuisset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109074" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Langendjik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Farmer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100691" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123407v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gondret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100843" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100042" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649526v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.109" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902107v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.14405" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12050-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601702v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine P&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2022.113751" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277570v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Messad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07843-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118298v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Zem Fraga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Reis Furtado Campos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Hauschild" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246216" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986493v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02418-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4879" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503321v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy M Rauw" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Rydhmer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Kyriazakis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack C M Dekkers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.10338" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627655v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schwob" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.1.3112" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627597v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003087" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1745039X.2019.1627836" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267848v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Koffi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6010-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319388v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.09.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627801v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002987" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284522v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763243v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-018-0244-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494107v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e-Bigot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3639-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639563v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146550" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512046v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2016-0619" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286555v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2438-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000872" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285897v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3182746" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211044v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/asj.12532" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HGZ24B60-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211002v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635072v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede Terenina" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001767" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211015v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2015-8928" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211001v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3020" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210977v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande-Martin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-015-0932-z" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211025v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Palin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001202" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207761v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8482" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210577v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Naou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7505" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207757v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7995" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210491v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dare-Michelot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.09.018" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRZ3B6V6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210454v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barreau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Casteilla" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00151.2013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651494v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frondas-Chauty" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Darmaun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2012.35" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210335v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5330" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001044v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Le Naou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5226" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651291v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Sarr" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2011.09.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZS63Z9N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210331v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00098.2012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651839v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morise" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Mac&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511005253" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648166v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S&#232;ve" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mac&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Magliola" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114510005386" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646220v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jamin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00459.2010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000532v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3493" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409412v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114510002667" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658597v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kalbe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Metges" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rehfeldt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2542" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666522v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Gall" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Holst" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114509990213" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658702v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657340v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Galian" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667523v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gardan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karijn van den Maagdenberg" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Buys" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2006.10.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCXJVR9Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532044v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2008.06.015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665054v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110700095X" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653325v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guitton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillerm-Regost" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0750" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659688v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Heyer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000201" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657407v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2007.03.017" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1Q5VZS2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657010v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.8451083x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667574v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2006.19.3.3491" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662914v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillerm-Regost" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sebert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champ" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2006.195" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659514v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00482.2005" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657598v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.84193x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678816v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675139v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pichodo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.09.009" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PSTFZS6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672962v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2004.06.004" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670437v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674432v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Antonio" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Esposito" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertolino" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canali" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ghir.2003.12.014" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669984v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670366v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670415v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695903v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerfault" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692879v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692611v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Dauncey" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900388v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000123" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900410v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000138" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691594v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685991v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694662v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900205v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pasquier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mounier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695852v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weiler" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claus" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schnoebelen-Combes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691042v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Mounier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683659v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684357v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684725v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690368v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schnoebelen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685835v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cochard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899840v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689053v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Donkin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P y Chiu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Yin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Swencki" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685789v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684810v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698997v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Postel-Vinay" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707927v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705524v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Etherton" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Sorensen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudhuri" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704655v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Coleman" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700057v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701028v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713877v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry D. Etherton" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PNS19920055" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702407v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701263v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711213v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Salter" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899403v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dn Salter" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712300v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Gower" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721782v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720312v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Penhoat" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Saez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109948v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues-Marty" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bee" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Huff Huff-Lonergan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf102.279" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296364v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tr&#233;feu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703876v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693563v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353599v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196318v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003547v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Chambeaud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brien" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.012" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207105v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788188v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langendjik" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farmer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.072" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552034v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hassenfratz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033010v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_788" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356773v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussiere" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Connan" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365408v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134696v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336039v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne H Perruchot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267858v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735686v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736313v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707550v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865604v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dar&#233;" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-871-1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791583v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790336v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darrigrand" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787933v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602699v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605338v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim L. Bunter" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280406v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sierzant" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800284v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210940v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180023v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210939v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210931v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746660v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210443v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210761v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barreau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004063v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000048v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210743v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001298v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Boudry" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749047v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749497v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747447v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755940v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750544v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173381v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752001v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751829v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757202v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193608v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sellier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757499v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wyszynska-Koko" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756694v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755948v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751270v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755525v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonhomme" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kalbe" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753175v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751587v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757319v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750899v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820375v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingshun Liu" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755944v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mac&#233;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magliola" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755895v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757710v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753442v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750916v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754806v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van den Maagdenberg" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buys" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755247v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guitton" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753784v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pontrucher" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759031v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760563v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760797v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759102v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763687v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roy" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guyomarc'H" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pellois" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763326v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S&#233;bert" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761732v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichodo" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759335v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760776v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825971v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760925v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marion" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebin" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758634v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759601v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herpin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760896v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759372v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825968v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769821v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835704v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770490v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835124v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841248v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839258v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765297v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837667v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hulin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834512v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768789v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776744v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847671v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846229v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354488v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Pierre Mourot" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2023.php" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.096" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745862v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716649v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156346v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Quemener" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155398v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ligonesche" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flatres-Grall" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374694v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142047v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293570v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Z. Fraga" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_92" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737435v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aira Maye Serviento" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293540v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hauschild" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_93" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282314v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Duport" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eaap2019.org/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293535v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_103" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282317v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595273v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608718v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595390v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743556v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738698v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455912v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210925v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739130v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210878v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210953v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193809v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210609v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tea" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210561v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210670v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173389v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Voillet" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210672v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210458v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210535v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210457v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/210532.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210615v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210614v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749790v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami S. Yammine" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210461v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/210757.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746863v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210539v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254957.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802793v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744628v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2011/genetique/PG4.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746238v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823726v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807171v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819022v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galian" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497611v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Banville" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087031v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452656v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hemonic" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011888v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Herv&#233;" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584730v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167417v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791338v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789464v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786112v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787632v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corr&#233;g&#233;" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799356v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833244v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merour" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourmelen" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulot" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955307v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wageningenacademic.com/doi/book/10.3920/978-90-8686-894-0" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-894-0_2" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173447v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andr&#233;" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Briant" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-sciences.fr/archivage_site/activite/rapport/r2008.htm" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832045v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828813v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851462v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819802v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>