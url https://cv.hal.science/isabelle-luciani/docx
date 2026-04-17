--- v0 (2026-03-26)
+++ v1 (2026-04-17)
@@ -173,294 +173,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier la mémoire collective en psychologie et en histoire : approches croisées</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">En cas qu'ils reviennent en France&amp;quot;. Polysémie de la mémoire familiale et réversibilité du temps au lendemain de la Révocation de l’Édit de Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUP. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire à l'épreuve de l'interdisciplinarité. Sciences humaines et cognitives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.147-166, 2023, Corps et Ames, 979-10-320-0458-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04101801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier la mémoire collective en psychologie et en histoire : approches croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucrèce Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUP</w:t>
-[...37 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Camille Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Tree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire à l'épreuve de l'interdisciplinarité. Sciences humaines et cognitives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.147-166, 2023, Corps et Ames, 979-10-320-0458-6</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04101801v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05438372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Construire un objet commun au croisement du social et du cognitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Souchay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire à l'épreuve de l'interdisciplinarité. Sciences humaines et cognitives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.5-26, 2023, Corps et Ames, 9791032004586</w:t>
@@ -918,186 +918,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02033273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les jeux Floraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée des Augustins. Musée des Beaux-Arts de Toulouse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulouse. Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.206-210, 2018, Éditions d'art</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau; Isabelle Luciani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Réception des troubadours en Provence. XVIe-XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.9-24, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03832145v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01992114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au miroir des comptes : la réalité autre des écrits féminins (Provence, XVIe-XVIIIe siècle)</w:t>
               </w:r>
@@ -1357,268 +1357,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Courouau; Isabelle Luciani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réception des troubadours en Languedoc et en France (XVIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp.9-22, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réception des troubadours en Languedoc et en France, XVIe-XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GARNIER, pp.9-22, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05438683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le corps dans les écrits du for privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scarlett Beauvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Bardet; François-Joseph Ruggiu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Écrits du for privé en France. De la fin du Moyen Âge à 1914</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éd. du CTHS, pp.99-128, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03832134v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-02306748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écrits du for privé: matière et texte</w:t>
               </w:r>
@@ -1799,51 +1799,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Luciani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récit de soi, présence au monde. Jugements et engagements. Europe, Afrique. XVIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.17-37, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pup.17874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1894,51 +1894,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Luciani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récit de soi, présence au monde. Jugements et engagements. Europe, Afrique. XVIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-15, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pup.17869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1998,51 +1998,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Piétri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écriture, récit, trouble(s) de soi. Perspectives historiques. France, XVIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-11, 2012, Le temps de l'histoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2084,51 +2084,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Luciani; Valérie Piétri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écriture, récit, trouble(s) de soi. Perspectives historiques. France, XVIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-39, 2012, Le temps de l'histoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2170,51 +2170,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Luciani; Valérie Piétri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écriture, récit, trouble(s) de soi. Perspectives historiques. France, XVIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.247-254, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2296,173 +2296,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une production latine et française</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Jean-Maurice Rouquette; Régis Bertrand. </w:t>
+                <w:t xml:space="preserve">L'académie : entre héritages médiévaux et tropisme parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Jean-Maurice Rouquette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arles. Histoire, territoires et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Imprimerie nationale éditions, pp.757-769, 2008</w:t>
+              <w:t xml:space="preserve">, Imprimerie nationale éditions, pp.751-756, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832001v1</w:t>
+                <w:t xml:space="preserve">hal-03831996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'académie : entre héritages médiévaux et tropisme parisien</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">in Jean-Maurice Rouquette. </w:t>
+                <w:t xml:space="preserve">Une production latine et française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Maurice Rouquette; Régis Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arles. Histoire, territoires et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Imprimerie nationale éditions, pp.751-756, 2008</w:t>
+              <w:t xml:space="preserve">, Imprimerie nationale éditions, pp.757-769, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831996v1</w:t>
+                <w:t xml:space="preserve">hal-03832001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César de Nostredame (1553-1629), ou l'écriture d'un héritier en quête de soi</w:t>
               </w:r>
@@ -2475,51 +2475,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilbert Buti; Anne Carol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comportements, croyances et mémoires, Europe méridionale XVe-XXe siècle, études offertes à Régis Bertrand,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.211-232, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2634,51 +2634,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gabriel Audisio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prendre une ville au XVIe siècle. Histoire, arts, lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publications de l’Université de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.229-245, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3274,256 +3274,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Récits de femmes en Méditerranée. Individu, savoir, récit de soi.Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rives Méditérranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Récit de femmes en Méditerranée. Genre, écriture, réflexivité (XXe-XXIe siècle), 52, https://journals.openedition.org/rives/4970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rives.4970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Femmes et récits de soi. Un champ méditerranéen entre assignations, appropriations et action (XVIe-XXIe siècle) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Récit de femmes en Méditerranée. Genre, écriture, réflexivité (XXe-XXIe siècle), 52, http://rives.revues.org/4972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rives.4972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richelieu et l'écriture du pouvoir, Autour de la journée des Dupes, Christian Jouhaud, Fasc. 680 (Octobre 2016), pp. 995-996</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834522v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01475482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordering Words, Ordering the Self: Keeping a Livre de Raison in Early Modern Provence (16th-18th)</w:t>
               </w:r>
@@ -4525,51 +4525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire à l'épreuve de l'interdisciplinarité. Sciences humaines et cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Souchay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUP. , 2023, CORPS ET AMES, Anne Carol; Isabelle Luciani, 9791032004586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4777,51 +4777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception des troubadours en Languedoc et en France (XVIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4877,51 +4877,51 @@
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Piétri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.256, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pup.13558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5176,51 +5176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Réception des troubadours en Provence. XVIe-XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Réception des troubadours en Provence. XVIe-XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Aix-en-Provence, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6410,51 +6410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05113131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luciani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05438372v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Heux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caparos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tree" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101801v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/memoire-a-lepreuve-linterdisciplinarite" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381395v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338262v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/construction-personne-fait-historique-xve-xviiie-siecles-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02273115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-humiliation-droit-recits-et-representations-xiie-xxie-siecles-perdre-sa-dignite.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08603-1.p.0407" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02033273v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/arts-de-poesie-et-traites-du-vers-francais-fin-xvie-xviie-siecles-langue-poeme-societe-domestiquer-la-poetique-les-discours-manuscrits-de-nicolas-bergier-fin-xvie-debut-xviie-siecle.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06651-4.p.0093" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01992114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/erudits-collectionneurs-amateurs-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pi&#233;tri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/lincorporation-ancetres-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.27608" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832134v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05438683v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;roujon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059113v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.17874" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.17869" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832089v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832001v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831996v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831984v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831963v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831920v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05438711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05033435v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wn7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03557552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834521v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.184.0927" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436881v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4972" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4970" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832137v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834524v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Pelen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4700" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832113v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4372" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832004v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831980v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459728v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831946v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2002.2762" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.481.0184" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831910v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101802v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01671829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le Thiec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/45473" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.45473" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.27588" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765796v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.13558" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vienne-Guerrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Volpe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831890v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02274957v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-reception-des-troubadours-en-provence-xvie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05437614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Deguilhem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4968" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098596v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475500v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475494v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437605v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832080v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913713v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832030v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832024v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831974v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05113131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luciani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101801v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/memoire-a-lepreuve-linterdisciplinarite" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05438372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Heux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caparos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tree" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381395v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338262v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/construction-personne-fait-historique-xve-xviiie-siecles-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02273115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-humiliation-droit-recits-et-representations-xiie-xxie-siecles-perdre-sa-dignite.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08603-1.p.0407" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02033273v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/arts-de-poesie-et-traites-du-vers-francais-fin-xvie-xviie-siecles-langue-poeme-societe-domestiquer-la-poetique-les-discours-manuscrits-de-nicolas-bergier-fin-xvie-debut-xviie-siecle.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06651-4.p.0093" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01992114v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/erudits-collectionneurs-amateurs-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pi&#233;tri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/lincorporation-ancetres-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.27608" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05438683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832134v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;roujon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059113v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.17874" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.17869" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832089v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831984v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831963v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831920v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05438711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05033435v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wn7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03557552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834521v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.184.0927" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4970" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436881v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4972" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834522v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832137v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834524v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Pelen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4700" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832113v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4372" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832004v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831980v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459728v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831946v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2002.2762" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.481.0184" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831910v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101802v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01671829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le Thiec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/45473" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.45473" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.27588" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765796v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.13558" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vienne-Guerrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Volpe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831890v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02274957v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-reception-des-troubadours-en-provence-xvie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05437614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Deguilhem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4968" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098596v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475500v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475494v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437605v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832080v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913713v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832030v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832024v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831974v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>