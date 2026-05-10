--- v1 (2026-04-17)
+++ v2 (2026-05-10)
@@ -173,294 +173,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En cas qu'ils reviennent en France&amp;quot;. Polysémie de la mémoire familiale et réversibilité du temps au lendemain de la Révocation de l’Édit de Nantes</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étudier la mémoire collective en psychologie et en histoire : approches croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucrèce Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Tree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire à l'épreuve de l'interdisciplinarité. Sciences humaines et cognitives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.147-166, 2023, Corps et Ames, 979-10-320-0458-6</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04101801v1</w:t>
-[...80 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-05438372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...11 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En cas qu'ils reviennent en France&amp;quot;. Polysémie de la mémoire familiale et réversibilité du temps au lendemain de la Révocation de l’Édit de Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUP. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire à l'épreuve de l'interdisciplinarité. Sciences humaines et cognitives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, pp.147-166, 2023, Corps et Ames, 979-10-320-0458-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04101801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Construire un objet commun au croisement du social et du cognitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Souchay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire à l'épreuve de l'interdisciplinarité. Sciences humaines et cognitives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.5-26, 2023, Corps et Ames, 9791032004586</w:t>
@@ -918,186 +918,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02033273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Courouau; Isabelle Luciani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Réception des troubadours en Provence. XVIe-XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.9-24, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03832145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les jeux Floraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée des Augustins. Musée des Beaux-Arts de Toulouse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toulouse. Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Somogy, pp.206-210, 2018, Éditions d'art</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992114v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-03832145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au miroir des comptes : la réalité autre des écrits féminins (Provence, XVIe-XVIIIe siècle)</w:t>
               </w:r>
@@ -1363,176 +1363,176 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réception des troubadours en Languedoc et en France, XVIe-XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GARNIER, pp.9-22, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05438683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courouau; Isabelle Luciani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réception des troubadours en Languedoc et en France (XVIe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garnier, pp.9-22, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306748v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05438683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps dans les écrits du for privé</w:t>
               </w:r>
@@ -1799,51 +1799,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Luciani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récit de soi, présence au monde. Jugements et engagements. Europe, Afrique. XVIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.17-37, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pup.17874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1894,51 +1894,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Luciani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récit de soi, présence au monde. Jugements et engagements. Europe, Afrique. XVIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-15, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pup.17869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1998,51 +1998,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Piétri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écriture, récit, trouble(s) de soi. Perspectives historiques. France, XVIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-11, 2012, Le temps de l'histoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2084,51 +2084,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Luciani; Valérie Piétri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écriture, récit, trouble(s) de soi. Perspectives historiques. France, XVIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-39, 2012, Le temps de l'histoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2170,51 +2170,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Luciani; Valérie Piétri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écriture, récit, trouble(s) de soi. Perspectives historiques. France, XVIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.247-254, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2475,51 +2475,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilbert Buti; Anne Carol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comportements, croyances et mémoires, Europe méridionale XVe-XXe siècle, études offertes à Régis Bertrand,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.211-232, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2634,51 +2634,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gabriel Audisio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prendre une ville au XVIe siècle. Histoire, arts, lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publications de l’Université de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.229-245, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3274,256 +3274,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Richelieu et l'écriture du pouvoir, Autour de la journée des Dupes, Christian Jouhaud, Fasc. 680 (Octobre 2016), pp. 995-996</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et récits de soi. Un champ méditerranéen entre assignations, appropriations et action (XVIe-XXIe siècle) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Récit de femmes en Méditerranée. Genre, écriture, réflexivité (XXe-XXIe siècle), 52, http://rives.revues.org/4972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rives.4972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Récits de femmes en Méditerranée. Individu, savoir, récit de soi.Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rives Méditérranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Récit de femmes en Méditerranée. Genre, écriture, réflexivité (XXe-XXIe siècle), 52, https://journals.openedition.org/rives/4970. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rives.4970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475482v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-03834522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordering Words, Ordering the Self: Keeping a Livre de Raison in Early Modern Provence (16th-18th)</w:t>
               </w:r>
@@ -4525,51 +4525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire à l'épreuve de l'interdisciplinarité. Sciences humaines et cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Souchay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUP. , 2023, CORPS ET AMES, Anne Carol; Isabelle Luciani, 9791032004586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4777,51 +4777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception des troubadours en Languedoc et en France (XVIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4877,51 +4877,51 @@
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Piétri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.256, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pup.13558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5176,51 +5176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Réception des troubadours en Provence. XVIe-XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Courouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Réception des troubadours en Provence. XVIe-XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Aix-en-Provence, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6410,51 +6410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05113131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luciani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101801v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/memoire-a-lepreuve-linterdisciplinarite" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05438372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Heux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caparos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tree" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381395v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338262v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/construction-personne-fait-historique-xve-xviiie-siecles-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02273115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-humiliation-droit-recits-et-representations-xiie-xxie-siecles-perdre-sa-dignite.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08603-1.p.0407" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02033273v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/arts-de-poesie-et-traites-du-vers-francais-fin-xvie-xviie-siecles-langue-poeme-societe-domestiquer-la-poetique-les-discours-manuscrits-de-nicolas-bergier-fin-xvie-debut-xviie-siecle.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06651-4.p.0093" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01992114v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/erudits-collectionneurs-amateurs-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pi&#233;tri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/lincorporation-ancetres-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.27608" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05438683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832134v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;roujon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059113v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.17874" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.17869" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832089v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831984v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831963v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831920v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05438711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05033435v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wn7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03557552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834521v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.184.0927" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4970" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436881v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4972" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834522v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832137v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834524v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Pelen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4700" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832113v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4372" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832004v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831980v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459728v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831946v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2002.2762" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.481.0184" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831910v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101802v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01671829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le Thiec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/45473" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.45473" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.27588" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765796v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.13558" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vienne-Guerrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Volpe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831890v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02274957v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-reception-des-troubadours-en-provence-xvie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05437614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Deguilhem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4968" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098596v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475500v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475494v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437605v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832080v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913713v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832030v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832024v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831974v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05113131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luciani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05438372v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Heux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caparos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tree" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101801v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/memoire-a-lepreuve-linterdisciplinarite" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381395v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03338262v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/construction-personne-fait-historique-xve-xviiie-siecles-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02273115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guilhaumou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-humiliation-droit-recits-et-representations-xiie-xxie-siecles-perdre-sa-dignite.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08603-1.p.0407" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02033273v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/arts-de-poesie-et-traites-du-vers-francais-fin-xvie-xviie-siecles-langue-poeme-societe-domestiquer-la-poetique-les-discours-manuscrits-de-nicolas-bergier-fin-xvie-debut-xviie-siecle.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06651-4.p.0093" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Courouau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01992114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01783870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/erudits-collectionneurs-amateurs-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pi&#233;tri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/lincorporation-ancetres-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.27608" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05438683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832134v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;roujon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059113v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.17874" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.17869" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832089v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831984v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831963v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831920v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05438711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05033435v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wn7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03557552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834521v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.184.0927" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834522v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436881v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4972" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4970" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832137v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834524v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Pelen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4700" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832113v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832105v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4372" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832004v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831980v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459728v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831946v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2002.2762" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.481.0184" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831910v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101802v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01671829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le Thiec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/45473" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.45473" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.27588" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765796v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.13558" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vienne-Guerrin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Volpe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831890v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02274957v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-reception-des-troubadours-en-provence-xvie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05437614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Deguilhem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.4968" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098596v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475500v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475494v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437605v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832080v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913713v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832030v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459729v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832024v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831974v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>