--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -106,251 +106,251 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo evolution of variants of the [FeFe] hydrogenase from C. acetobutylicum in a home-tailored E. coli strain</w:t>
+                <w:t xml:space="preserve">Graduate School in Biotechnology for Bio based Economy in Toulouse, France: interdisciplinary challenges in education and research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfenore S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International conference on Hydrogenase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Wala Wala, United States</w:t>
+              <w:t xml:space="preserve">19th edition of the International Conference on Renewable Resources &amp; Biorefineries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Riga, Lettonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885190v1</w:t>
+                <w:t xml:space="preserve">hal-04923222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graduate School in Biotechnology for Bio based Economy in Toulouse, France: interdisciplinary challenges in education and research</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo evolution of variants of the [FeFe] hydrogenase from C. acetobutylicum in a home-tailored E. coli strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Heux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th edition of the International Conference on Renewable Resources &amp; Biorefineries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Riga, Lettonie</w:t>
+              <w:t xml:space="preserve">13th International conference on Hydrogenase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Wala Wala, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923222v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of the missing electron pathways for butanol synthesis in Clostridium acetobutylicum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clostridium XVI Sixteenth International Conference on the physiology, the genetic, the metabolic engineering and the industrialization of solvent and acids forming Clostridia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TBI, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -375,51 +375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of the F-domain in the [FeFe] hydrogenase of Clostridium acetobutylicum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIT’s 3rd International Biotechnology Congress_2019 From disruptive Innovation to Industrial Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -444,51 +444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of the F-domain in the [FeFe] hydrogenase of Clostridium acetobutylicum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International hydrogenase conference H2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -552,51 +552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizeth Galindo Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mailys Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -686,51 +686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méta séminaire des défis de CEPIA-INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Massy, France</w:t>
@@ -1186,51 +1186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Benomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Feb 2013, Lille, France</w:t>
@@ -1524,51 +1524,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an E. coli platform strain for in vivo functional screening and directed evolution of Ferredoxin NAD(P)+ reductases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ME 15 Metabolic engineering conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1619,51 +1619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoxin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clostridium XVI Sixteenth International Conference on the physiology, the genetic, the metabolic engineering and the industrialization of solvent and acids forming Clostridia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1740,51 +1740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des microbiologistes de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Isle-sur-la-Sorgue, France. 2012, Journées des Microbiologistes de l'INRA 2012</w:t>
@@ -2662,51 +2662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Phuong Thao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soucaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2779,51 +2779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minyeong Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Croux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soucaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3298,51 +3298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Rouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Basséguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3415,51 +3415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minyeong Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Croux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soucaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3634,428 +3634,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical measurements of the kinetics of inhibition of two FeFe hydrogenases by O2 demonstrate that the reaction is partly reversible</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">White biotechnology: state of the art strategies for the development of biocatalysts for biorefining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b06934⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2015.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211469v1</w:t>
+                <w:t xml:space="preserve">hal-01269233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White biotechnology: state of the art strategies for the development of biocatalysts for biorefining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining free and aggregated cellulolytic systems in the cellulosome-producing bacterium Ruminiclostridium cellulolyticum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ravachol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Heux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soucaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-015-0301-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2015.08.004⟩</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-01269233v1</w:t>
+                <w:t xml:space="preserve">hal-01452056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining free and aggregated cellulolytic systems in the cellulosome-producing bacterium Ruminiclostridium cellulolyticum</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Electrochemical measurements of the kinetics of inhibition of two FeFe hydrogenases by O2 demonstrate that the reaction is partly reversible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saujet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soucaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (1), pp.114. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (39), pp.12580-12587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13068-015-0301-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b06934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452056v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative system-scale characterization of the metabolism of &amp;lt;em&amp;gt;clostridium acetobutylicum&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -4348,51 +4348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Baffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateryna Sybirna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soucaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4482,51 +4482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Croux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soucaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18, pp.1 - 8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6211,51 +6211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial Salles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923222v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04885302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04885348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04885335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Galindo Alvarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Pinault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes-Dutour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Eric Spinnler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auguste-Dormeuil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s-Dutour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740350v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baffert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourmond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial-Salles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soucaille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809567v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Benomar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Giudici-Orticoni M.T." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744913v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04885500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04885458v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxin Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gauquelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744935v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827022v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garrigues" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Duong Do" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2021.107781" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811719v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Foulquier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Heulot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna dos Reis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perdu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32269-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Ning Huang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Phuong-Thao Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Thiel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wilding-Steel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1364-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01759288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Caserta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Papini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Adamska-Venkatesh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanze Sommer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b01689" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950818v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baffert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kamionka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2017.08.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Phuong Thao Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raynaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05661-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyeong Yoo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Croux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2017.01.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01613876v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sensi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fradale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b02252" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406025v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kubas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Sancho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saujet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2592" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400732v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Greco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b06603" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886386v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Rouvre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bass&#233;guy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.12.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638685v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0507-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602952v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Lee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saint-Prix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0432-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b06934" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269233v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2015.08.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXFTW7G9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452056v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ravachol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pages" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0301-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639464v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Bestel-Corre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01808-15" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481520v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourmond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Sybirna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Hung Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEM.1892" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481475v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Hajj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ee42075b" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268073v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dusseaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2013.03.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S3HQLSC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268145v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lautier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Abou Hamdan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja311607s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649108v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.02.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641895v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benomar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b0b3-dy98" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268212v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dementin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Abou-Hamdan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc43297a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268277v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ezanno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac301812s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644139v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sarcabal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00112-11" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646834v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004099c" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645971v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auriol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Claude" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1010431108" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652182v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bertini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja110627b" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977629v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Pol Liebgott" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Burlat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dementin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.276" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825488v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac8025702" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885190v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial Salles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04885302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04885348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04885335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Galindo Alvarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Pinault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes-Dutour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Eric Spinnler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auguste-Dormeuil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s-Dutour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740350v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baffert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourmond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial-Salles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soucaille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809567v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Benomar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Giudici-Orticoni M.T." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744913v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04885500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04885458v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxin Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gauquelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744935v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827022v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garrigues" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Duong Do" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2021.107781" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811719v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Foulquier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Heulot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna dos Reis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perdu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32269-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Ning Huang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Phuong-Thao Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Thiel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wilding-Steel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1364-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01759288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Caserta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Papini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Adamska-Venkatesh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanze Sommer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b01689" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950818v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baffert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kamionka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2017.08.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Phuong Thao Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raynaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05661-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyeong Yoo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Croux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2017.01.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01613876v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sensi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fradale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b02252" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406025v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kubas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Sancho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saujet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2592" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400732v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Greco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b06603" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886386v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Rouvre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bass&#233;guy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.12.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638685v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0507-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602952v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Lee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saint-Prix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0432-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269233v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2015.08.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXFTW7G9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452056v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ravachol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pages" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0301-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211469v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b06934" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639464v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Bestel-Corre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01808-15" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481520v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourmond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Sybirna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Hung Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEM.1892" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481475v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Hajj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ee42075b" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268073v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dusseaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2013.03.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S3HQLSC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268145v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lautier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Abou Hamdan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja311607s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649108v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.02.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641895v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benomar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b0b3-dy98" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268212v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dementin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Abou-Hamdan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc43297a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268277v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ezanno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac301812s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644139v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sarcabal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00112-11" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646834v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004099c" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645971v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auriol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Claude" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1010431108" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652182v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bertini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja110627b" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977629v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Pol Liebgott" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Burlat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dementin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.276" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825488v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac8025702" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>