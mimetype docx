--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -507,398 +507,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervaporative fermentation for continuous anaerobic production of n-butanol with high titer, yield and productivity</w:t>
+                <w:t xml:space="preserve">DEVELOPPEMENT D'UN PROCEDE INTEGRE DE FERMENTATION ANAEROBIE COUPLEE A LA PERVAPORATION POUR LA PRODUCTION DE N-BUTANOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charles Auguste-Dormeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lizeth Galindo Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mailys Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Scientific Conference on Pervaporation, Vapor Permeation, and Membrane Distillation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Torun, Poland</w:t>
+              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627526v1</w:t>
+                <w:t xml:space="preserve">hal-01627514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupler séparation et bioconversion/fermentation : vers l'amélioration des performances en biotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saulou-Berion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méta séminaire des défis de CEPIA-INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Massy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPPEMENT D'UN PROCEDE INTEGRE DE FERMENTATION ANAEROBIE COUPLEE A LA PERVAPORATION POUR LA PRODUCTION DE N-BUTANOL</w:t>
+                <w:t xml:space="preserve">Pervaporative fermentation for continuous anaerobic production of n-butanol with high titer, yield and productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizeth Galindo Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mailys Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Athès-Dutour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Violaine Athes-Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">5th International Scientific Conference on Pervaporation, Vapor Permeation, and Membrane Distillation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627514v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent attachment of FeFe hydrogenases to graphite electrode and inhibition studies</w:t>
               </w:r>
@@ -1964,321 +1964,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Clostridium tetani: From genome to bioreactors</w:t>
+                <w:t xml:space="preserve">Molecular characterization of the missing electron pathways for butanol synthesis in Clostridium acetobutylicum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Garrigues</w:t>
+                <w:t xml:space="preserve">Céline Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuy Duong Do</w:t>
+                <w:t xml:space="preserve">Antoine Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Bideaux</w:t>
+                <w:t xml:space="preserve">Mathieu Heulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suzanna dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2021.107781⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32269-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827022v1</w:t>
+                <w:t xml:space="preserve">hal-03811719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of the missing electron pathways for butanol synthesis in Clostridium acetobutylicum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into Clostridium tetani: From genome to bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rivière</w:t>
+                <w:t xml:space="preserve">Lucile Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Heulot</w:t>
+                <w:t xml:space="preserve">Thuy Duong Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanna dos Reis</w:t>
+                <w:t xml:space="preserve">Carine Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Perdu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Meynial-Salles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32269-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2021.107781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811719v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient method for markerless mutant generation by allelic exchange in&amp;lt;em&amp;gt; Clostridium acetobutylicum&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Clostridium saccharobutylicum&amp;lt;/em&amp;gt; using suicide vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ching-Ning Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3132,930 +3132,930 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of the Excited States of the H-Cluster of FeFe Hydrogenases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Baffert</w:t>
+                <w:t xml:space="preserve">Construction of a restriction-less, marker-less mutant useful for functional genomic and metabolic engineering of the biofuel producer Clostridium acetobutylicum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Croux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Phuong Thao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Greco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Gauquelin</w:t>
+                <w:t xml:space="preserve">Jieun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Saint-Prix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b06603⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-016-0432-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400732v1</w:t>
+                <w:t xml:space="preserve">hal-01602952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the chemicals, essential for the purification process of strict Fe-hydrogenase, on the corrosion of mild steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Rouvre</w:t>
+                <w:t xml:space="preserve">Reactivity of the Excited States of the H-Cluster of FeFe Hydrogenases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Sensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Caserta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 109, pp.9-23. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (41), pp.13612-13618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b06603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886386v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of the roles of &amp;lt;em&amp;gt;adhE1&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;adhE2&amp;lt;/em&amp;gt; in the primary metabolism of &amp;lt;em&amp;gt;Clostridium acetobutylicum&amp;lt;/em&amp;gt; by combining in-frame gene deletion and a quantitative system-scale approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Croux</w:t>
+                <w:t xml:space="preserve">Impact of the chemicals, essential for the purification process of strict Fe-hydrogenase, on the corrosion of mild steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Rouvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soucaille</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Basséguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13068-016-0507-0⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109, pp.9-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638685v1</w:t>
+                <w:t xml:space="preserve">hal-01886386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a restriction-less, marker-less mutant useful for functional genomic and metabolic engineering of the biofuel producer Clostridium acetobutylicum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elucidation of the roles of &amp;lt;em&amp;gt;adhE1&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;adhE2&amp;lt;/em&amp;gt; in the primary metabolism of &amp;lt;em&amp;gt;Clostridium acetobutylicum&amp;lt;/em&amp;gt; by combining in-frame gene deletion and a quantitative system-scale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minyeong Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Croux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soucaille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 9 (1), </w:t>
+              <w:t xml:space="preserve">, 2016, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13068-016-0432-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13068-016-0507-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602952v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White biotechnology: state of the art strategies for the development of biocatalysts for biorefining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Heux</w:t>
+                <w:t xml:space="preserve">Electrochemical measurements of the kinetics of inhibition of two FeFe hydrogenases by O2 demonstrate that the reaction is partly reversible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saujet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soucaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2015.08.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (39), pp.12580-12587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b06934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269233v1</w:t>
+                <w:t xml:space="preserve">hal-01211469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining free and aggregated cellulolytic systems in the cellulosome-producing bacterium Ruminiclostridium cellulolyticum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Borne</w:t>
+                <w:t xml:space="preserve">White biotechnology: state of the art strategies for the development of biocatalysts for biorefining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13068-015-0301-4⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2015.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01452056v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical measurements of the kinetics of inhibition of two FeFe hydrogenases by O2 demonstrate that the reaction is partly reversible</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Gauquelin</w:t>
+                <w:t xml:space="preserve">Combining free and aggregated cellulolytic systems in the cellulosome-producing bacterium Ruminiclostridium cellulolyticum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ravachol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soucaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 137 (39), pp.12580-12587. </w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b06934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13068-015-0301-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211469v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative system-scale characterization of the metabolism of &amp;lt;em&amp;gt;clostridium acetobutylicum&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -4080,51 +4080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Bestel-Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Croux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meynial-Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4188,51 +4188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The oxidative inactivation of FeFe hydrogenase reveals the flexibility of the H-cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateryna Sybirna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4437,692 +4437,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic engineering of Clostridium acetobutylicum ATCC 824 for the high-yield production of a biofuel composed of an isopropanol/butanol/ethanol mixture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mechanism of inhibition by H-2 of H-2-evolution by hydrogenases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Sybirna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dusseaux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastien Dementin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Abou-Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2013.03.003⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (61), pp.6840 - 6842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cc43297a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268073v1</w:t>
+                <w:t xml:space="preserve">hal-01268212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-State Catalytic Wave-Shapes for 2-Electron Reversible Electrocatalysts and Enzymes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic engineering of Clostridium acetobutylicum ATCC 824 for the high-yield production of a biofuel composed of an isopropanol/butanol/ethanol mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lautier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Dusseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Croux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soucaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Meynial Salles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18, pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2013.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja311607s⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268145v1</w:t>
+                <w:t xml:space="preserve">hal-01268073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-dominant bacteria as keystone species in microbial communities producing bio-hydrogen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Meynial-Salles</w:t>
+                <w:t xml:space="preserve">Steady-State Catalytic Wave-Shapes for 2-Electron Reversible Electrocatalysts and Enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Sybirna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Abou Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.02.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (10), pp.3926 - 3938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja311607s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649108v1</w:t>
+                <w:t xml:space="preserve">hal-01268145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie écologique microbienne pour la production de biohydrogène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-dominant bacteria as keystone species in microbial communities producing bio-hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Benomar</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meynial-Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 26, pp.67-82. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (12), pp.4975 - 4985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/b0b3-dy98⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641895v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanism of inhibition by H-2 of H-2-evolution by hydrogenases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kateryna Sybirna</w:t>
+                <w:t xml:space="preserve">Ingénierie écologique microbienne pour la production de biohydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Dementin</w:t>
+                <w:t xml:space="preserve">M.T. Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbas Abou-Hamdan</w:t>
+                <w:t xml:space="preserve">S. Benomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Meynial-Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (61), pp.6840 - 6842. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26, pp.67-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3cc43297a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/b0b3-dy98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268212v1</w:t>
+                <w:t xml:space="preserve">hal-02641895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent Attachment of FeFe Hydrogenases to Carbon Electrodes for Direct Electron Transfer</w:t>
               </w:r>
@@ -5147,51 +5147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateryna Sybirna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5236,559 +5236,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Characterization of the Glycerol-Oxidative Pathway of Clostridium butyricum VPI 1718</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO Disrupts the Reduced H-Cluster of FeFe Hydrogenase. A Combined DFT and Protein Film Voltammetry Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Raynaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Meynial-Salles</w:t>
+                <w:t xml:space="preserve">Luca Bertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Sybirna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.00112-11⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (7), pp.2096 - 2099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja110627b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644139v1</w:t>
+                <w:t xml:space="preserve">hal-02652182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quest for a functional substrate access tunnel in FeFe hydrogenase</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fourmond</w:t>
+                <w:t xml:space="preserve">Molecular Characterization of the Glycerol-Oxidative Pathway of Clostridium butyricum VPI 1718</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cournac</w:t>
+                <w:t xml:space="preserve">Patricia Sarcabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Croux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Meynial-Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 148, pp.385 - 407. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193 (12), pp.3127 - 3134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c004099c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.00112-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646834v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-induced evolution of Escherichia coli points to original concepts in respiratory cofactor selectivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The quest for a functional substrate access tunnel in FeFe hydrogenase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Auriol</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Cournac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1010431108⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 148, pp.385 - 407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c004099c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645971v1</w:t>
+                <w:t xml:space="preserve">hal-02646834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO Disrupts the Reduced H-Cluster of FeFe Hydrogenase. A Combined DFT and Protein Film Voltammetry Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Baffert</w:t>
+                <w:t xml:space="preserve">Stress-induced evolution of Escherichia coli points to original concepts in respiratory cofactor selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Bestel-Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Bertini</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soucaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Meynial-Salles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 133 (7), pp.2096 - 2099. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (4), pp.1278 - 1283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja110627b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1010431108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652182v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relating diffusion along the substrate tunnel and oxygen sensitivity in hydrogenase</w:t>
               </w:r>
@@ -5921,51 +5921,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correcting for Electrocatalyst Desorption and Inactivation in Chronoamperometry Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Baffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6211,51 +6211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885190v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial Salles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04885302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04885348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04885335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Galindo Alvarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Pinault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes-Dutour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Eric Spinnler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auguste-Dormeuil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s-Dutour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740350v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baffert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourmond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial-Salles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soucaille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809567v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Benomar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Giudici-Orticoni M.T." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744913v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04885500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04885458v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxin Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gauquelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744935v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827022v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garrigues" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Duong Do" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2021.107781" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811719v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Foulquier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Heulot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna dos Reis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perdu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32269-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Ning Huang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Phuong-Thao Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Thiel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wilding-Steel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1364-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01759288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Caserta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Papini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Adamska-Venkatesh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanze Sommer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b01689" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950818v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baffert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kamionka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2017.08.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Phuong Thao Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raynaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05661-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyeong Yoo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Croux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2017.01.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01613876v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sensi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fradale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b02252" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406025v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kubas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Sancho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saujet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2592" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400732v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Greco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b06603" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886386v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Rouvre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bass&#233;guy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.12.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638685v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0507-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602952v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Lee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saint-Prix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0432-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269233v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2015.08.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXFTW7G9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452056v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ravachol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pages" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0301-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211469v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b06934" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639464v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Bestel-Corre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01808-15" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481520v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourmond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Sybirna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Hung Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEM.1892" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481475v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Hajj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ee42075b" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268073v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dusseaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2013.03.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S3HQLSC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268145v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lautier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Abou Hamdan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja311607s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649108v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.02.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641895v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benomar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b0b3-dy98" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268212v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dementin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Abou-Hamdan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc43297a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268277v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ezanno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac301812s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644139v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sarcabal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00112-11" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646834v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004099c" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645971v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auriol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Claude" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1010431108" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652182v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bertini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja110627b" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977629v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Pol Liebgott" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Burlat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dementin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.276" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825488v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac8025702" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885190v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial Salles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04885302v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04885348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04885335v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auguste-Dormeuil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Galindo Alvarez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Pinault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s-Dutour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626539v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Eric Spinnler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes-Dutour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740350v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baffert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourmond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meynial-Salles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soucaille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809567v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Benomar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Giudici-Orticoni M.T." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744913v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04885500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04885458v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxin Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gauquelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744935v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Foulquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Heulot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna dos Reis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perdu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32269-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827022v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garrigues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Duong Do" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bideaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2021.107781" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Ning Huang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Phuong-Thao Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Thiel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wilding-Steel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1364-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01759288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Caserta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Papini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Adamska-Venkatesh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanze Sommer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b01689" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950818v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baffert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kamionka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Etienne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2017.08.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Phuong Thao Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raynaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05661-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyeong Yoo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Croux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2017.01.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01613876v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sensi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fradale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b02252" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406025v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kubas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Sancho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saujet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2592" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602952v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Lee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saint-Prix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0432-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400732v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Greco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b06603" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886386v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Rouvre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bass&#233;guy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.12.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638685v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0507-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b06934" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269233v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2015.08.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXFTW7G9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452056v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ravachol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pages" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0301-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639464v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Bestel-Corre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01808-15" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481520v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourmond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Sybirna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Hung Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEM.1892" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481475v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Hajj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ee42075b" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268212v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dementin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Abou-Hamdan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc43297a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268073v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dusseaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2013.03.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S3HQLSC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lautier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Abou Hamdan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja311607s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649108v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.02.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641895v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benomar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b0b3-dy98" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268277v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ezanno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac301812s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652182v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bertini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja110627b" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644139v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sarcabal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00112-11" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646834v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004099c" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645971v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auriol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Claude" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1010431108" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977629v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Pol Liebgott" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Burlat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dementin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.276" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825488v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac8025702" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>