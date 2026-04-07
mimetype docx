--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -175,234 +175,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02487325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étendue de la protection de la liberté fondamentale d'agir en justice et réaffirmation de la règle du « motif contaminant »</w:t>
+                <w:t xml:space="preserve">Le droit du travail, terre d'élection pour les droits fondamentaux?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 04, pp.257</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02451863v1</w:t>
+                <w:t xml:space="preserve">hal-03851294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit du travail, terre d'élection pour les droits fondamentaux?</w:t>
+                <w:t xml:space="preserve">Le droit du travail, terre d'élection pour les droits fondamentaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2019, 12, pp.763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851294v1</w:t>
+                <w:t xml:space="preserve">halshs-02451919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit du travail, terre d'élection pour les droits fondamentaux ?</w:t>
+                <w:t xml:space="preserve">Étendue de la protection de la liberté fondamentale d'agir en justice et réaffirmation de la règle du « motif contaminant »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12, pp.763</w:t>
+              <w:t xml:space="preserve">, 2019, 04, pp.257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02451919v1</w:t>
+                <w:t xml:space="preserve">halshs-02451863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit du travail et droits des travailleurs: le grand désarmement</w:t>
               </w:r>
@@ -520,165 +520,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La loi n° 2016-1088 du 8 août 2016 relative au travail, à la modernisation du dialogue social et à la sécurisation des parcours professionnels ou l’histoire d’une réforme au long cours »</w:t>
+                <w:t xml:space="preserve">La loi n°2016-1088 du 8 août 2016 relative au travail, à la modernisation du dialogue social et à la sécurisation des parcours professionnels ou l'histoire d'une réforme au long cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit ouvrier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.348</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980179v1</w:t>
+                <w:t xml:space="preserve">hal-03433675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La loi n°2016-1088 du 8 août 2016 relative au travail, à la modernisation du dialogue social et à la sécurisation des parcours professionnels ou l'histoire d'une réforme au long cours</w:t>
+                <w:t xml:space="preserve">« La loi n° 2016-1088 du 8 août 2016 relative au travail, à la modernisation du dialogue social et à la sécurisation des parcours professionnels ou l’histoire d’une réforme au long cours »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Meyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit ouvrier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2016, pp.348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433675v1</w:t>
+                <w:t xml:space="preserve">hal-02980179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epilogue incertain de l’affaire Baby-Loup : l’obligation de neutralité dans une entreprise investie d’une mission d’intérêt général</w:t>
               </w:r>
@@ -2018,51 +2018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meyrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451863v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851294v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451919v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498697v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856188v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980179v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433675v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979732v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979454v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241428v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855176v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05330234v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercat-Bruns" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duffuler-Vialle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490833v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylias Ferkane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ballouhey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Marinelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848291v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848945v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848988v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855185v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856140v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01970239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01956693v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meyrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851294v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451919v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451863v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498697v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856188v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980179v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979732v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979454v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02241428v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855176v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05330234v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mercat-Bruns" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duffuler-Vialle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490833v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylias Ferkane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ballouhey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Marinelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848291v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848945v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848988v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855185v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856140v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01970239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01956693v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>