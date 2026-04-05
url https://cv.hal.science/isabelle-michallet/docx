--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1755,50 +1755,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Women’s participation in international environmental law: towards a genuine gender equality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Women and Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gender and Governance Action Platform; Communauté de Recherche Appliquée en Ecosystème Entrepreneurial (CREATE Lyon), Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Protección de los sedimentos fluviales: ¿Es la ley una herramienta eficaz?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1807,126 +1876,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los patrimonios, interconexiones globales en un mundo posible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Anthropological and Ethnological Sciences (IUAES 2021), Nov 2021, Yucatan, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091438v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04091427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accès à l’information, à la participation et à la justice en matière environnementale</w:t>
               </w:r>
@@ -2472,182 +2472,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Equity and the interest of future generations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludwig Krämer ; Emanuela Orlando. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Principles of environmental law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.150-160, 2018, 978 1 78536 565 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les baleines et le droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des petits oiseaux aux grands principes. Mélanges en hommage au Professeur Jean Untermaier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247-281, 2018, 978-2-84934-301-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01971158v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01975302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domaine militaire, urbanisme et environnement</w:t>
               </w:r>
@@ -2700,592 +2700,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentaire sous Cour européenne des droits de l'Homme, 2004, Öneryildiz c. Turquie</w:t>
+                <w:t xml:space="preserve">Commentaire sous Sentence arbitrale,1941, Fonderie de Trail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ph. Billet; E. Naim-Gesbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grands arrêts du droit de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.1-9, 2017, Grands arrêts, 978-2-247-15290-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire sous Cour européenne des droits de l'Homme, 2004, Öneryildiz c. Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ph. Billet; E. Naim-Gesbert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grands arrêts du droit de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.75-84, 2017, Grands arrêts, 978-2-247-15290-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité biologique (définition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Cornu ; Fabienne Orsi ; Judith Rochfeld. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de France, pp.359-362, 2017, 978-2-13-065411-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressource naturelle (définition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Cornu, Fabienne Orsi, Judith Rochfeld. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de France, pp.1058-1061, 2017, 978-2-13-065411-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Commentaire sous Sentence arbitrale,1941, Fonderie de Trail</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire sous Cour internationale de justice, 2014, Chasse à la baleine dans l’Antarctique (Australie c. Japon ; Nouvelle-Zélande intervenant)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ph. Billet; E. Naim-Gesbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grands arrêts du droit de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dalloz, pp.1-9, 2017, Grands arrêts, 978-2-247-15290-2</w:t>
+              <w:t xml:space="preserve">, Dalloz, pp.264-272, 2017, Grands arrêts, 978-2-247-15290-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Commentaire sous Cour internationale de justice, 2014, Chasse à la baleine dans l’Antarctique (Australie c. Japon ; Nouvelle-Zélande intervenant)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire sous Cour internationale de justice, 1997, Projet Gabcikovo-Nagymaros (Hongrie c. Slovaquie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ph. Billet; E. Naim-Gesbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grands arrêts du droit de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dalloz, pp.264-272, 2017, Grands arrêts, 978-2-247-15290-2</w:t>
+              <w:t xml:space="preserve">, Dalloz, pp.287-295, 2017, Grands arrêts, 978-2-247-15290-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Commentaire sous Cour internationale de justice, 1997, Projet Gabcikovo-Nagymaros (Hongrie c. Slovaquie)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire sous Conseil d'Etat, 1981, SIVOM Saint-Martin-de-Vésubie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ph. Billet; E. Naim-Gesbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grands arrêts du droit de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dalloz, pp.287-295, 2017, Grands arrêts, 978-2-247-15290-2</w:t>
+              <w:t xml:space="preserve">, Dalloz, pp.282-286, 2017, Grands arrêts, 978-2-247-15290-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Commentaire sous Conseil d'Etat, 1981, SIVOM Saint-Martin-de-Vésubie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire sous Cour européenne des droits de l'Homme, 1994, López Ostra c. Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ph. Billet; E. Naim-Gesbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grands arrêts du droit de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dalloz, pp.282-286, 2017, Grands arrêts, 978-2-247-15290-2</w:t>
-[...71 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.64-74, 2017, Grands arrêts, 978-2-247-15290-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3602,50 +3602,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Parcs nationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisclasseur Environnement et développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.fascicule 3500, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'appréhension par le droit de l'artificialisation de la montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3658,126 +3727,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-F. Joye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’urbanisation de la montagne. Observations depuis le versant juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Savoie, pp.129-141, 2013, 978-2-919732-14-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091230v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00985315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cour européenne des droits de l'homme et biodiversité</w:t>
               </w:r>
@@ -3826,169 +3826,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gouvernance environnementale et égalité des sexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Michelot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equité et environnement. Quel(s) modèle(s) de justice environnementale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.339-349, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'exploitation des énergies renouvelables en droit de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de droit des énergies renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Le Moniteur, pp.235-323, 2012, 978-2-281-12839-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984781v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00984836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploitation des énergies renouvelables en droit du sol et de l'habitat</w:t>
               </w:r>
@@ -4110,358 +4110,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Corporate Social Responsibility : Contribution of the private sector to the law on climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Cygler; C. Colard-Fabregoule. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Companies on Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Warsaw School of Economics, pp.285-299, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The contribution of private actors to the fight against climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maciej Cygler and Catherine Colard-Fabregoule. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Companies on climate changes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Warsaw School of Economics, pp.285-299, 2011, 978-83-7378-673-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociale des entreprises et la lutte contre les changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Maljean-Dubois et Apolline Roger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'implication des entreprises dans les politiques climatiques : entre autorégulation et corégulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.27-50, 2011, Monde européen et international, 978-2-11-008606-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pacte mondial et protection de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. BOISSON DE CHAZOURNES; E. MAZUYER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pacte mondial des Nations Unies 10 ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.109-123, 2011, 978-2-8027-3384-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984895v1</w:t>
-              </w:r>
-[...256 lines deleted...]
-                <w:t xml:space="preserve">halshs-00918510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation des collections scientifiques : le cadre juridique de la CITES</w:t>
               </w:r>
@@ -4679,203 +4679,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Los sedimentos de la cuenca del Usumacinta en 12 preguntas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Monzón Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ECOSUR (México) - GRAIE (Francia). , 2022, 978-607-8767-56-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les sédiments du bassin versant de l'Usumacinta en 12 questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Maria Monzon Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GRAIE France - ECOSUR Mexique. 2022, 978-2-917199-11-49782917199114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739228v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-03739284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être et normes environnementales</w:t>
               </w:r>
@@ -5418,51 +5418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Makowiak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842832v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091255v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091258v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091260v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01971219v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rjenv.2018.7472" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01971215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rjenv.2017.7085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736524v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984824v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00911310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Le Baut-Ferrarese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218085v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843473v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04746364v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hiernaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Sohnle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630293v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bailly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzma Fabiola Nava" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091438v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091427v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02078310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele de Mesnard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985495v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091211v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/collection/droit-sciences-environnement" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091216v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01971158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/les-editions-mare-et-martin/les-editions" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01975302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01975251v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01975363v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01975391v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091187v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091189v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091207v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091203v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01969286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985406v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091230v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984781v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984764v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984833v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mazuyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918473v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918510v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984841v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091449v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions205.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842607v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03739228v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charruau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Maria Monzon Alvarado" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03739284v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Monz&#243;n Alvarado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091153v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785934v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rolland" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lob&#233;-Lobas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ballandras-Rozet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847120v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091442v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Makowiak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842832v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091255v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091258v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091260v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01971219v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rjenv.2018.7472" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01971215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rjenv.2017.7085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736524v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984824v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00911310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Le Baut-Ferrarese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218085v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843473v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04746364v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hiernaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Sohnle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630293v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bailly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzma Fabiola Nava" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091427v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02078310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele de Mesnard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985495v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091211v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/collection/droit-sciences-environnement" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091216v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01975302v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01971158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/les-editions-mare-et-martin/les-editions" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01975251v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091187v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01975363v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01975391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091189v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091207v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091203v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01969286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985406v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985315v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091230v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984836v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984764v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mazuyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918473v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918510v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984895v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984841v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091449v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions205.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842607v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03739284v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charruau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Monz&#243;n Alvarado" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03739228v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Maria Monzon Alvarado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091153v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785934v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rolland" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lob&#233;-Lobas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ballandras-Rozet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847120v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091442v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>