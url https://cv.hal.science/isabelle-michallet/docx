--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1311,3754 +1311,3692 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02218085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être créative en droit de l’environnement. Entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marion Lemoine-Schonne; Magali Watteaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Découvrir, inventer, innover en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 3, PUR (Presses Universitaires de Rennes), 2024, Métier de chercheur·e, 978-2-7535-9871-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04805442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration du bien-être dans les normes environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Michallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien-être et normes environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-30, 2022, Droit, sciences &amp; environnement, 978-2-84934-607-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature et droit : vers un droit du capital naturel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Bertrand; M.-X. Catto; A.-D. Mornington. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les limites du marché / The limits of the market. La marchandisation de la nature et du corps / Commodification of Nature and Body</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.265-281, 2020, 9782849344743</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les baleines et le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des petits oiseaux aux grands principes. Mélanges en hommage au Professeur Jean Untermaier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247-281, 2018, 978-2-84934-301-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equity and the interest of future generations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludwig Krämer ; Emanuela Orlando. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Principles of environmental law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.150-160, 2018, 978 1 78536 565 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domaine militaire, urbanisme et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Chamard-Heim ; Philippe Yolka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine(s) et équipements militaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire Varenne, pp.173-188, 2018, 978-2-37032-173-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressource naturelle (définition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Cornu, Fabienne Orsi, Judith Rochfeld. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, pp.1058-1061, 2017, 978-2-13-065411-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire sous Cour européenne des droits de l'Homme, 2004, Öneryildiz c. Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ph. Billet; E. Naim-Gesbert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grands arrêts du droit de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.75-84, 2017, Grands arrêts, 978-2-247-15290-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité biologique (définition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Cornu ; Fabienne Orsi ; Judith Rochfeld. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, pp.359-362, 2017, 978-2-13-065411-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire sous Sentence arbitrale,1941, Fonderie de Trail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ph. Billet; E. Naim-Gesbert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grands arrêts du droit de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.1-9, 2017, Grands arrêts, 978-2-247-15290-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire sous Conseil d'Etat, 1981, SIVOM Saint-Martin-de-Vésubie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ph. Billet; E. Naim-Gesbert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grands arrêts du droit de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.282-286, 2017, Grands arrêts, 978-2-247-15290-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire sous Cour internationale de justice, 1997, Projet Gabcikovo-Nagymaros (Hongrie c. Slovaquie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ph. Billet; E. Naim-Gesbert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grands arrêts du droit de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.287-295, 2017, Grands arrêts, 978-2-247-15290-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire sous Cour internationale de justice, 2014, Chasse à la baleine dans l’Antarctique (Australie c. Japon ; Nouvelle-Zélande intervenant)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ph. Billet; E. Naim-Gesbert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grands arrêts du droit de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.264-272, 2017, Grands arrêts, 978-2-247-15290-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire sous Cour européenne des droits de l'Homme, 1994, López Ostra c. Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ph. Billet; E. Naim-Gesbert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grands arrêts du droit de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.64-74, 2017, Grands arrêts, 978-2-247-15290-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espèces migratrices, quel(s) statut(s) juridique(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jessica MAKOWIAK; Simon JOLIVET. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les biens communs environnementaux : quel(s) statut(s) juridique(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Limoges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9782842877521</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de diversité biologique en droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Négri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La diversité dans la gouvernance internationale. Perspectives culturelles, écologiques et juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-95, 2016, Droits, territoires, cultures, 978-2-8027-4653-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice environnementale en droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Harpet, Philippe Billet, Jean-Philippe Pierron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice et injustices environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.169-182, 2016, collection "Ethique, droit et développement durable", 978-2-343-09401-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01736513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The future of renewable energy in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Hautereau-Boutonnet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Après-Fukushima, regards juridiques franco-japonais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, pp.101-109, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appréhension par le droit de l'artificialisation de la montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-F. Joye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’urbanisation de la montagne. Observations depuis le versant juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Savoie, pp.129-141, 2013, 978-2-919732-14-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcs nationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisclasseur Environnement et développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.fascicule 3500, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour européenne des droits de l'homme et biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'environnement et la Convention européenne des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.91-102, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exploitation des énergies renouvelables en droit de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de droit des énergies renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Le Moniteur, pp.235-323, 2012, 978-2-281-12839-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance environnementale et égalité des sexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Michelot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equité et environnement. Quel(s) modèle(s) de justice environnementale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.339-349, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exploitation des énergies renouvelables en droit du sol et de l'habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de droit des énergies renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Le Moniteur, pp.189-233, 2012, 978-2-281-12839-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux frontières du droit privé européen : le droit de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elise POILLOT; Isabelle RUEDA. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les frontières du droit privé européen / The boundaries of European Private Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.337-350, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacte mondial et protection de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. BOISSON DE CHAZOURNES; E. MAZUYER. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pacte mondial des Nations Unies 10 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.109-123, 2011, 978-2-8027-3384-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Corporate Social Responsibility : Contribution of the private sector to the law on climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Cygler; C. Colard-Fabregoule. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Companies on Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Warsaw School of Economics, pp.285-299, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The contribution of private actors to the fight against climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maciej Cygler and Catherine Colard-Fabregoule. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Companies on climate changes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Warsaw School of Economics, pp.285-299, 2011, 978-83-7378-673-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociale des entreprises et la lutte contre les changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Maljean-Dubois et Apolline Roger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'implication des entreprises dans les politiques climatiques : entre autorégulation et corégulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.27-50, 2011, Monde européen et international, 978-2-11-008606-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation des collections scientifiques : le cadre juridique de la CITES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Cornu; C. Cuenca; J. Fromageau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les collections scientifiques, de l'outil de connaissance à l'objet de patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.105-114, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouveler le droit de l'environnement en anthropocène ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit en anthropocène à l'occasion du cinquantenaire de la SFDE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAGE; Université de Strasbourg; SFDE, Oct 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04741477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matières premières critiques : explosion de la demande, réponses du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l’École de l’Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole urbaine de Lyon, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence &amp;quot;Les plantes ont-elles des droits ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hiernaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Sohnle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Droit des plantes. Droit de la nature ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par les Jardins Botaniques du Grand Nancy, l’Université de Lorraine et l’IRENEE, sous la dir. de Katia Blairon, Oct 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouveler le droit de l'environnement en anthropocène ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit en anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire SAGE (UMR 7363), Oct 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04630293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit des sédiments fluviaux : réflexions à partir du cas du fleuve Usumacinta au Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luzma Fabiola Nava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Conférence internationale IS River 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRAIE - Zone atelier bassin du Rhône, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protección de los sedimentos fluviales: ¿Es la ley una herramienta eficaz?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Los patrimonios, interconexiones globales en un mundo posible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Anthropological and Ethnological Sciences (IUAES 2021), Nov 2021, Yucatan, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women’s participation in international environmental law: towards a genuine gender equality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women and Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gender and Governance Action Platform; Communauté de Recherche Appliquée en Ecosystème Entrepreneurial (CREATE Lyon), Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès à l’information, à la participation et à la justice en matière environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele de Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Anthropological and Ethnological Sciences (IUAES 2021), Nov 2021, Yucatan, México</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transparence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Adele de Mesnard</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02078310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statut juridique des insectes pollinisateurs et de la pollinisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les biodiversités : savoirs, enjeux, valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Master Ethique et développement durable; Institut du Droit de l'Environnement (IDE), Jan 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des énergies renouvelables : la protection du climat au détriment du patrimoine culturel, naturel et paysager ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysage, territoire et patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appréhension par le droit de l'artificialisation de la montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'appréhension par le droit de l'artificialisation de la montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France. pp.129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...219 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire face à l'Anthropocène : les voies du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions 205</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, A partir de l'Anthropocène, M. Lussault; V. Disdier, 978-2-919380-51-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los sedimentos de la cuenca del Usumacinta en 12 preguntas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Monzón Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ECOSUR (México) - GRAIE (Francia). , 2022, 978-607-8767-56-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sédiments du bassin versant de l'Usumacinta en 12 questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Maria Monzon Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GRAIE France - ECOSUR Mexique. 2022, 978-2-917199-11-49782917199114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être et normes environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mare &amp; Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.15-30, 2022, Droit, sciences &amp; environnement, 978-2-84934-607-5</w:t>
-[...1325 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              <w:t xml:space="preserve">, 2022, Droit, sciences &amp; environnement, Laurent Fonbaustier, 978-2-84934-607-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activités à risques technologiques et enjeux sociétaux : réflexions sur le régime juridique de la Responsabilité sociale de l’entreprise en lien avec la sécurité industrielle, Contrat de recherche collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...431 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...78 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Lobé-Lobas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michallet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...71 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...273 lines deleted...]
-              <w:t xml:space="preserve">, 2023, A partir de l'Anthropocène, M. Lussault; V. Disdier, 978-2-919380-51-0</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation pour une Culture de Sécurité Industrielle (FonCSI – Toulouse). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...258 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...165 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5068,95 +5006,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glosario de términos cientificos del proyecto VAL-USES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Jean Moulin Lyon 3; CCGSS; ECOSUR; CIESAS; INSA Lyon. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5166,112 +5104,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : Droit, mouvement et environnement. Considérations sur le déplacement en droit de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.421-535, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5418,51 +5356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Makowiak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842832v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091255v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091258v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091260v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01971219v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rjenv.2018.7472" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01971215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rjenv.2017.7085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736524v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984824v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00911310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Le Baut-Ferrarese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218085v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843473v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04746364v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hiernaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Sohnle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630293v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bailly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzma Fabiola Nava" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091427v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02078310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele de Mesnard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985495v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985497v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091211v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/collection/droit-sciences-environnement" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091216v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01975302v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01971158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/les-editions-mare-et-martin/les-editions" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01975251v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091187v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01975363v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01975391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091189v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091207v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091203v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01969286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985366v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985406v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985315v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091230v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984836v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984764v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mazuyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918473v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918510v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984895v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984841v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091449v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions205.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842607v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03739284v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charruau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Monz&#243;n Alvarado" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03739228v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Maria Monzon Alvarado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091153v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785934v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rolland" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lob&#233;-Lobas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ballandras-Rozet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847120v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091442v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Makowiak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842832v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091255v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091258v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091260v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01971219v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rjenv.2018.7472" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01971215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rjenv.2017.7085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736524v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984824v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00911310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Le Baut-Ferrarese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218085v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/collection/droit-sciences-environnement" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091216v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01971158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/les-editions-mare-et-martin/les-editions" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01975302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01975251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01975391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091206v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01975363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091195v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01969286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984799v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984781v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984836v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984764v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984895v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mazuyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04746364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hiernaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Sohnle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630293v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bailly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzma Fabiola Nava" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091427v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02078310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele de Mesnard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881035v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091449v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions205.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03739284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charruau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Monz&#243;n Alvarado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03739228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Maria Monzon Alvarado" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785934v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rolland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lob&#233;-Lobas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ballandras-Rozet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847120v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091442v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>