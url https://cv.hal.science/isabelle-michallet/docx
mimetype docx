--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1577,1996 +1577,1996 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Equity and the interest of future generations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludwig Krämer ; Emanuela Orlando. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Principles of environmental law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.150-160, 2018, 978 1 78536 565 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les baleines et le droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des petits oiseaux aux grands principes. Mélanges en hommage au Professeur Jean Untermaier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247-281, 2018, 978-2-84934-301-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.247-281, 2018, 978-2-84934-301-2</w:t>
+                <w:t xml:space="preserve">hal-01971158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domaine militaire, urbanisme et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Chamard-Heim ; Philippe Yolka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine(s) et équipements militaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire Varenne, pp.173-188, 2018, 978-2-37032-173-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.150-160, 2018, 978 1 78536 565 2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressource naturelle (définition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Cornu, Fabienne Orsi, Judith Rochfeld. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, pp.1058-1061, 2017, 978-2-13-065411-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Institut Universitaire Varenne, pp.173-188, 2018, 978-2-37032-173-2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire sous Sentence arbitrale,1941, Fonderie de Trail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ph. Billet; E. Naim-Gesbert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grands arrêts du droit de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.1-9, 2017, Grands arrêts, 978-2-247-15290-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Marie Cornu, Fabienne Orsi, Judith Rochfeld. </w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire sous Cour européenne des droits de l'Homme, 2004, Öneryildiz c. Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ph. Billet; E. Naim-Gesbert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grands arrêts du droit de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.75-84, 2017, Grands arrêts, 978-2-247-15290-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité biologique (définition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Cornu ; Fabienne Orsi ; Judith Rochfeld. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de France, pp.1058-1061, 2017, 978-2-13-065411-7</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de France, pp.359-362, 2017, 978-2-13-065411-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commentaire sous Cour européenne des droits de l'Homme, 2004, Öneryildiz c. Turquie</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire sous Conseil d'Etat, 1981, SIVOM Saint-Martin-de-Vésubie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ph. Billet; E. Naim-Gesbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grands arrêts du droit de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dalloz, pp.75-84, 2017, Grands arrêts, 978-2-247-15290-2</w:t>
+              <w:t xml:space="preserve">, Dalloz, pp.282-286, 2017, Grands arrêts, 978-2-247-15290-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de France, pp.359-362, 2017, 978-2-13-065411-7</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire sous Cour internationale de justice, 1997, Projet Gabcikovo-Nagymaros (Hongrie c. Slovaquie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ph. Billet; E. Naim-Gesbert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grands arrêts du droit de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.287-295, 2017, Grands arrêts, 978-2-247-15290-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commentaire sous Sentence arbitrale,1941, Fonderie de Trail</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire sous Cour internationale de justice, 2014, Chasse à la baleine dans l’Antarctique (Australie c. Japon ; Nouvelle-Zélande intervenant)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ph. Billet; E. Naim-Gesbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grands arrêts du droit de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dalloz, pp.1-9, 2017, Grands arrêts, 978-2-247-15290-2</w:t>
+              <w:t xml:space="preserve">, Dalloz, pp.264-272, 2017, Grands arrêts, 978-2-247-15290-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Commentaire sous Conseil d'Etat, 1981, SIVOM Saint-Martin-de-Vésubie</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire sous Cour européenne des droits de l'Homme, 1994, López Ostra c. Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ph. Billet; E. Naim-Gesbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grands arrêts du droit de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dalloz, pp.282-286, 2017, Grands arrêts, 978-2-247-15290-2</w:t>
+              <w:t xml:space="preserve">, Dalloz, pp.64-74, 2017, Grands arrêts, 978-2-247-15290-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.287-295, 2017, Grands arrêts, 978-2-247-15290-2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espèces migratrices, quel(s) statut(s) juridique(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jessica MAKOWIAK; Simon JOLIVET. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les biens communs environnementaux : quel(s) statut(s) juridique(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Limoges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9782842877521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.264-272, 2017, Grands arrêts, 978-2-247-15290-2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de diversité biologique en droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Négri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La diversité dans la gouvernance internationale. Perspectives culturelles, écologiques et juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-95, 2016, Droits, territoires, cultures, 978-2-8027-4653-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.64-74, 2017, Grands arrêts, 978-2-247-15290-2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice environnementale en droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Harpet, Philippe Billet, Jean-Philippe Pierron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice et injustices environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.169-182, 2016, collection "Ethique, droit et développement durable", 978-2-343-09401-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9782842877521</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01736513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The future of renewable energy in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Hautereau-Boutonnet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Après-Fukushima, regards juridiques franco-japonais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, pp.101-109, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.75-95, 2016, Droits, territoires, cultures, 978-2-8027-4653-9</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appréhension par le droit de l'artificialisation de la montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-F. Joye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’urbanisation de la montagne. Observations depuis le versant juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Savoie, pp.129-141, 2013, 978-2-919732-14-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.169-182, 2016, collection "Ethique, droit et développement durable", 978-2-343-09401-4</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcs nationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisclasseur Environnement et développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.fascicule 3500, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, pp.101-109, 2014</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour européenne des droits de l'homme et biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'environnement et la Convention européenne des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.91-102, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance environnementale et égalité des sexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Michelot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equité et environnement. Quel(s) modèle(s) de justice environnementale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.339-349, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exploitation des énergies renouvelables en droit de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de droit des énergies renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Le Moniteur, pp.235-323, 2012, 978-2-281-12839-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exploitation des énergies renouvelables en droit du sol et de l'habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de droit des énergies renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Le Moniteur, pp.189-233, 2012, 978-2-281-12839-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux frontières du droit privé européen : le droit de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elise POILLOT; Isabelle RUEDA. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les frontières du droit privé européen / The boundaries of European Private Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.337-350, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacte mondial et protection de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. BOISSON DE CHAZOURNES; E. MAZUYER. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pacte mondial des Nations Unies 10 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.109-123, 2011, 978-2-8027-3384-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The contribution of private actors to the fight against climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Université de Savoie, pp.129-141, 2013, 978-2-919732-14-2</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maciej Cygler and Catherine Colard-Fabregoule. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Companies on climate changes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Warsaw School of Economics, pp.285-299, 2011, 978-83-7378-673-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.fascicule 3500, 2013</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociale des entreprises et la lutte contre les changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Maljean-Dubois et Apolline Roger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'implication des entreprises dans les politiques climatiques : entre autorégulation et corégulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.27-50, 2011, Monde européen et international, 978-2-11-008606-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.91-102, 2013</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00918510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Corporate Social Responsibility : Contribution of the private sector to the law on climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Cygler; C. Colard-Fabregoule. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Companies on Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Warsaw School of Economics, pp.285-299, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...442 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984833v1</w:t>
-              </w:r>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">halshs-00918510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation des collections scientifiques : le cadre juridique de la CITES</w:t>
               </w:r>
@@ -4061,50 +4061,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Women’s participation in international environmental law: towards a genuine gender equality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Women and Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gender and Governance Action Platform; Communauté de Recherche Appliquée en Ecosystème Entrepreneurial (CREATE Lyon), Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Protección de los sedimentos fluviales: ¿Es la ley una herramienta eficaz?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4113,126 +4182,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los patrimonios, interconexiones globales en un mundo posible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Anthropological and Ethnological Sciences (IUAES 2021), Nov 2021, Yucatan, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091438v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04091427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accès à l’information, à la participation et à la justice en matière environnementale</w:t>
               </w:r>
@@ -4617,278 +4617,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bien-être et normes environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Droit, sciences &amp; environnement, Laurent Fonbaustier, 978-2-84934-607-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Los sedimentos de la cuenca del Usumacinta en 12 preguntas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Monzón Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ECOSUR (México) - GRAIE (Francia). , 2022, 978-607-8767-56-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03739284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sédiments du bassin versant de l'Usumacinta en 12 questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Charruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">ECOSUR (México) - GRAIE (Francia). , 2022, 978-607-8767-56-4</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Maria Monzon Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GRAIE France - ECOSUR Mexique. 2022, 978-2-917199-11-49782917199114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Maria Monzon Alvarado</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03739228v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04091153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités à risques technologiques et enjeux sociétaux : réflexions sur le régime juridique de la Responsabilité sociale de l’entreprise en lien avec la sécurité industrielle, Contrat de recherche collective</w:t>
               </w:r>
@@ -5356,51 +5356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Makowiak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842832v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091255v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091258v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091260v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01971219v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rjenv.2018.7472" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01971215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rjenv.2017.7085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736524v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984824v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00911310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Le Baut-Ferrarese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218085v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/collection/droit-sciences-environnement" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091216v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01971158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/les-editions-mare-et-martin/les-editions" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01975302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01975251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01975391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091206v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01975363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091195v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01969286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984799v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984781v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984836v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984764v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984895v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mazuyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04746364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hiernaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Sohnle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630293v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bailly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzma Fabiola Nava" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091427v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02078310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele de Mesnard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881035v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091449v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions205.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03739284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charruau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Monz&#243;n Alvarado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03739228v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Maria Monzon Alvarado" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785934v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rolland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lob&#233;-Lobas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ballandras-Rozet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847120v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091442v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Makowiak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842832v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091255v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091258v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091260v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01971219v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rjenv.2018.7472" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01971215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rjenv.2017.7085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736524v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984824v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00911310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Le Baut-Ferrarese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218085v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/collection/droit-sciences-environnement" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091216v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01975302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01971158v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/les-editions-mare-et-martin/les-editions" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01975251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01975391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091187v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091206v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01975363v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091195v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01969286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091230v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Perez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984799v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984836v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984764v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984895v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mazuyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984833v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04746364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hiernaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Sohnle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630293v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bailly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzma Fabiola Nava" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091438v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02078310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele de Mesnard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00985497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881035v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091449v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions205.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091153v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03739284v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charruau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Monz&#243;n Alvarado" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03739228v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Maria Monzon Alvarado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785934v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rolland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Lob&#233;-Lobas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ballandras-Rozet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847120v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04091442v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>