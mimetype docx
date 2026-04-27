--- v0 (2026-03-09)
+++ v1 (2026-04-27)
@@ -322,3744 +322,3319 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
-[...423 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche de cartographie de la flexibilisation en Licence générale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Benhima</w:t>
+                <w:t xml:space="preserve">Effet de la transformation numérique des enseignements sur l'engagement des étudiants en licence générale: le cas des portails Sciences et Vie et Sciences et Technologies à Université Côte d'Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Crovello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Perodaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Douai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Crovello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité et Réussite[S]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Apr 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526514v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la transformation numérique des enseignements sur l'engagement des étudiants en licence générale: le cas des portails Sciences et Vie et Sciences et Technologies à Université Côte d'Azur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Une démarche de cartographie de la flexibilisation en Licence générale : Application à Université Côte d'Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Benhima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mirbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Crovello</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557124v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication: Enhancing student behavioural engagement through (guided) digital teaching transformation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perodaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Crovello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Douai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSTUDENT 8 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche de cartographie de la flexibilisation en Licence générale : Application à Université Côte d'Azur</w:t>
+                <w:t xml:space="preserve">Une démarche de cartographie de la flexibilisation en Licence générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Benhima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Crovello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Diversité et Réussite[S]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Apr 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557179v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la transformation numérique des enseignements sur l'engagement des étudiants en licence générale: Application à Université Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Crovello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Crovello</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Perodaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Douai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité et Réussite[S]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes, Apr 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en œuvre une approche par compétences à l'université : un retour d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Cian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Questions de Pédagogie dans l’Enseignement Superieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, La rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l’agir-ensemble grâce au e-portfolio de compétences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32e Congrés de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de nouvelles technologies numériques d’apprentissage et pratiques émergentes dans un contexte de crise : Une analyse par le prisme de l’activité des étudiant(e)s sur Moodle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Crovello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Douai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Conférence de l'AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner la transformation des pratiques enseignantes à l’Université Côte d’Azur par le biais d’une approche centrée sur la professionnalisation des enseignant.e.s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Timus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Raisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iannis Aliferis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIPU 2020 - 31e Congrès de l’Association Internationale de Pédagogie Universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPU, May 2020, Québec, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cogs.12626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From user goals to process-based service compositions: A flexible semantic-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> RCIS 2017 - 11th International Conference on Research Challenges in Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a Rationale Diagram for Evaluating User Story Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Wautelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samedi Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Kolp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poelmans Stephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Tenth International Conference on Research Challenges in Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Reputable Contributors During Requirements Gathering in Collaborative Software Development Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Azmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RCIS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HuTO: une Ontologie Temporelle Narrative pour les Applications du Web Sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Fary Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydina M. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie des Connaissances 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tool to improve requirements review in collaborative software development platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Argumentation-based Support System for Requirements Reconciliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laila El Jiani</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Eighth International Conference on Research Challenges in Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Marrakesh, Morocco</w:t>
+              <w:t xml:space="preserve">Computational Models of Argument - Proceedings of COMMA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Scottish Highlands, United Kingdom. pp.467-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01085591v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociocultural Ontology: Upper-level and Domain Ontologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moussa Lo</w:t>
+                <w:t xml:space="preserve">Unifying and Extending User Story Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Wautelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samedi Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Kolp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seydina M. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Francophones sur les Ontologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">25th International Conference on Advanced Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079754v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01085628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Argumentation-based Support System for Requirements Reconciliation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Challenges in Bridging Social Semantics and Formal Semantics on the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Cabrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Models of Argument - Proceedings of COMMA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Scottish Highlands, United Kingdom. pp.467-468</w:t>
+              <w:t xml:space="preserve">5h International Conference, ICEIS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Angers, France. pp.3-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076505v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unifying and Extending User Story Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Kolp</w:t>
+                <w:t xml:space="preserve">Sociocultural Ontology: Upper-level and Domain Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Fary Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydina M. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Advanced Information Systems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">5èmes Journées Francophones sur les Ontologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01085628v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in Bridging Social Semantics and Formal Semantics on the Web</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A tool to improve requirements review in collaborative software development platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Azmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mirbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila El Jiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5h International Conference, ICEIS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Angers, France. pp.3-15</w:t>
+              <w:t xml:space="preserve">IEEE Eighth International Conference on Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059273v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01085591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting Stakeholder Communities to Support Requirements Decision-Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Azmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crescenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Working Conference on Requirements Engineering: Foundation for Software Quality (REFSQ 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Essen, Germany. pp.190-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Goal-based Requirements Consistency: an Argumentation-based Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentation compacte du contenu de sources RDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Basse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serena Villata</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Lo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Computational Logic in Multi-Agent Systems (CLIMA 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2012 - 12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724782v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation compacte du contenu de sources RDF</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing Goal-based Requirements Consistency: an Argumentation-based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moussa Lo</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2012 - 12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Workshop on Computational Logic in Multi-Agent Systems (CLIMA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.110-127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32897-8_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159805v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SATIS</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using ontologies of software : example of R functions management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gennari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Domerg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Action IDM–INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Third International Workshop on Resource Discovery, RED 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137737v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From End-User’s Requirements to Web Services Retrieval: A Semantic and Intention-Driven Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crescenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Embedded Systems Symposium 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Genêve, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-14319-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ontologies of software : example of R functions management</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SATIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mirbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Crescenzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Workshop on Resource Discovery, RED 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Action IDM–INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754347v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Collaborations in Neuroscientist Community</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démarches sémantiques de recherche d'information sur le Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Crescenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web2Touch</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC 2009 : 20es Journées Francophones d'Ingénierie des Connaissances " Connaissance et communautés en ligne "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Tunisie. pp.289-300</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282419v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarches sémantiques de recherche d'information sur le Web</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving Collaborations in Neuroscientist Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Crescenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2009 : 20es Journées Francophones d'Ingénierie des Connaissances " Connaissance et communautés en ligne "</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Web2Touch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2009.351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380309v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une ontologie pour les communautés de développement de logiciel libre.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche ontologique pour formaliser la connaissance experte dans le modèle du contrôle de conformité en construction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Yurchyshyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birahim Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhan Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.73-85</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.49-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416689v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche ontologique pour formaliser la connaissance experte dans le modèle du contrôle de conformité en construction.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une ontologie pour les communautés de développement de logiciel libre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.49-60</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.73-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416687v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’un outil pour visualiser les parcours d’étudiants en Licence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Scordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Dartigues-Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Cote d'Azur. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Uncertainty when Estimating IT Projects Costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crescenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] I3S, Université Côte d'Azur. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental characterization of RDF Triple Stores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Basse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Lo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7941, Inria. 2012, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691201v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intentional Process Modeling to Share and Reuse In-Silico Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cerezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crescenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] I3S, Université Côte d'Azur. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4069,143 +3644,568 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster: Les parcours des étudiants sous les projecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Scordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Dartigues-Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Polytech Informatique PER Etudiants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Sophia Antipolis (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le syllabus de cours, un instrument au service de l’apprentissage et de l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Crovello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mirbel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (2024)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ontologies-based Architecture for Sociocultural Knowledge Co-Construction Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guidedi Kaladzavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Fary Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Béré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mirbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Online Journal of Applied Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6:1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving Collaborations in Neuroscientist Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mirbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Crescenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Web Portals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (3), pp.33-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des besoins des utilisateurs à la recherche de services web : Une approche sémantique guidée par les intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mirbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Crescenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (4), pp.89-112. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604145v1</w:t>
+                <w:t xml:space="preserve">⟨10.3166/isi.15.4.89-112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4236,64 +4236,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowering Web Service Search with Business Know-How</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crescenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cerezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muthu Ramachandran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Engineering for Software Development Life Cycles: Support Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.161-176, 2011, 9781609605094. </w:t>
@@ -4594,51 +4594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318628v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aslett" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumatin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Benhima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00694870v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolita Ralyte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mirbel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneckere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19997-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526581v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peltier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Crovello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidedi Kaladzavi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Fary Diallo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crescenzo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.15.4.89-112" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perodaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Douai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673694v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Cian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674013v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Labadie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273701v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Timus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raisin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Aliferis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12626" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01319590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wautelet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samedi Heng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kolp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poelmans Stephan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165486v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Lo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina M. Ndiaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085591v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila El Jiani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079754v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085628v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724782v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32897-8_9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Basse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14319-9_3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754347v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gennari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Domerg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282419v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.351" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380309v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416689v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416687v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Yurchyshyna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birahim Sall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Le Thanh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604131v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Scordo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouclier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966573v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Winter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691201v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137741v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cerezo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604145v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116160v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-509-4.ch009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461124v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318628v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aslett" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumatin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Benhima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00694870v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolita Ralyte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mirbel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneckere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19997-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557124v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Crovello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perodaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Douai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557179v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526501v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Cian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Labadie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552836v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Timus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raisin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Aliferis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12626" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638390v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01319590v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wautelet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samedi Heng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kolp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poelmans Stephan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Fary Diallo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Lo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina M. Ndiaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079754v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085591v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila El Jiani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907776v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crescenzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159805v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Basse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724782v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32897-8_9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754347v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gennari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Domerg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14319-9_3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282419v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.351" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416687v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Yurchyshyna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birahim Sall" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Le Thanh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416689v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604131v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Scordo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouclier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Winter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691201v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cerezo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604145v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peltier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidedi Kaladzavi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137464v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137683v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.15.4.89-112" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116160v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-509-4.ch009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461124v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>