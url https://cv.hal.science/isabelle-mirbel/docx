--- v1 (2026-04-27)
+++ v2 (2026-05-21)
@@ -322,3325 +322,3325 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création d’un outil pour visualiser les parcours d’étudiants en Licence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Scordo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Dartigues-Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mirbel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Cote d'Azur. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling Uncertainty when Estimating IT Projects Costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mirbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Crescenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] I3S, Université Côte d'Azur. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incremental characterization of RDF Triple Stores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Basse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mirbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7941, Inria. 2012, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691201v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intentional Process Modeling to Share and Reuse In-Silico Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Crescenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mirbel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] I3S, Université Côte d'Azur. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la transformation numérique des enseignements sur l'engagement des étudiants en licence générale: le cas des portails Sciences et Vie et Sciences et Technologies à Université Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Crovello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perodaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Douai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une démarche de cartographie de la flexibilisation en Licence générale : Application à Université Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Benhima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Crovello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication: Enhancing student behavioural engagement through (guided) digital teaching transformation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perodaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Crovello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Douai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSTUDENT 8 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une démarche de cartographie de la flexibilisation en Licence générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Benhima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Crovello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité et Réussite[S]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes, Apr 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la transformation numérique des enseignements sur l'engagement des étudiants en licence générale: Application à Université Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Crovello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perodaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Douai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité et Réussite[S]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes, Apr 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en œuvre une approche par compétences à l'université : un retour d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Cian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Questions de Pédagogie dans l’Enseignement Superieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, La rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l’agir-ensemble grâce au e-portfolio de compétences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32e Congrés de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de nouvelles technologies numériques d’apprentissage et pratiques émergentes dans un contexte de crise : Une analyse par le prisme de l’activité des étudiant(e)s sur Moodle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mirbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Arena</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hugo Crovello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Douai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Conférence de l'AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner la transformation des pratiques enseignantes à l’Université Côte d’Azur par le biais d’une approche centrée sur la professionnalisation des enseignant.e.s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Timus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Raisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iannis Aliferis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIPU 2020 - 31e Congrès de l’Association Internationale de Pédagogie Universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPU, May 2020, Québec, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cogs.12626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From user goals to process-based service compositions: A flexible semantic-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> RCIS 2017 - 11th International Conference on Research Challenges in Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a Rationale Diagram for Evaluating User Story Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Wautelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samedi Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Kolp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poelmans Stephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Tenth International Conference on Research Challenges in Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Reputable Contributors During Requirements Gathering in Collaborative Software Development Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Azmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RCIS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HuTO: une Ontologie Temporelle Narrative pour les Applications du Web Sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Fary Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydina M. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie des Connaissances 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Argumentation-based Support System for Requirements Reconciliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Models of Argument - Proceedings of COMMA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Scottish Highlands, United Kingdom. pp.467-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unifying and Extending User Story Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Wautelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samedi Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Kolp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Advanced Information Systems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01085628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in Bridging Social Semantics and Formal Semantics on the Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Buffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Cabrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5h International Conference, ICEIS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Angers, France. pp.3-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociocultural Ontology: Upper-level and Domain Ontologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moussa Lo</w:t>
+                <w:t xml:space="preserve">A tool to improve requirements review in collaborative software development platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Azmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Seydina M. Ndiaye</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila El Jiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Francophones sur les Ontologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">IEEE Eighth International Conference on Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079754v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01085591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tool to improve requirements review in collaborative software development platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeina Azmeh</w:t>
+                <w:t xml:space="preserve">Sociocultural Ontology: Upper-level and Domain Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Fary Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laila El Jiani</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydina M. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Eighth International Conference on Research Challenges in Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Marrakesh, Morocco</w:t>
+              <w:t xml:space="preserve">5èmes Journées Francophones sur les Ontologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01085591v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting Stakeholder Communities to Support Requirements Decision-Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Azmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crescenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Working Conference on Requirements Engineering: Foundation for Software Quality (REFSQ 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Essen, Germany. pp.190-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation compacte du contenu de sources RDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Basse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Lo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2012 - 12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Goal-based Requirements Consistency: an Argumentation-based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Workshop on Computational Logic in Multi-Agent Systems (CLIMA 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.110-127, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-32897-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ontologies of software : example of R functions management</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SATIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mirbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Crescenzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Workshop on Resource Discovery, RED 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Action IDM–INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754347v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From End-User’s Requirements to Web Services Retrieval: A Semantic and Intention-Driven Approach</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using ontologies of software : example of R functions management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gennari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Domerg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Embedded Systems Symposium 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Third International Workshop on Resource Discovery, RED 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137449v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SATIS</w:t>
+                <w:t xml:space="preserve">From End-User’s Requirements to Web Services Retrieval: A Semantic and Intention-Driven Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crescenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Action IDM–INFORSID</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Embedded Systems Symposium 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Genêve, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14319-9_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137737v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches sémantiques de recherche d'information sur le Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2009 : 20es Journées Francophones d'Ingénierie des Connaissances " Connaissance et communautés en ligne "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Tunisie. pp.289-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Collaborations in Neuroscientist Community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crescenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web2Touch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Milan, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WI-IAT.2009.351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche ontologique pour formaliser la connaissance experte dans le modèle du contrôle de conformité en construction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiya Yurchyshyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birahim Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhan Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.49-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une ontologie pour les communautés de développement de logiciel libre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.73-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416689v1</w:t>
-              </w:r>
-[...424 lines deleted...]
-                <w:t xml:space="preserve">hal-01137741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3658,77 +3658,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster: Les parcours des étudiants sous les projecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Scordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bouclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Dartigues-Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3811,51 +3811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le syllabus de cours, un instrument au service de l’apprentissage et de l’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Crovello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3906,77 +3906,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontologies-based Architecture for Sociocultural Knowledge Co-Construction Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidedi Kaladzavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Fary Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Béré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4031,51 +4031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Collaborations in Neuroscientist Community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crescenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Web Portals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (3), pp.33-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4113,51 +4113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des besoins des utilisateurs à la recherche de services web : Une approche sémantique guidée par les intentions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crescenzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 15 (4), pp.89-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4236,64 +4236,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowering Web Service Search with Business Know-How</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crescenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cerezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muthu Ramachandran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Engineering for Software Development Life Cycles: Support Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.161-176, 2011, 9781609605094. </w:t>
@@ -4594,51 +4594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318628v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aslett" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumatin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Benhima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00694870v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolita Ralyte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mirbel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneckere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19997-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557124v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Crovello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perodaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Douai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557179v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526501v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Cian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Labadie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552836v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Timus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raisin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Aliferis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12626" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638390v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01319590v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wautelet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samedi Heng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kolp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poelmans Stephan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Fary Diallo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Lo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina M. Ndiaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079754v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085591v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila El Jiani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907776v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crescenzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159805v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Basse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724782v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32897-8_9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754347v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gennari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Domerg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14319-9_3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282419v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.351" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416687v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Yurchyshyna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birahim Sall" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Le Thanh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416689v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604131v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Scordo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouclier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Winter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691201v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cerezo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604145v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peltier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidedi Kaladzavi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137464v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137683v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.15.4.89-112" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116160v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-509-4.ch009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461124v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318628v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aslett" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumatin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Benhima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00694870v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolita Ralyte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mirbel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Deneckere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19997-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Scordo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouclier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966573v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Winter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crescenzo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691201v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Basse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Lo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cerezo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Crovello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perodaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Douai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002600v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526514v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673694v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Cian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674013v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Labadie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273701v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552836v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Timus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raisin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Aliferis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cogs.12626" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638390v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01319590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wautelet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samedi Heng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kolp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poelmans Stephan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Fary Diallo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina M. Ndiaye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085628v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085591v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila El Jiani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724782v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32897-8_9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137737v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754347v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gennari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Domerg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14319-9_3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380309v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282419v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.351" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416687v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Yurchyshyna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birahim Sall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Le Thanh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416689v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604145v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peltier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidedi Kaladzavi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137464v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137683v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.15.4.89-112" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116160v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-509-4.ch009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00461124v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>