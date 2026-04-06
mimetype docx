--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2077,182 +2077,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sceptics and Free-thinkers</w:t>
+                <w:t xml:space="preserve">Présomption humaine et purge sceptique. Montaigne, Charron, La Mothe Le Vayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michael Moriarty; Jeremy Jennings. </w:t>
+              <w:t xml:space="preserve">Pouey-Mounou, Anne-Pascale; Stiker-Métral, Charles-Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cambridge History of French Thought</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La "Philautie" humaniste, héritages et postérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.247-273, 2019, Studies and Essays on the Renaissance, n° 117, 978-2-406-08837-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08837-0.p.0247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440820v1</w:t>
+                <w:t xml:space="preserve">hal-04567897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présomption humaine et purge sceptique. Montaigne, Charron, La Mothe Le Vayer</w:t>
+                <w:t xml:space="preserve">Sceptics and Free-thinkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pouey-Mounou, Anne-Pascale; Stiker-Métral, Charles-Olivier. </w:t>
+              <w:t xml:space="preserve">Michael Moriarty; Jeremy Jennings. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La "Philautie" humaniste, héritages et postérité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Cambridge History of French Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, 2019, 978-1-107-16367-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08837-0.p.0247⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04567897v1</w:t>
+                <w:t xml:space="preserve">hal-02440820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte de Paresse</w:t>
               </w:r>
@@ -2635,51 +2635,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rick Surget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17769-2.p.0009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453241v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Burgat-Charvillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.112.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567745v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.112.0127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11884-8.p.0175" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994515v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984702v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08629-1.p.0039" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-016-0311-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8521" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994768v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5699/modelangrevi.111.1.0256" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984754v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984718v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04732220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;onard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100225940" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329757v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Perona" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/savoirshumaniste2.9791030008036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02014410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Glomski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6299" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984676v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holtz Gr&#233;goire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.153" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04777718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04777702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04777744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440820v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567897v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08837-0.p.0247" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984769v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.20963" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rick Surget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17769-2.p.0009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453241v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Burgat-Charvillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.112.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567745v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.112.0127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11884-8.p.0175" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994515v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984702v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08629-1.p.0039" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-016-0311-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994759v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8521" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994768v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5699/modelangrevi.111.1.0256" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984754v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984718v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04732220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;onard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100225940" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329757v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Perona" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/savoirshumaniste2.9791030008036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02014410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Glomski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6299" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984676v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holtz Gr&#233;goire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.153" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04777718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04777702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04777744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567897v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08837-0.p.0247" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440820v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984769v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.20963" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>