--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -645,2544 +645,2544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conseil économique, social et environnemental régional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire encyclopédique de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berger Levrault, pp.276-281, 2017, Hors collection, 978-2-7013-1921-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finances locales et citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Boudet; Xavier Cabannes (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Finances publiques citoyennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.143-155, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'autonomie locale aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur du Professeur Gérard Marcou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRJS Editions, pp.261-273, 2017, Bibliothèque de l'Institut de Recherche Juridique de la Sorbonne - André Tunc, 978-2-919211-78-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Berger Levrault, pp.276-281, 2017, Hors collection, 978-2-7013-1921-6</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du rapport Guichard à la loi Notre : 40 ans d'évolution et de propositions de réforme territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Steckel-Assouère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recomposition territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-39, 2016, GRALE, 978-2-343-09812-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, pp.143-155, 2017</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accueil et le stationnement des gens du voyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">jurisclasseur Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis JurisClasseur, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Martine Long</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00266339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie de l'apparence et mise en scène de l'impartialité : à propos de l'application de l'article 6 de la CESDH par la Cour européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edwige Rude-Antoine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e procès, enjeu de droit, enjeu de vérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de france, pp.111-125, 2007, Curapp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00266337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Administration et fonctionnement des établissements publics de coopération intercommunale à fiscalité propre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie des collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.8642-1 à 8642-35, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00266344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Administration et fonctionnement des EPCI à fiscalité propre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00320432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel rôle de l'Etat dans la garantie de l'accessibilité aux services publics territoriaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Egalité et services publics territoriaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, p.160-174, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00320431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que reste-t-il des transformations du droit public selon Léon Duguit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur les fondements du droit public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.135-150, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00320433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de référé-liberté pour une atteinte aux droits de l'opposition municipale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.1333</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04162246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sous CE 4/02/2022, Département de la Seine Saint Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mineurs non accompagnés et libre administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.1401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03718027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils de la coopération territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.441</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03705972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en uvre de la procédure de retrait-adhésion d'une intercommunalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.1213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03258410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conséquences sur les contrats en cours du retrait de communes d'un syndicat intercommunal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.736</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02532037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de la loi du 7 novembre 2018 relative à l'accueil des gens du voyage et à la lutte contre les installations illicites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VI. L’évolution de l’État territorial dans l’Éducation nationale, l’enseignement et la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et gestion des collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (1), 137-146 ; https://www.persee.fr/doc/coloc_2111-8779_2017_num_37_1_3051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/coloc.2017.3051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intercommunalités XXL : l'exemple de la Communauté de communes Somme Sud Ouest (CC2SO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, juillet-août, pp.532</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions sur la composition des commissions municipales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 07, pp.405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'incompétence des syndicats mixtes pour instaurer le versement transport avant 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43, pp.2385</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme de l'administration territoriale de l'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...144 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14, pp.765-770</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « PACTE » : une voie contractuelle d'intégration à la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 03, pp.129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02224674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parcours d'accès aux carrières de la fonction publique (PACTE) : une voie contractuelle d'intégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.129-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00266586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle régionalisation du système de santé publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Etude, pp.3-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00266645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude : quelle régionalisation du système de santé publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n°37, pp.P</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00198910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militance et actions politiques dans les salles de prières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 51, pp.67-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00266641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité pour agir et référé suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39, pp.2190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accueil et le stationnement des gens du voyage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">jurisclasseur Collectivités territoriales</w:t>
-[...297 lines deleted...]
-                <w:t xml:space="preserve">halshs-00320433v1</w:t>
+              <w:t xml:space="preserve">JurisClasseur Collectivités territoriales [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, N°716, pp.P</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00198920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vol. 10 (N°117), pp.P</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00198922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'élu local : nouveau statut, nouveau droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 04, pp.283</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouveau de la notion juridique d'agglomération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 03, pp.197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action publique locale et mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Richer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUG Presses universitaires de Grenoble. , Droit et gestion des collectivités territoriales, pp.288, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04379494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les fondements du droit public. De l'anthropologie au droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Koubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruylant, 294 p., 2003, Coll. Droits, territoires, cultures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00323889v1</w:t>
-              </w:r>
-[...1570 lines deleted...]
-                <w:t xml:space="preserve">halshs-02218036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3621,303 +3621,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Théorie de l'apparence et mise en scène de l'impartialité: à propos de l'application de l'article 6 de la CESDH par la Cour européenne des droits de l'Homme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Le procès: enjeu de droit, enjeu de vérité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00337218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel rôle de l'Etat dans la garantie de l'accessibilité aux services publics territoriaux?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Egalité et services publics territoriaux".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie de l'apparence et mise en scène de l'impartialité: à propos de l'application de l'article 6 de la CESDH par la Cour européenne des droits de l' Homme&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Le procès: enjeu de droit, enjeu de vérité".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Panorama et évaluation des compétences transférées&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Les nouvelles responsabilités locales: quelles extensions?".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342375v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-00342379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4087,51 +4087,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE1227B8"/>
+    <w:nsid w:val="9BFC0C0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4318,51 +4318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-muller-quoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055392326" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/DKV-7574-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Steckel-Assou&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller-Quoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813817v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05480335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813984v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813949v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813965v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813838v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Long" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51320" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266337v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266339v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320431v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320433v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fabry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Orange" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323889v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Koubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705972v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258410v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532037v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2017.3051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813776v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01919162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224674v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266586v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218133v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05485602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342373v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342375v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337218v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342376v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342379v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00240571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-muller-quoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055392326" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/DKV-7574-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Steckel-Assou&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller-Quoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813817v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05480335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813984v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813949v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813965v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813892v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813838v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Long" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51320" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266339v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320431v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320433v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162246v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718027v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705972v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258410v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532037v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2017.3051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813776v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01919162v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266641v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218759v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198920v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198922v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218133v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218036v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fabry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Orange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323889v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Koubi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05485602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342373v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342376v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00240571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>