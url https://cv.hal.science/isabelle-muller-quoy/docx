--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -1175,2014 +1175,2014 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00266344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quel rôle de l'Etat dans la garantie de l'accessibilité aux services publics territoriaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Egalité et services publics territoriaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, p.160-174, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00320431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Administration et fonctionnement des EPCI à fiscalité propre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des collectivités locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00320432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, p.160-174, 2005</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que reste-t-il des transformations du droit public selon Léon Duguit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur les fondements du droit public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.135-150, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00320433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action publique locale et mobilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUG Presses universitaires de Grenoble. , Droit et gestion des collectivités territoriales, pp.288, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04379494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les fondements du droit public. De l'anthropologie au droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Koubi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant, 294 p., 2003, Coll. Droits, territoires, cultures</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00323889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pas de référé-liberté pour une atteinte aux droits de l'opposition municipale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25, pp.1333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04162246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note sous CE 4/02/2022, Département de la Seine Saint Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineurs non accompagnés et libre administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24, pp.1401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03718027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils de la coopération territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3, pp.441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03705972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en uvre de la procédure de retrait-adhésion d'une intercommunalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21, pp.1213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03258410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences sur les contrats en cours du retrait de communes d'un syndicat intercommunal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13, pp.736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02532037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire de la loi du 7 novembre 2018 relative à l'accueil des gens du voyage et à la lutte contre les installations illicites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VI. L’évolution de l’État territorial dans l’Éducation nationale, l’enseignement et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et gestion des collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (1), 137-146 ; https://www.persee.fr/doc/coloc_2111-8779_2017_num_37_1_3051. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/coloc.2017.3051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercommunalités XXL : l'exemple de la Communauté de communes Somme Sud Ouest (CC2SO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, juillet-août, pp.532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions sur la composition des commissions municipales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 07, pp.405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02220224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'incompétence des syndicats mixtes pour instaurer le versement transport avant 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 43, pp.2385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02219978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme de l'administration territoriale de l'Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14, pp.765-770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « PACTE » : une voie contractuelle d'intégration à la fonction publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 03, pp.129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02224674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Parcours d'accès aux carrières de la fonction publique (PACTE) : une voie contractuelle d'intégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.129-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00266586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle régionalisation du système de santé publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Etude, pp.3-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00266645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude : quelle régionalisation du système de santé publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, n°37, pp.P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00198910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Militance et actions politiques dans les salles de prières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 51, pp.67-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00266641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité pour agir et référé suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39, pp.2190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02218759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accueil et le stationnement des gens du voyage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JurisClasseur Collectivités territoriales [Encyclopédie juridique Juris-classeur]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, N°716, pp.P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00198920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Vol. 10 (N°117), pp.P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00198922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élu local : nouveau statut, nouveau droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 04, pp.283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02218133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouveau de la notion juridique d'agglomération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 03, pp.197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02218036v1</w:t>
-              </w:r>
-[...206 lines deleted...]
-                <w:t xml:space="preserve">halshs-00323889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4087,51 +4087,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BFC0C0F"/>
+    <w:nsid w:val="80FF8DCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4318,51 +4318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-muller-quoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055392326" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/DKV-7574-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Steckel-Assou&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller-Quoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813817v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05480335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813984v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813949v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813965v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813892v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813838v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Long" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51320" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266339v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320431v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320433v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162246v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718027v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705972v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258410v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532037v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2017.3051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813776v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01919162v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266641v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218759v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198920v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198922v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218133v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218036v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fabry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Orange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323889v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Koubi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05485602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342373v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342376v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00240571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-muller-quoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055392326" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/DKV-7574-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Steckel-Assou&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller-Quoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813817v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05480335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813984v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813949v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813965v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813892v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813838v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Long" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51320" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266339v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320431v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320433v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fabry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Orange" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323889v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Koubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705972v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258410v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532037v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2017.3051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813776v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01919162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224674v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266586v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218133v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05485602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342373v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342376v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00240571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>