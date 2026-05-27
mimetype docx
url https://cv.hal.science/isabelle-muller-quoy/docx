--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1175,2014 +1175,2014 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00266344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Administration et fonctionnement des EPCI à fiscalité propre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00320432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quel rôle de l'Etat dans la garantie de l'accessibilité aux services publics territoriaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Egalité et services publics territoriaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, p.160-174, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00320431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, 2005</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que reste-t-il des transformations du droit public selon Léon Duguit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur les fondements du droit public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.135-150, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00320433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de référé-liberté pour une atteinte aux droits de l'opposition municipale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.1333</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04162246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sous CE 4/02/2022, Département de la Seine Saint Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mineurs non accompagnés et libre administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.1401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03718027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils de la coopération territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.441</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03705972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en uvre de la procédure de retrait-adhésion d'une intercommunalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.1213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03258410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conséquences sur les contrats en cours du retrait de communes d'un syndicat intercommunal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.736</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02532037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de la loi du 7 novembre 2018 relative à l'accueil des gens du voyage et à la lutte contre les installations illicites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VI. L’évolution de l’État territorial dans l’Éducation nationale, l’enseignement et la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et gestion des collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (1), 137-146 ; https://www.persee.fr/doc/coloc_2111-8779_2017_num_37_1_3051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/coloc.2017.3051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intercommunalités XXL : l'exemple de la Communauté de communes Somme Sud Ouest (CC2SO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, juillet-août, pp.532</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions sur la composition des commissions municipales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 07, pp.405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'incompétence des syndicats mixtes pour instaurer le versement transport avant 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43, pp.2385</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02219978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme de l'administration territoriale de l'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14, pp.765-770</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « PACTE » : une voie contractuelle d'intégration à la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 03, pp.129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02224674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Parcours d'accès aux carrières de la fonction publique (PACTE) : une voie contractuelle d'intégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.129-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00266586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle régionalisation du système de santé publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Etude, pp.3-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00266645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude : quelle régionalisation du système de santé publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n°37, pp.P</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00198910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militance et actions politiques dans les salles de prières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 51, pp.67-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00266641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité pour agir et référé suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39, pp.2190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accueil et le stationnement des gens du voyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Collectivités territoriales [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, N°716, pp.P</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00198920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vol. 10 (N°117), pp.P</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00198922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'élu local : nouveau statut, nouveau droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 04, pp.283</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouveau de la notion juridique d'agglomération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 03, pp.197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02218036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action publique locale et mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Richer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUG Presses universitaires de Grenoble. , Droit et gestion des collectivités territoriales, pp.288, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04379494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les fondements du droit public. De l'anthropologie au droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller-Quoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Koubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruylant, 294 p., 2003, Coll. Droits, territoires, cultures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00323889v1</w:t>
-              </w:r>
-[...1570 lines deleted...]
-                <w:t xml:space="preserve">halshs-02218036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4087,51 +4087,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80FF8DCD"/>
+    <w:nsid w:val="98D10F2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4318,51 +4318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-muller-quoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055392326" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/DKV-7574-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Steckel-Assou&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller-Quoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813817v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05480335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813984v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813949v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813965v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813892v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813838v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Long" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51320" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266339v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320431v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320433v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fabry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Orange" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323889v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Koubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705972v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258410v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532037v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2017.3051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813776v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01919162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224674v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266586v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218133v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05485602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342373v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342376v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00240571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-muller-quoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055392326" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/DKV-7574-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Steckel-Assou&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller-Quoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813817v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05480335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813984v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813949v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813965v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813892v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813838v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Long" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51320" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266339v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320431v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320433v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162246v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718027v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705972v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258410v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532037v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813518v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813927v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2017.3051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03813776v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01919162v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02224674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266641v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218759v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198920v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198922v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218133v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02218036v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fabry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Orange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Richer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323889v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Koubi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05485602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342373v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342376v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342375v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00240571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>