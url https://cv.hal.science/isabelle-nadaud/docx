--- v0 (2026-04-13)
+++ v1 (2026-05-06)
@@ -723,78 +723,78 @@
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 15 (9), pp.e0225293. </w:t>
+              <w:t xml:space="preserve">, 2020, 15 (9), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0225293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583571v1</w:t>
+                <w:t xml:space="preserve">hal-03281885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between puroindoline A-prolamin interactions and wheat grain hardness</w:t>
               </w:r>
@@ -857,78 +857,78 @@
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 15 (9), pp.1-18. </w:t>
+              <w:t xml:space="preserve">, 2020, 15 (9), pp.e0225293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0225293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281885v1</w:t>
+                <w:t xml:space="preserve">hal-05583571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPO11.2 is essential for programmed double strand break formation during meiosis in bread wheat (Triticum aestivum L.)</w:t>
               </w:r>
@@ -3100,221 +3100,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances on meiotic recombination in bread wheat</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ateliers: Temps de vie de la fluorescence en microscopie confocale et super-résolution STED (Stimulated Emission Depletion) ; Microscopie d’Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nadaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant &amp; Animal Genome Conference 32</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scherago International, Jan 2025, San Diego, United States</w:t>
+              <w:t xml:space="preserve">14ème édition des JST du réseau national des microscopistes INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE BAP, Nov 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747773v1</w:t>
+                <w:t xml:space="preserve">hal-05420547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ateliers: Temps de vie de la fluorescence en microscopie confocale et super-résolution STED (Stimulated Emission Depletion) ; Microscopie d’Expansion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances on meiotic recombination in bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Di Dio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nadaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James D. Higgins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème édition des JST du réseau national des microscopistes INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE BAP, Nov 2025, Versailles, France</w:t>
+              <w:t xml:space="preserve">Plant &amp; Animal Genome Conference 32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scherago International, Jan 2025, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05420547v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking the Silence : Understanding Recombination Suppression in Wheat Wild Gene Introgressions</w:t>
               </w:r>
@@ -3339,51 +3339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luxi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Chromosome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3408,90 +3408,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTROLLING HOMOLOGOUS AND HOMOEOLOGOUS RECOMBINATION IN BREAD WHEAT TO ENHANCE THE DEVELOPMENT OF ORIGINAL AND PRODUCTIVE WHEAT VARIETIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heïdi Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Di Dio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4025,256 +4025,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introgressions from wild species in the wheat genome affect the meiotic behaviour of inter-varietal hybrids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breaking the Silence : Understanding Recombination Suppression in Wheat Wild Gene Introgressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luxi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLANT CHROMOSOME BIOLOGY 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, VIENNE, Austria. , 1 p</w:t>
+              <w:t xml:space="preserve">Plant Chromosome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283795v1</w:t>
+                <w:t xml:space="preserve">hal-05288710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the Silence : Understanding Recombination Suppression in Wheat Wild Gene Introgressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introgressions from wild species in the wheat genome affect the meiotic behaviour of inter-varietal hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luxi Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dengcai Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Chromosome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Vienne, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">PLANT CHROMOSOME BIOLOGY 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, VIENNE, Austria. , 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288710v1</w:t>
+                <w:t xml:space="preserve">hal-05283795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Have a break: how to decipher Spo11.2 role in Triticum aestivum?</w:t>
               </w:r>
@@ -5051,51 +5051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Haquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nadaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azahara C Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Bouslah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1733533" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxi Yan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ch&#233;ron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengcai Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70769" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488399v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bazile" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Oliveira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1342976" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303373v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meziani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha A. Tasleem-Tahir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nurit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Benguella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2021.103225" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Geneix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tassy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225293" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281885v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benyahya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier da Ines" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles I. White" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14903" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Meziani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30952/ns.8.1.5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiling Qiu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ledoigt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.03.029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248130v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Tasleem-Tahir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.03.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647270v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M' Hamed Benali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.01.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W694N39-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964436v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr201110d" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964459v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/57pa-by73" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964222v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Martres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000333" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPL7R4NR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964356v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debiton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad M. Bouzidi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200900792" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NHSD3QN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964407v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Dusquenoy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Goupil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2008.10.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPVT4ZDQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964383v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Laubin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.03.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75QZ27DM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282233v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Torney" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Partier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Says Lesage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-004-0779-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DTMV353G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piquemal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chamayou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beckert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barri&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.012237" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705838v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bauchrowitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Barker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roug&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lescure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418640v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azahara Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Di Dio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D. Higgins" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420547v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563229v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747803v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He&#239;di Serra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753313v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Merlino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laubin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190917v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puigdomenech" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Martinant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775787v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dumas de Vaulx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Beckert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283795v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288710v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284850v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Georges" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loussert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lhommet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290682v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Diogon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04285076v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tasleem-Tahir" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Branlard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05334570v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Slim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Kouki" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Haquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nadaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azahara C Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Bouslah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1733533" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxi Yan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Ch&#233;ron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Hao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengcai Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70769" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488399v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bazile" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lasserre-Zuber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Oliveira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1342976" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303373v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meziani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha A. Tasleem-Tahir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nurit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Benguella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2021.103225" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281885v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Geneix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tassy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225293" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583571v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benyahya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier da Ines" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles I. White" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14903" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Meziani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30952/ns.8.1.5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiling Qiu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ledoigt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.03.029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248130v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Tasleem-Tahir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.03.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647270v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M' Hamed Benali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.01.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W694N39-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964436v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr201110d" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964459v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/57pa-by73" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964222v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Martres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201000333" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPL7R4NR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964356v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debiton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad M. Bouzidi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200900792" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NHSD3QN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964407v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Dusquenoy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Goupil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2008.10.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPVT4ZDQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964383v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Laubin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.03.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75QZ27DM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282233v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Torney" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Partier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Says Lesage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-004-0779-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DTMV353G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piquemal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chamayou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beckert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barri&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.012237" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705838v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bauchrowitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Barker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roug&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lescure" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418640v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azahara Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05420547v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747773v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Di Dio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D. Higgins" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563229v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747803v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He&#239;di Serra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753313v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Merlino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laubin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190917v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puigdomenech" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Martinant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775787v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dumas de Vaulx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Beckert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288710v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283795v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284850v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Georges" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loussert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lhommet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290682v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Diogon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04285076v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tasleem-Tahir" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Branlard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05334570v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Slim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine G&#233;lisse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Kouki" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>