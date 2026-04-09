--- v0 (2026-03-09)
+++ v1 (2026-04-09)
@@ -100,523 +100,523 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a hybrid All-Atom/Coarse-Grained force field to study biliverdin conformational changes within bacteriophytochromes</w:t>
+                <w:t xml:space="preserve">Towards Numerical Modelling of Biomass Pyrolysis in Fluidized Bed for Bioenergy Generation: A Scalability Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia da Piedade Vieira</w:t>
+                <w:t xml:space="preserve">Abderraouf Adjizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volkan Fındık</w:t>
+                <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Mangaud</w:t>
+                <w:t xml:space="preserve">Amine Chadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Navizet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ozel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTMS 2025 : Journées "Théorie, Modélisation et Simulation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amaël Obliger; Élise Duboué-Dijon; Julien Pilmé; Cécilia Pech; Bruno Senjean; Antoine Carof; Carine Clavaguéra; Laura Le Bras; Benoit Coasne; Peter Reinhardt, Nov 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Turbulence and Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, La Palma, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05356592v1</w:t>
+                <w:t xml:space="preserve">hal-05529775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Biomass Pyrolysis in Fluidized Bed for Bioenergy Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Adjizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Navizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Chadil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Navizet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ozel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Meeting of the French Singaporean Research Network on Renewable Energy</w:t>
+              <w:t xml:space="preserve">8th Meeting of the Study Group on Renewable Energy Transition (SG-RENE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SINERGIE Summer School 2025, Sep 2025, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Numerical Modelling of Biomass Pyrolysis in Fluidized Bed for Bioenergy Generation: A Scalability Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling the conformations of biliverdin within a fluorescent protein derived from phytochrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia da Piedade Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volkan Fındık</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mangaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Turbulence and Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, La Palma, Spain</w:t>
+              <w:t xml:space="preserve">Journée des doctorants du laboratoire MSME 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alicia Da Piedade Vieira; Erwan Le Courric; Hakkoum Abdelhamid, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05529775v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the conformations of biliverdin within a fluorescent protein derived from phytochrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Development of a hybrid All-Atom/Coarse-Grained force field to study biliverdin conformational changes within bacteriophytochromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia da Piedade Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volkan Fındık</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mangaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants du laboratoire MSME 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alicia Da Piedade Vieira; Erwan Le Courric; Hakkoum Abdelhamid, Feb 2025, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">JTMS 2025 : Journées "Théorie, Modélisation et Simulation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amaël Obliger; Élise Duboué-Dijon; Julien Pilmé; Cécilia Pech; Bruno Senjean; Antoine Carof; Carine Clavaguéra; Laura Le Bras; Benoit Coasne; Peter Reinhardt, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025159v1</w:t>
+                <w:t xml:space="preserve">hal-05356592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges Solved in the Beginning of the 21th Century to a Better Modelling of Absorption and Emission Spectra: Cases of the Color Emitted by Firefly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Path of Quantum Chemistry into the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Markus Reiher, Jan 2024, Zurich (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -654,64 +654,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QM/MM calculations and spectra modelling of the Nanoluc-Furimamide bioluminescent system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Moumene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mangaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Congress of the European Society for Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -736,51 +736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling absorption and emission spectra of chemi- and biol-luminescent systems: challenges and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Congress of the European Society for Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -818,64 +818,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force field for Modelling Absorption Spectra of the bioluminescent System Nanoluc-Furimamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Moumene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mangaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F-CECAM Discussion Meeting force fields to study spectroscopic propertie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Marne la Vallée (Ile de France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -900,51 +900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling absorption and emission spectra of chemi- and biol-luminescent systems: challenges and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st ISBC &amp; XIX ISLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Gijon (SPAIN), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -969,51 +969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling absorption and emission spectra for bioluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1077,51 +1077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des spectres d’absorption et d’émission du système bioluminescent de la luciole par des approches QM/MM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1211,51 +1211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Manevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1287,381 +1287,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling absorption and emission spectra taking into account the dynamic environment: example of firefly bioluminescent systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Étude mécanique d'une protéine du muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Manevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Caruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Madjid Zemmouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Dynamics and Spectroscopy of Functional Molecular Materials and Biological Photosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Les Houches, online, France</w:t>
+              <w:t xml:space="preserve">Journée thématique Biomécanque et Biomatériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410740v1</w:t>
+                <w:t xml:space="preserve">hal-03675502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude mécanique d'une protéine du muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Manevy</w:t>
+                <w:t xml:space="preserve">Modelling absorption and emission spectra to better understand firefly bioluminescence system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Navizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Caruel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Navizet</w:t>
+                <w:t xml:space="preserve">Cristina García-Iriepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Zemmouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique Biomécanque et Biomatériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">French Swiss Photochemistry Symposium P-FSPS2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Grenoble, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675502v1</w:t>
+                <w:t xml:space="preserve">hal-04410750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling absorption and emission spectra to better understand firefly bioluminescence system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modelling absorption and emission spectra taking into account the dynamic environment: example of firefly bioluminescent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina García-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Zemmouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Swiss Photochemistry Symposium P-FSPS2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Grenoble, online, France</w:t>
+              <w:t xml:space="preserve">Quantum Dynamics and Spectroscopy of Functional Molecular Materials and Biological Photosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Les Houches, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410750v1</w:t>
+                <w:t xml:space="preserve">hal-04410740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QM/MM studies of bioluminescent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Online European Conference on Computational and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1686,51 +1686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light emitted by bioluminescence: A theoretical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1794,90 +1794,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling absorption and emission spectra taking into account the dynamic environment: example of firefly bioluminescent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina García-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Zemmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPEP’21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1896,420 +1896,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the luminescent pathways of the Nanoluciferase-furimamide Complex</w:t>
+                <w:t xml:space="preserve">Bringing to light the spectroscopic properties of new synthetic luciferase-based emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sanz García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTMS (virtuel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://jtms2020.sciencesconf.org, Nov 2020, Online, France</w:t>
+              <w:t xml:space="preserve">French Swiss Photochemistry Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Grenoble ( Online ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412722v1</w:t>
+                <w:t xml:space="preserve">hal-04412692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing to light the spectroscopic properties of new synthetic luciferase-based emitters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modelling absorption and emission spectra to better understand firefly bioluminescence system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Zemmouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Swiss Photochemistry Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Grenoble ( Online ), France</w:t>
+              <w:t xml:space="preserve">Modelling Photoinduced Processes in Molecular Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, London, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412692v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling absorption and emission spectra to better understand firefly bioluminescence system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Unravelling the luminescent pathways of the Nanoluciferase-furimamide Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sanz García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sahihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Madjid Zemmouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling Photoinduced Processes in Molecular Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, London, France</w:t>
+              <w:t xml:space="preserve">JTMS (virtuel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://jtms2020.sciencesconf.org, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495217v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of the modelling of the surrounding environment: example of absorption and emission spectra of oxyluciferin analogues.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multiscale modelling of the light emitter system in firefly bioluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Madjid Zemmouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Chinese-French Workshop in Theoretical Chemistry (CFWTC2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Frontiers in Multiscale Modelling of Photoreceptor Proteins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Igor Schapiro; Maria-Andrea Mroginski, Nov 2019, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495212v1</w:t>
+                <w:t xml:space="preserve">hal-02495204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence emission of the oxyluciferin and some of its analogues by QM and QM/MM methods</w:t>
               </w:r>
@@ -2321,51 +2282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Zemmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2019 de la Société Française de Photobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2384,312 +2345,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of the light emitter system in firefly bioluminescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Theoretical insights to understand when Bioluminescence and Fluorescence spectra should be alike or not</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Zemmouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Multiscale Modelling of Photoreceptor Proteins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Igor Schapiro; Maria-Andrea Mroginski, Nov 2019, Tel Aviv, Israel</w:t>
+              <w:t xml:space="preserve">Journées 2019 de la Société Française de Photobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495204v1</w:t>
+                <w:t xml:space="preserve">hal-02495194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical insights to understand when Bioluminescence and Fluorescence spectra should be alike or not</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The use of classical Molecular Dynamic to improve Absorption and Fluorescence spectra.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Zemmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Madjid Zemmouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2019 de la Société Française de Photobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées GDR TheMS2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495194v1</w:t>
+                <w:t xml:space="preserve">hal-02495205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of classical Molecular Dynamic to improve Absorption and Fluorescence spectra.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of the modelling of the surrounding environment: example of absorption and emission spectra of oxyluciferin analogues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Navizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Zemmouche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GDR TheMS2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Orsay, France</w:t>
+              <w:t xml:space="preserve">7th Chinese-French Workshop in Theoretical Chemistry (CFWTC2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495205v1</w:t>
+                <w:t xml:space="preserve">hal-02495212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QM/MM study of the fluorescence emission of the oxyluciferin and some of its analogues</w:t>
               </w:r>
@@ -2701,51 +2701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Zemmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JTMS Journées "Théorie, Modélisation et Simulations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2770,64 +2770,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Investigation on Bioluminescence of NanoLuc-Furimamide Complex: Effect of Protonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Sahihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2019 de la Société Française de Photobiologie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2852,51 +2852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie de chromophores issus de la bioluminescence dans un solvant ou une protéine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 ans du laboratoire MSME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Noisy-Champs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2921,51 +2921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical studies of bioluminescence of fireflies : how to predict the color?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3029,51 +3029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical studies of fireflies bioluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60 ans du laboratoire de biochimie théorique, IBPC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chantal Prevost; Fabio Sterpone; Guillaume Stirnemann, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3092,260 +3092,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How theoretical simulations can help to a better understanding of firefly bioluminescence ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analyzing the influence of the surrounding in the emission of fireflies' oxyluciferin chemical forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Zemmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Madjid Zemmouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Bioluminescence &amp; Chemiluminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Ab-initio modelling of molecular processes under confinement (MOLIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826634v1</w:t>
+                <w:t xml:space="preserve">hal-02048015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the influence of the surrounding in the emission of fireflies' oxyluciferin chemical forms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How theoretical simulations can help to a better understanding of firefly bioluminescence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Navizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Zemmouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ab-initio modelling of molecular processes under confinement (MOLIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Bioluminescence &amp; Chemiluminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048015v1</w:t>
+                <w:t xml:space="preserve">hal-01826634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fireflies (beetle) bioluminescence: better understanding thanks to theoretical tools.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF national symposium thematic chemistry and life.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3383,51 +3383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing Spectroscopic Features of Firefly Oxyluciferin and its Analogues by QM/MM methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Bioluminescence &amp; Chemiluminescence (ISBC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3452,51 +3452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the tautomerization of firefly oxyluciferin feasible at the excited state inside the protein?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3541,221 +3541,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QM/MM with Molcas/Tinker</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Role of the environment in bioluminescence emission: QM/MM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th MOLCAS users' Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">11th Triennial Congress of the World Association of Theoretical and Computational Chemistry WATOC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, München, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793201v1</w:t>
+                <w:t xml:space="preserve">hal-01703281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the environment in bioluminescence emission: QM/MM study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">QM/MM with Molcas/Tinker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Triennial Congress of the World Association of Theoretical and Computational Chemistry WATOC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, München, Germany</w:t>
+              <w:t xml:space="preserve">The 8th MOLCAS users' Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703281v1</w:t>
+                <w:t xml:space="preserve">hal-01793201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blue-Green-Red bioluminescence: theoretical insights, Japanese Symposium of Bioluminescence and Chemiluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3800,260 +3800,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QM/MM study of firefly bioluminescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A New Class of Strongly Chemiluminescent Models for Dioxetanone-Mediated Bioluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schramm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Oesau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Beckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th Molecular Quantum Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Roland Lindh, Jun 2016, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">International Society for Bioluminescence and Chemiluminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703120v1</w:t>
+                <w:t xml:space="preserve">hal-01703202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Class of Strongly Chemiluminescent Models for Dioxetanone-Mediated Bioluminescence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">QM/MM study of firefly bioluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rainer Beckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Bioluminescence and Chemiluminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">The 8th Molecular Quantum Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roland Lindh, Jun 2016, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703202v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of excited state in a bioluminescent reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Excited States in Complex Systems ESCS 2016 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4091,51 +4091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of a red-emitter of firefly oxyluciferin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Conference (CPC2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4173,51 +4173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul QM/MM sur un nouvel émetteur de la luciférine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre de Chimistes Théoriciens Francophones </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4236,415 +4236,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT/MM approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">QM/MM calculations of light emission in firefly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECAM DeMon Tutorial School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Orsay, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Bioluminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793189v1</w:t>
+                <w:t xml:space="preserve">hal-01703147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QM/MM calculations of light emission in firefly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">DFT/MM approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Bioluminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Beijing, China</w:t>
+              <w:t xml:space="preserve">CECAM DeMon Tutorial School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703147v1</w:t>
+                <w:t xml:space="preserve">hal-01793189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CASPT2 QM/MM calculations on bioluminescent systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">DFT study of chemiluminescence and fluorescence of coumaranone derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFCAM "discussion meeting: Excited states from small molecules to more complex systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Bioluminescence and Chemiluminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793703v1</w:t>
+                <w:t xml:space="preserve">hal-01703228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT study of chemiluminescence and fluorescence of coumaranone derivatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Systèmes bioluminescents: ce qu’apportent les études théoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Bioluminescence and Chemiluminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">Journées Modélisation Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703228v1</w:t>
+                <w:t xml:space="preserve">hal-01793089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes bioluminescents: ce qu’apportent les études théoriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">CASPT2 QM/MM calculations on bioluminescent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Modélisation Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">CFCAM "discussion meeting: Excited states from small molecules to more complex systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793089v1</w:t>
+                <w:t xml:space="preserve">hal-01793703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The light inside the fireflies: A QMMM study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Chinese-French Workshop in Theoretical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4663,264 +4663,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic insights into chemiluminescent decomposition of firefly dioxetanone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Light emision in firefly: a QMMM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th international symposium on bioluminescence and chemiluminescence (ISBC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Guelph, Canada. pp.1</w:t>
+              <w:t xml:space="preserve">CECAM New QM/MM opportunities for in silico macromolecular photochemistry Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Lyon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841423v1</w:t>
+                <w:t xml:space="preserve">hal-00778009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light emission in firefly: a theoretical study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mechanistic insights into chemiluminescent decomposition of firefly dioxetanone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th international symposium on bioluminescence and chemiluminescence (ISBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Guelph, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841417v1</w:t>
+                <w:t xml:space="preserve">hal-00841423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light emision in firefly: a QMMM study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Light emission in firefly: a theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECAM New QM/MM opportunities for in silico macromolecular photochemistry Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Lyon, France. pp.1</w:t>
+              <w:t xml:space="preserve">17th international symposium on bioluminescence and chemiluminescence (ISBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Guelph, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778009v1</w:t>
+                <w:t xml:space="preserve">hal-00841417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of firefly light emission system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-J. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5001,51 +5001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Approach for Investigating Color-Modulation in Bioluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-J. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5109,51 +5109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color-Modulation of firefly luciferin-luciferase system investigated by theoretical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-J. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5217,51 +5217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique moléculaire et calculs QMMM pour l'étude d'une tyrosine kinase,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Modélisation de l'ENS-ENSCP, Paris, France, June, 16-17, 2008, (20 min).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5286,51 +5286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par dynamique moléculaire et approaches QMMM d'une réaction de phosphorylation au sein de la tyrosine kinase d'E. Coli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Rencontre des Chimistes Théoriciens Francophones (XI RCTF), Dinard, France, June 30- July 4, 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Dinard, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5387,90 +5387,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of conformational changes in biliverdin within the phytochrome using hybrid all-atom/coarse-grained simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia da Piedade Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volkan Fındık</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mangaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de Graphisme et Modélisation Moléculaire, GGMM 2025: XXIVth GGMM congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Forges-les-Eaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5495,103 +5495,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass Pyrolysis In Fluidized Bed For Generation Of Bioenergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Adjizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Navizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Chadil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Navizet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ozel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
@@ -5620,90 +5620,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of DFT and Force Field approaches on the photophysical properties of different chromophore configurations in the GAF domain of bacteriophytochrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia da Piedade Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volkan Fındık</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mangaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced force fields in multiscale approaches to computational spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5728,90 +5728,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of conformational changes in biliverdin within a domain of the bacteriophytochrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia da Piedade Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volkan Fındık</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mangaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LBT days 2024: At the frontier of bio-molecular simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5849,64 +5849,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Absorption Spectra of Furimamide-Nanoluciferase System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Moumene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mangaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du laboratoire MSME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5957,51 +5957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESB 2022 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6039,64 +6039,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of free energy barriers associated with transition in Myosin cycle using Umbrella Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Manevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6134,51 +6134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the color in firefly bioluminescent system: a mixed quantum and classical dynamic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6281,51 +6281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Bioluminescence and Chemiluminescence ISBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nantes, France. 14, pp.2117 - 2126, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6389,51 +6389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> JTMS 2018 : Journées "Théorie, Modélisation et Simulation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France. 14, pp.2117 - 2126, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6471,51 +6471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the Photochemical Properties of Firefly Oxyluciferin and its Analogues by QM/MM methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoinduced Processes in Embedded Systems (PPES 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6553,51 +6553,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keto-enol tautomerization on the bioluminescence emitter in fireflies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Triennial Congress of the World Association of Theoretical and Computational Chemistry WATOC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, München, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6635,51 +6635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QM/MM calculation on a red emitter of firefly oxyluciferin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling Photoactive Molecules MPM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6704,64 +6704,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Chemiluminence and fluorescence of coumaranone derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Schramm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling Photoactive Molecules MPM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6799,51 +6799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QM/MM Calculation on a red emitter of firefly oxyluciferin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The first MOLIM General Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Noisy-champs, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7037,51 +7037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia da Piedade Vieira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan F&#305;nd&#305;k" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mangaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navizet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529750v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Adjizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chadil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ozel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529775v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025159v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05024079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395409v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Moumene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410786v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410680v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berraud-Pache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garcia-Iriepa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Zemmouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04561222v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caruel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Manevy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garc&#237;a-Iriepa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675502v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caruel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410709v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04412722v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sanz Garc&#237;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sahihi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04412692v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495217v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495212v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495204v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495194v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495205v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826634v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04412366v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826856v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793201v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703120v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703202v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schramm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oesau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Weiss" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Beckert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703254v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793703v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841423v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-J. Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-F. Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-Y. Xiao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777999v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lindh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777974v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777978v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114717v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529720v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05024970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05024939v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04412402v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799613v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703272v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703308v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703314v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Adjizi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navizet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chadil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ozel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529750v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia da Piedade Vieira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan F&#305;nd&#305;k" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mangaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05024079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395409v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Moumene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410786v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410680v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berraud-Pache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garcia-Iriepa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Zemmouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04561222v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caruel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Manevy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caruel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garc&#237;a-Iriepa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410709v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04412692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sanz Garc&#237;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495217v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04412722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sahihi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495205v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495212v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048015v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826634v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04412366v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826856v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703281v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793201v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703202v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schramm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oesau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Weiss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Beckert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703120v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703254v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793189v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703228v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793703v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841417v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-J. Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-F. Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-Y. Xiao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777999v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lindh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777974v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777978v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114717v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529720v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05024970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05024939v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04412402v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799613v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703272v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703308v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703314v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>