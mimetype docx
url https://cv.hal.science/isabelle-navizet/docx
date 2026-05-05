--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Numerical Modelling of Biomass Pyrolysis in Fluidized Bed for Bioenergy Generation: A Scalability Study</w:t>
+                <w:t xml:space="preserve">Towards Biomass Pyrolysis in Fluidized Bed for Bioenergy Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Adjizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
@@ -179,97 +179,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ozel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Turbulence and Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, La Palma, Spain</w:t>
+              <w:t xml:space="preserve">8th Meeting of the Study Group on Renewable Energy Transition (SG-RENE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SINERGIE Summer School 2025, Sep 2025, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529775v1</w:t>
+                <w:t xml:space="preserve">hal-05529750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Biomass Pyrolysis in Fluidized Bed for Bioenergy Generation</w:t>
+                <w:t xml:space="preserve">Towards Numerical Modelling of Biomass Pyrolysis in Fluidized Bed for Bioenergy Generation: A Scalability Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Adjizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
@@ -304,73 +304,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ozel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Meeting of the Study Group on Renewable Energy Transition (SG-RENE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SINERGIE Summer School 2025, Sep 2025, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">7th International Conference on Turbulence and Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, La Palma, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529750v1</w:t>
+                <w:t xml:space="preserve">hal-05529775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the conformations of biliverdin within a fluorescent protein derived from phytochrome</w:t>
               </w:r>
@@ -963,51 +963,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling absorption and emission spectra for bioluminescence</w:t>
+                <w:t xml:space="preserve">Modélisation des spectres d’absorption et d’émission du système bioluminescent de la luciole par des approches QM/MM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
@@ -1025,97 +1025,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Zemmouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photo-IUPAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Rencontre des Chimistes Théoriciens Francophones 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410657v1</w:t>
+                <w:t xml:space="preserve">hal-04561222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des spectres d’absorption et d’émission du système bioluminescent de la luciole par des approches QM/MM</w:t>
+                <w:t xml:space="preserve">Modelling absorption and emission spectra for bioluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
@@ -1133,73 +1133,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Zemmouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre des Chimistes Théoriciens Francophones 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Photo-IUPAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561222v1</w:t>
+                <w:t xml:space="preserve">hal-04410657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbrella Sampling for the estimation of the free energy barrier of Pi release in Myosin</w:t>
               </w:r>
@@ -2669,204 +2669,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QM/MM study of the fluorescence emission of the oxyluciferin and some of its analogues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
+                <w:t xml:space="preserve">Computational Investigation on Bioluminescence of NanoLuc-Furimamide Complex: Effect of Protonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sahihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTMS Journées "Théorie, Modélisation et Simulations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées 2019 de la Société Française de Photobiologie,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495201v1</w:t>
+                <w:t xml:space="preserve">hal-02495197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Investigation on Bioluminescence of NanoLuc-Furimamide Complex: Effect of Protonation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Sahihi</w:t>
+                <w:t xml:space="preserve">QM/MM study of the fluorescence emission of the oxyluciferin and some of its analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Zemmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2019 de la Société Française de Photobiologie,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">JTMS Journées "Théorie, Modélisation et Simulations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495197v1</w:t>
+                <w:t xml:space="preserve">hal-02495201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie de chromophores issus de la bioluminescence dans un solvant ou une protéine</w:t>
               </w:r>
@@ -5347,426 +5347,400 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (15)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of conformational changes in biliverdin within the phytochrome using hybrid all-atom/coarse-grained simulations</w:t>
+                <w:t xml:space="preserve">What are the challenges of hybrid all-atom/coarse-grained protein simulations? Example on fluorescent proteins containing biliverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia da Piedade Vieira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Mangaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Graphisme et Modélisation Moléculaire, GGMM 2025: XXIVth GGMM congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Forges-les-Eaux, France</w:t>
+              <w:t xml:space="preserve">MARTINI Odyssey: A hands-on school in Coarse-Grained Molecular Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05114717v1</w:t>
+                <w:t xml:space="preserve">hal-05603741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass Pyrolysis In Fluidized Bed For Generation Of Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderraouf Adjizi</w:t>
+                <w:t xml:space="preserve">Study of conformational changes in biliverdin within the phytochrome using hybrid all-atom/coarse-grained simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia da Piedade Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volkan Fındık</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mangaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Groupe de Graphisme et Modélisation Moléculaire, GGMM 2025: XXIVth GGMM congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Forges-les-Eaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529720v1</w:t>
+                <w:t xml:space="preserve">hal-05114717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of DFT and Force Field approaches on the photophysical properties of different chromophore configurations in the GAF domain of bacteriophytochrome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Mangaud</w:t>
+                <w:t xml:space="preserve">Biomass Pyrolysis In Fluidized Bed For Generation Of Bioenergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Adjizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Chadil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ozel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced force fields in multiscale approaches to computational spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Paris, France. </w:t>
+              <w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024970v1</w:t>
+                <w:t xml:space="preserve">hal-05529720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of conformational changes in biliverdin within a domain of the bacteriophytochrome</w:t>
+                <w:t xml:space="preserve">Comparison of DFT and Force Field approaches on the photophysical properties of different chromophore configurations in the GAF domain of bacteriophytochrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia da Piedade Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volkan Fındık</w:t>
@@ -5784,587 +5758,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mangaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LBT days 2024: At the frontier of bio-molecular simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France. </w:t>
+              <w:t xml:space="preserve">Advanced force fields in multiscale approaches to computational spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024939v1</w:t>
+                <w:t xml:space="preserve">hal-05024970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Absorption Spectra of Furimamide-Nanoluciferase System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houda Moumene</w:t>
+                <w:t xml:space="preserve">Study of conformational changes in biliverdin within a domain of the bacteriophytochrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia da Piedade Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volkan Fındık</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mangaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du laboratoire MSME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Marne La Vallée, France</w:t>
+              <w:t xml:space="preserve">LBT days 2024: At the frontier of bio-molecular simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776478v1</w:t>
+                <w:t xml:space="preserve">hal-05024939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the free energy barrier of the step of P i release in myosin VI cycle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+                <w:t xml:space="preserve">Modelling Absorption Spectra of Furimamide-Nanoluciferase System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Moumene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mangaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESB 2022 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Journée du laboratoire MSME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727769v1</w:t>
+                <w:t xml:space="preserve">hal-03776478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of free energy barriers associated with transition in Myosin cycle using Umbrella Sampling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Manevy</w:t>
+                <w:t xml:space="preserve">Estimation of the free energy barrier of the step of P i release in myosin VI cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Caruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Les Houches Protein Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Les Houches, France</w:t>
+              <w:t xml:space="preserve">ESB 2022 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675520v1</w:t>
+                <w:t xml:space="preserve">hal-03727769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the color in firefly bioluminescent system: a mixed quantum and classical dynamic study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of free energy barriers associated with transition in Myosin cycle using Umbrella Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Manevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Madjid Zemmouche</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Caruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women in Bioinformatics and Data Science LA 1st Workshop, virtual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">Workshop Les Houches Protein Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412402v1</w:t>
+                <w:t xml:space="preserve">hal-03675520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of Fireflies Light Emitter and its Analogues: Color Modulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of the color in firefly bioluminescent system: a mixed quantum and classical dynamic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Navizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Zemmouche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Bioluminescence and Chemiluminescence ISBC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nantes, France. 14, pp.2117 - 2126, 2018</w:t>
+              <w:t xml:space="preserve">Women in Bioinformatics and Data Science LA 1st Workshop, virtual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799613v1</w:t>
+                <w:t xml:space="preserve">hal-04412402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of Fireflies Light Emitter and its Analogues: Color Modulation</w:t>
               </w:r>
@@ -6406,424 +6380,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> JTMS 2018 : Journées "Théorie, Modélisation et Simulation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France. 14, pp.2117 - 2126, 2018</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Bioluminescence and Chemiluminescence ISBC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France. 14, pp.2117 - 2126, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799623v1</w:t>
+                <w:t xml:space="preserve">hal-01799613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Photochemical Properties of Firefly Oxyluciferin and its Analogues by QM/MM methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical Study of Fireflies Light Emitter and its Analogues: Color Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Zemmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoinduced Processes in Embedded Systems (PPES 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Pisa, Italy</w:t>
+              <w:t xml:space="preserve"> JTMS 2018 : Journées "Théorie, Modélisation et Simulation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France. 14, pp.2117 - 2126, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826857v1</w:t>
+                <w:t xml:space="preserve">hal-01799623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keto-enol tautomerization on the bioluminescence emitter in fireflies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
+                <w:t xml:space="preserve">Studying the Photochemical Properties of Firefly Oxyluciferin and its Analogues by QM/MM methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Triennial Congress of the World Association of Theoretical and Computational Chemistry WATOC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, München, Germany. </w:t>
+              <w:t xml:space="preserve">Photoinduced Processes in Embedded Systems (PPES 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703272v1</w:t>
+                <w:t xml:space="preserve">hal-01826857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QM/MM calculation on a red emitter of firefly oxyluciferin</w:t>
+                <w:t xml:space="preserve">Keto-enol tautomerization on the bioluminescence emitter in fireflies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Photoactive Molecules MPM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nantes, France. </w:t>
+              <w:t xml:space="preserve">11th Triennial Congress of the World Association of Theoretical and Computational Chemistry WATOC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, München, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703308v1</w:t>
+                <w:t xml:space="preserve">hal-01703272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Chemiluminence and fluorescence of coumaranone derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QM/MM calculation on a red emitter of firefly oxyluciferin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Schramm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling Photoactive Molecules MPM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703314v1</w:t>
+                <w:t xml:space="preserve">hal-01703308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modeling Chemiluminence and fluorescence of coumaranone derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Navizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schramm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modeling Photoactive Molecules MPM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nantes, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">QM/MM Calculation on a red emitter of firefly oxyluciferin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6832,65 +6914,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The first MOLIM General Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Noisy-champs, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7037,51 +7119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Adjizi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navizet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chadil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ozel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529750v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia da Piedade Vieira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan F&#305;nd&#305;k" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mangaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05024079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395409v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Moumene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410786v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410680v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berraud-Pache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garcia-Iriepa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Zemmouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04561222v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caruel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Manevy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caruel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garc&#237;a-Iriepa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410709v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04412692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sanz Garc&#237;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495217v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04412722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sahihi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495205v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495212v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048015v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826634v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04412366v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826856v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703281v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793201v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703202v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schramm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oesau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Weiss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Beckert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703120v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703254v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793189v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703228v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793703v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841417v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-J. Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-F. Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-Y. Xiao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777999v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lindh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777974v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777978v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114717v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529720v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05024970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05024939v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04412402v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799613v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703272v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703308v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703314v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Adjizi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navizet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chadil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ozel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529775v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia da Piedade Vieira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan F&#305;nd&#305;k" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mangaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05024079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395409v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Moumene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410786v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410680v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04561222v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berraud-Pache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garcia-Iriepa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Zemmouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410657v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caruel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Manevy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caruel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garc&#237;a-Iriepa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410709v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04412692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sanz Garc&#237;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495217v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04412722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sahihi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495205v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495212v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495201v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048015v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826634v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04412366v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826856v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703281v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793201v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703202v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schramm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oesau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Weiss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Beckert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703120v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703254v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793189v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703228v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793703v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841417v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-J. Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-F. Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-Y. Xiao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777999v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lindh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777974v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777978v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114717v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529720v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05024970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05024939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675520v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04412402v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799613v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799623v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703272v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703314v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703300v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>