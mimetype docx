--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -100,523 +100,523 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Biomass Pyrolysis in Fluidized Bed for Bioenergy Generation</w:t>
+                <w:t xml:space="preserve">Development of a hybrid All-Atom/Coarse-Grained force field to study biliverdin conformational changes within bacteriophytochromes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderraouf Adjizi</w:t>
+                <w:t xml:space="preserve">Alicia da Piedade Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Volkan Fındık</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mangaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Meeting of the Study Group on Renewable Energy Transition (SG-RENE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SINERGIE Summer School 2025, Sep 2025, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">JTMS 2025 : Journées "Théorie, Modélisation et Simulation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amaël Obliger; Élise Duboué-Dijon; Julien Pilmé; Cécilia Pech; Bruno Senjean; Antoine Carof; Carine Clavaguéra; Laura Le Bras; Benoit Coasne; Peter Reinhardt, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529750v1</w:t>
+                <w:t xml:space="preserve">hal-05356592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Numerical Modelling of Biomass Pyrolysis in Fluidized Bed for Bioenergy Generation: A Scalability Study</w:t>
+                <w:t xml:space="preserve">Modeling the conformations of biliverdin within a fluorescent protein derived from phytochrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderraouf Adjizi</w:t>
+                <w:t xml:space="preserve">Alicia da Piedade Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Volkan Fındık</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mangaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Turbulence and Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, La Palma, Spain</w:t>
+              <w:t xml:space="preserve">Journée des doctorants du laboratoire MSME 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alicia Da Piedade Vieira; Erwan Le Courric; Hakkoum Abdelhamid, Feb 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05529775v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the conformations of biliverdin within a fluorescent protein derived from phytochrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Biomass Pyrolysis in Fluidized Bed for Bioenergy Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Adjizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Navizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia da Piedade Vieira</w:t>
+                <w:t xml:space="preserve">Amine Chadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volkan Fındık</w:t>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Mangaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ali Ozel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants du laboratoire MSME 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alicia Da Piedade Vieira; Erwan Le Courric; Hakkoum Abdelhamid, Feb 2025, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">8th Meeting of the Study Group on Renewable Energy Transition (SG-RENE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SINERGIE Summer School 2025, Sep 2025, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025159v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a hybrid All-Atom/Coarse-Grained force field to study biliverdin conformational changes within bacteriophytochromes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Numerical Modelling of Biomass Pyrolysis in Fluidized Bed for Bioenergy Generation: A Scalability Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Adjizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Navizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia da Piedade Vieira</w:t>
+                <w:t xml:space="preserve">Amine Chadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volkan Fındık</w:t>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Mangaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ali Ozel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTMS 2025 : Journées "Théorie, Modélisation et Simulation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amaël Obliger; Élise Duboué-Dijon; Julien Pilmé; Cécilia Pech; Bruno Senjean; Antoine Carof; Carine Clavaguéra; Laura Le Bras; Benoit Coasne; Peter Reinhardt, Nov 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Turbulence and Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, La Palma, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05356592v1</w:t>
+                <w:t xml:space="preserve">hal-05529775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges Solved in the Beginning of the 21th Century to a Better Modelling of Absorption and Emission Spectra: Cases of the Color Emitted by Firefly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Path of Quantum Chemistry into the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Markus Reiher, Jan 2024, Zurich (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -654,64 +654,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QM/MM calculations and spectra modelling of the Nanoluc-Furimamide bioluminescent system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Moumene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mangaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Congress of the European Society for Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -736,51 +736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling absorption and emission spectra of chemi- and biol-luminescent systems: challenges and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Congress of the European Society for Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -818,64 +818,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force field for Modelling Absorption Spectra of the bioluminescent System Nanoluc-Furimamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Moumene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mangaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F-CECAM Discussion Meeting force fields to study spectroscopic propertie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Marne la Vallée (Ile de France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -900,51 +900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling absorption and emission spectra of chemi- and biol-luminescent systems: challenges and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st ISBC &amp; XIX ISLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Gijon (SPAIN), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -963,57 +963,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des spectres d’absorption et d’émission du système bioluminescent de la luciole par des approches QM/MM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modelling absorption and emission spectra for bioluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1025,103 +1025,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Zemmouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre des Chimistes Théoriciens Francophones 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Photo-IUPAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561222v1</w:t>
+                <w:t xml:space="preserve">hal-04410657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling absorption and emission spectra for bioluminescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modélisation des spectres d’absorption et d’émission du système bioluminescent de la luciole par des approches QM/MM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1133,73 +1133,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Zemmouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photo-IUPAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Rencontre des Chimistes Théoriciens Francophones 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410657v1</w:t>
+                <w:t xml:space="preserve">hal-04561222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umbrella Sampling for the estimation of the free energy barrier of Pi release in Myosin</w:t>
               </w:r>
@@ -1211,51 +1211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Manevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1287,191 +1287,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude mécanique d'une protéine du muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Manevy</w:t>
+                <w:t xml:space="preserve">Modelling absorption and emission spectra taking into account the dynamic environment: example of firefly bioluminescent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Navizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Caruel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Navizet</w:t>
+                <w:t xml:space="preserve">Cristina García-Iriepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Zemmouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique Biomécanque et Biomatériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Quantum Dynamics and Spectroscopy of Functional Molecular Materials and Biological Photosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Les Houches, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675502v1</w:t>
+                <w:t xml:space="preserve">hal-04410740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling absorption and emission spectra to better understand firefly bioluminescence system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina García-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Zemmouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1495,173 +1495,173 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling absorption and emission spectra taking into account the dynamic environment: example of firefly bioluminescent systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Étude mécanique d'une protéine du muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Manevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Caruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Madjid Zemmouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Dynamics and Spectroscopy of Functional Molecular Materials and Biological Photosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Les Houches, online, France</w:t>
+              <w:t xml:space="preserve">Journée thématique Biomécanque et Biomatériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410740v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QM/MM studies of bioluminescent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Online European Conference on Computational and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1686,51 +1686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light emitted by bioluminescence: A theoretical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1794,90 +1794,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling absorption and emission spectra taking into account the dynamic environment: example of firefly bioluminescent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina García-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Zemmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPEP’21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1896,139 +1896,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing to light the spectroscopic properties of new synthetic luciferase-based emitters</w:t>
+                <w:t xml:space="preserve">Unravelling the luminescent pathways of the Nanoluciferase-furimamide Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sanz García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sahihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Swiss Photochemistry Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Grenoble ( Online ), France</w:t>
+              <w:t xml:space="preserve">JTMS (virtuel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://jtms2020.sciencesconf.org, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412692v1</w:t>
+                <w:t xml:space="preserve">hal-04412722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling absorption and emission spectra to better understand firefly bioluminescence system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2056,346 +2069,385 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling Photoinduced Processes in Molecular Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, London, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the luminescent pathways of the Nanoluciferase-furimamide Complex</w:t>
+                <w:t xml:space="preserve">Bringing to light the spectroscopic properties of new synthetic luciferase-based emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sanz García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTMS (virtuel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://jtms2020.sciencesconf.org, Nov 2020, Online, France</w:t>
+              <w:t xml:space="preserve">French Swiss Photochemistry Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Grenoble ( Online ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412722v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of the light emitter system in firefly bioluminescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Importance of the modelling of the surrounding environment: example of absorption and emission spectra of oxyluciferin analogues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Zemmouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Multiscale Modelling of Photoreceptor Proteins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Igor Schapiro; Maria-Andrea Mroginski, Nov 2019, Tel Aviv, Israel</w:t>
+              <w:t xml:space="preserve">7th Chinese-French Workshop in Theoretical Chemistry (CFWTC2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495204v1</w:t>
+                <w:t xml:space="preserve">hal-02495212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence emission of the oxyluciferin and some of its analogues by QM and QM/MM methods</w:t>
+                <w:t xml:space="preserve">The use of classical Molecular Dynamic to improve Absorption and Fluorescence spectra.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Zemmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2019 de la Société Française de Photobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées GDR TheMS2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495199v1</w:t>
+                <w:t xml:space="preserve">hal-02495205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical insights to understand when Bioluminescence and Fluorescence spectra should be alike or not</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2453,450 +2505,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of classical Molecular Dynamic to improve Absorption and Fluorescence spectra.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multiscale modelling of the light emitter system in firefly bioluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GDR TheMS2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Orsay, France</w:t>
+              <w:t xml:space="preserve">Frontiers in Multiscale Modelling of Photoreceptor Proteins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Igor Schapiro; Maria-Andrea Mroginski, Nov 2019, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495205v1</w:t>
+                <w:t xml:space="preserve">hal-02495204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of the modelling of the surrounding environment: example of absorption and emission spectra of oxyluciferin analogues.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fluorescence emission of the oxyluciferin and some of its analogues by QM and QM/MM methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Zemmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Madjid Zemmouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Chinese-French Workshop in Theoretical Chemistry (CFWTC2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées 2019 de la Société Française de Photobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495212v1</w:t>
+                <w:t xml:space="preserve">hal-02495199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Investigation on Bioluminescence of NanoLuc-Furimamide Complex: Effect of Protonation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">QM/MM study of the fluorescence emission of the oxyluciferin and some of its analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Zemmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2019 de la Société Française de Photobiologie,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">JTMS Journées "Théorie, Modélisation et Simulations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495197v1</w:t>
+                <w:t xml:space="preserve">hal-02495201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QM/MM study of the fluorescence emission of the oxyluciferin and some of its analogues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Computational Investigation on Bioluminescence of NanoLuc-Furimamide Complex: Effect of Protonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sahihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTMS Journées "Théorie, Modélisation et Simulations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées 2019 de la Société Française de Photobiologie,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495201v1</w:t>
+                <w:t xml:space="preserve">hal-02495197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie de chromophores issus de la bioluminescence dans un solvant ou une protéine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 ans du laboratoire MSME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Noisy-Champs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2921,51 +2921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical studies of bioluminescence of fireflies : how to predict the color?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3029,51 +3029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical studies of fireflies bioluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60 ans du laboratoire de biochimie théorique, IBPC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chantal Prevost; Fabio Sterpone; Guillaume Stirnemann, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3092,411 +3092,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the influence of the surrounding in the emission of fireflies' oxyluciferin chemical forms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fireflies (beetle) bioluminescence: better understanding thanks to theoretical tools.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ab-initio modelling of molecular processes under confinement (MOLIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">SCF national symposium thematic chemistry and life.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048015v1</w:t>
+                <w:t xml:space="preserve">hal-04412366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How theoretical simulations can help to a better understanding of firefly bioluminescence ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Revealing Spectroscopic Features of Firefly Oxyluciferin and its Analogues by QM/MM methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Madjid Zemmouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Bioluminescence &amp; Chemiluminescence</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Bioluminescence &amp; Chemiluminescence (ISBC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826634v1</w:t>
+                <w:t xml:space="preserve">hal-01826856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fireflies (beetle) bioluminescence: better understanding thanks to theoretical tools.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analyzing the influence of the surrounding in the emission of fireflies' oxyluciferin chemical forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Zemmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF national symposium thematic chemistry and life.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Ab-initio modelling of molecular processes under confinement (MOLIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412366v1</w:t>
+                <w:t xml:space="preserve">hal-02048015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing Spectroscopic Features of Firefly Oxyluciferin and its Analogues by QM/MM methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How theoretical simulations can help to a better understanding of firefly bioluminescence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Navizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Navizet</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Zemmouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Bioluminescence &amp; Chemiluminescence (ISBC 2018)</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Bioluminescence &amp; Chemiluminescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826856v1</w:t>
+                <w:t xml:space="preserve">hal-01826634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the tautomerization of firefly oxyluciferin feasible at the excited state inside the protein?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3541,221 +3541,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the environment in bioluminescence emission: QM/MM study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">QM/MM with Molcas/Tinker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Triennial Congress of the World Association of Theoretical and Computational Chemistry WATOC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, München, Germany</w:t>
+              <w:t xml:space="preserve">The 8th MOLCAS users' Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703281v1</w:t>
+                <w:t xml:space="preserve">hal-01793201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QM/MM with Molcas/Tinker</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Role of the environment in bioluminescence emission: QM/MM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th MOLCAS users' Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">11th Triennial Congress of the World Association of Theoretical and Computational Chemistry WATOC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, München, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793201v1</w:t>
+                <w:t xml:space="preserve">hal-01703281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blue-Green-Red bioluminescence: theoretical insights, Japanese Symposium of Bioluminescence and Chemiluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3800,260 +3800,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Class of Strongly Chemiluminescent Models for Dioxetanone-Mediated Bioluminescence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">QM/MM study of firefly bioluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rainer Beckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Bioluminescence and Chemiluminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">The 8th Molecular Quantum Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roland Lindh, Jun 2016, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703202v1</w:t>
+                <w:t xml:space="preserve">hal-01703120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QM/MM study of firefly bioluminescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A New Class of Strongly Chemiluminescent Models for Dioxetanone-Mediated Bioluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schramm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Oesau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Beckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th Molecular Quantum Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Roland Lindh, Jun 2016, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">International Society for Bioluminescence and Chemiluminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703120v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of excited state in a bioluminescent reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Excited States in Complex Systems ESCS 2016 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4091,51 +4091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of a red-emitter of firefly oxyluciferin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Conference (CPC2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4173,51 +4173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul QM/MM sur un nouvel émetteur de la luciférine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre de Chimistes Théoriciens Francophones </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4242,51 +4242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QM/MM calculations of light emission in firefly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4324,51 +4324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT/MM approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CECAM DeMon Tutorial School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4387,126 +4387,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT study of chemiluminescence and fluorescence of coumaranone derivatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">CASPT2 QM/MM calculations on bioluminescent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Bioluminescence and Chemiluminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">CFCAM "discussion meeting: Excited states from small molecules to more complex systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703228v1</w:t>
+                <w:t xml:space="preserve">hal-01793703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes bioluminescents: ce qu’apportent les études théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Modélisation Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4525,126 +4525,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CASPT2 QM/MM calculations on bioluminescent systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">DFT study of chemiluminescence and fluorescence of coumaranone derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFCAM "discussion meeting: Excited states from small molecules to more complex systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Bioluminescence and Chemiluminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793703v1</w:t>
+                <w:t xml:space="preserve">hal-01703228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The light inside the fireflies: A QMMM study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Chinese-French Workshop in Theoretical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4663,264 +4663,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light emision in firefly: a QMMM study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mechanistic insights into chemiluminescent decomposition of firefly dioxetanone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECAM New QM/MM opportunities for in silico macromolecular photochemistry Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Lyon, France. pp.1</w:t>
+              <w:t xml:space="preserve">17th international symposium on bioluminescence and chemiluminescence (ISBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Guelph, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778009v1</w:t>
+                <w:t xml:space="preserve">hal-00841423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic insights into chemiluminescent decomposition of firefly dioxetanone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Light emission in firefly: a theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th international symposium on bioluminescence and chemiluminescence (ISBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Guelph, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841423v1</w:t>
+                <w:t xml:space="preserve">hal-00841417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light emission in firefly: a theoretical study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Light emision in firefly: a QMMM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th international symposium on bioluminescence and chemiluminescence (ISBC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Guelph, Canada. pp.1</w:t>
+              <w:t xml:space="preserve">CECAM New QM/MM opportunities for in silico macromolecular photochemistry Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Lyon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841417v1</w:t>
+                <w:t xml:space="preserve">hal-00778009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of firefly light emission system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-J. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5001,51 +5001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Approach for Investigating Color-Modulation in Bioluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-J. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5109,51 +5109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color-Modulation of firefly luciferin-luciferase system investigated by theoretical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-J. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5211,165 +5211,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique moléculaire et calculs QMMM pour l'étude d'une tyrosine kinase,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Etude par dynamique moléculaire et approaches QMMM d'une réaction de phosphorylation au sein de la tyrosine kinase d'E. Coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Modélisation de l'ENS-ENSCP, Paris, France, June, 16-17, 2008, (20 min).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">11ème Rencontre des Chimistes Théoriciens Francophones (XI RCTF), Dinard, France, June 30- July 4, 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Dinard, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777974v1</w:t>
+                <w:t xml:space="preserve">hal-00777978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par dynamique moléculaire et approaches QMMM d'une réaction de phosphorylation au sein de la tyrosine kinase d'E. Coli.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dynamique moléculaire et calculs QMMM pour l'étude d'une tyrosine kinase,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Rencontre des Chimistes Théoriciens Francophones (XI RCTF), Dinard, France, June 30- July 4, 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Dinard, France. pp.1</w:t>
+              <w:t xml:space="preserve">Journée Modélisation de l'ENS-ENSCP, Paris, France, June, 16-17, 2008, (20 min).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777978v1</w:t>
+                <w:t xml:space="preserve">hal-00777974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5387,64 +5387,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the challenges of hybrid all-atom/coarse-grained protein simulations? Example on fluorescent proteins containing biliverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia da Piedade Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MARTINI Odyssey: A hands-on school in Coarse-Grained Molecular Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5469,90 +5469,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of conformational changes in biliverdin within the phytochrome using hybrid all-atom/coarse-grained simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia da Piedade Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volkan Fındık</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mangaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de Graphisme et Modélisation Moléculaire, GGMM 2025: XXIVth GGMM congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Forges-les-Eaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5577,103 +5577,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass Pyrolysis In Fluidized Bed For Generation Of Bioenergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Adjizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ozel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
@@ -5702,90 +5702,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of DFT and Force Field approaches on the photophysical properties of different chromophore configurations in the GAF domain of bacteriophytochrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia da Piedade Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volkan Fındık</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mangaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced force fields in multiscale approaches to computational spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5810,90 +5810,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of conformational changes in biliverdin within a domain of the bacteriophytochrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia da Piedade Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volkan Fındık</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mangaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LBT days 2024: At the frontier of bio-molecular simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5931,64 +5931,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Absorption Spectra of Furimamide-Nanoluciferase System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Moumene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mangaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du laboratoire MSME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6039,51 +6039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESB 2022 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6121,64 +6121,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of free energy barriers associated with transition in Myosin cycle using Umbrella Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Manevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Caruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6216,51 +6216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the color in firefly bioluminescent system: a mixed quantum and classical dynamic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6363,90 +6363,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Bioluminescence and Chemiluminescence ISBC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nantes, France. 14, pp.2117 - 2126, 2018</w:t>
+              <w:t xml:space="preserve"> JTMS 2018 : Journées "Théorie, Modélisation et Simulation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France. 14, pp.2117 - 2126, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799613v1</w:t>
+                <w:t xml:space="preserve">hal-01799623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of Fireflies Light Emitter and its Analogues: Color Modulation</w:t>
               </w:r>
@@ -6471,133 +6471,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> JTMS 2018 : Journées "Théorie, Modélisation et Simulation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France. 14, pp.2117 - 2126, 2018</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Bioluminescence and Chemiluminescence ISBC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France. 14, pp.2117 - 2126, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799623v1</w:t>
+                <w:t xml:space="preserve">hal-01799613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the Photochemical Properties of Firefly Oxyluciferin and its Analogues by QM/MM methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Garcia-Iriepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoinduced Processes in Embedded Systems (PPES 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6635,51 +6635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keto-enol tautomerization on the bioluminescence emitter in fireflies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Triennial Congress of the World Association of Theoretical and Computational Chemistry WATOC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, München, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6717,51 +6717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QM/MM calculation on a red emitter of firefly oxyluciferin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling Photoactive Molecules MPM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6786,64 +6786,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Chemiluminence and fluorescence of coumaranone derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Schramm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling Photoactive Molecules MPM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6881,51 +6881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QM/MM Calculation on a red emitter of firefly oxyluciferin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berraud-Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The first MOLIM General Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Noisy-champs, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7119,51 +7119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Adjizi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navizet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chadil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ozel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529775v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia da Piedade Vieira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan F&#305;nd&#305;k" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mangaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05024079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395409v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Moumene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410786v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410680v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04561222v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berraud-Pache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garcia-Iriepa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Zemmouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410657v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caruel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Manevy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caruel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garc&#237;a-Iriepa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410740v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410709v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04412692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sanz Garc&#237;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495217v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04412722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sahihi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495205v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495212v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495201v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048015v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826634v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04412366v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826856v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703281v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793201v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703202v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schramm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oesau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Weiss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Beckert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703120v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703254v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793189v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703228v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793703v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841417v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-J. Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-F. Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-Y. Xiao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777999v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lindh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777974v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777978v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114717v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529720v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05024970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05024939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675520v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04412402v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799613v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799623v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703272v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703314v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703300v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia da Piedade Vieira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan F&#305;nd&#305;k" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mangaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navizet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025159v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529750v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Adjizi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chadil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ozel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529775v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05024079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395409v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Moumene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410786v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410680v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410657v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berraud-Pache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garcia-Iriepa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Zemmouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04561222v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caruel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Manevy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Garc&#237;a-Iriepa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410750v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675502v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caruel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04410709v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04412722v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sanz Garc&#237;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sahihi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04412692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495212v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495204v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495192v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04412366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826627v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793201v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703120v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703202v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schramm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oesau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Weiss" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Beckert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703254v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793189v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793703v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703228v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841423v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-J. Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-F. Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-Y. Xiao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777999v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lindh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777978v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777974v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114717v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529720v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05024970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05024939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675520v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04412402v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799613v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703272v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703314v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703300v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>