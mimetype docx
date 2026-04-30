--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Nicolaï </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles Saint Quentin en Yvelines.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Environnementales et Coordination des Activités Productives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995 :  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ès Sciences Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction du Professeur J.L. Gaffard,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Nice Sophia-Antipolis, Mention &amp;quot;très honorable avec les félicitations à l'unanimité&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investissement, Information et Coordination des Activités.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991 : DEA de &amp;quot;Génie Industriel et Management de l'Innovation Technologique&amp;quot;,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Centrale de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mention bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990 :  Agrégation d'Economie et Méthodes Quantitatives de Gestion, option informatique de gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988 :  Maîtrise de Sciences Economiques, Option Economie d'Entreprise, Université Paris I, Mention assez bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986-1990 :  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Normale Supérieure de Cachan, Economie et Gestion</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing and monitoring the environmental performance of complex industrial projects: a communication-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mansour Salamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.100295. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of shared automated electric vehicle in the urban transport system: insight from a willingness-to-use survey and Norwegian cultural context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wale Arowolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.101040. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trip.2024.101040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can urban mobility be responsible? A governance perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Carvalho Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grützmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (11), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2023.2214634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrian mobility in Mobility as a Service (MaaS): sustainable value potential and policy implications in the Paris region case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mariana Reyes Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Transport for Inclusive Societies, 15 (13), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12544-023-00585-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels modèles de gouvernance pour des scénarios de mobilité urbaine incluant des véhicules autonomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 178-179, pp.55-87. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.11441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation radar for disruptive technology insertion: the case of autonomous vehicles in Brazil and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis De Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luiz Zambalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1/2), pp.53. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2021.113351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation radar for disruptive technology insertion: the case of autonomous vehicles in Brazil and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis De Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luiz Zambalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1/2), pp.53. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2021.113351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casual Carpooling as a Strategy to Implement Mobility-as-a-Service schemes in a Developing Country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Patrício</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13052774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness to use MaaS in a developing country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Transport - Development and integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/TDI-V5-N1-57-68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible futures: Combining scenario thinking and personas—A pilot study on urban mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Millonig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2020.102513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human or machine driving? Comparing autonomous with traditional vehicles value curves and motives to use a car</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Miranda Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Review of Intermodal Transportation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/WRITR.2020.106918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03687616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quintuple Helix Model and the Future of Mobility: The role of Autonomous Vehicles in a Developing Country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo B Veroneze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Administração, Sociedade e Inovação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03687627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing 50 innovative mobility offers in low-density areas: A French application using a two-step decision-aid method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 83, pp.13-25. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2019.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02293424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management and business of autonomous vehicles: a systematic integrative bibliographic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luiz Zambalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1/2), pp.31-54. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijatm.2019.10019845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous vehicles: scientometric and bibliometric review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Miranda Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Alves De Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 39 (1), pp.9-28. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01441647.2018.1518937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSUMER PREDISPOSITION AND BEHAVIOR TOWARDS MOBILITY-AS-A-SERVICE AMONG UNIVERSITY STUDENTS IN A DEVELOPING COUNTRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT Transactions on The Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 186, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/ut190151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03687634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promote and Support Eco-innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Promote and support eco innovation, 20 (1/2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing sustainable mobility through a multimodal platform: would travellers pay for it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (1/2), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSD.2017.083501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing sustainable mobility through a multimodal platform: Would travelers pay for it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Promote and support eco innovation, 20 (1/2), pp.33-55. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijsd.2017.10004196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business models and the diffusion of eco-innovations in the eco-mobility sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.203-222. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBR-07-2015-0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow the leader: how corporate social responsibility influences strategy and practice in the business community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Baddache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (6), pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT for Green and Green IT: a proposed typology of eco-innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and legitimation of CSR within a multinational firm: the case of the Dexia group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, XVI (38), pp.191-208. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips.038.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innovations et compétitivité internationale : enjeux et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et croissance économique : risques et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Développement et environnement, 337, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ÉCO-INNOVATION : UNE OPPORTUNITÉ POUR L'AVENIR DU DÉVELOPPEMENT DURABLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ateliers de l'Ethique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (2), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1044680ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et société : de l'évaluation du risque à son acceptabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sociétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs pour la responsabilité sociale des entreprises ? Une application à l'industrie européenne de l'aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 76 (juin), pp.42 - 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociétale dans la construction d’indicateurs : l’expérience de l’industrie européenne de l’aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (mars), pp.30-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sustainable development to corporate social responsibility: an application to European aluminium sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6 (2), pp.155-169. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSD.2003.004211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVIRONMENTAL TECHNOLOGICAL CHANGE AND GOVERNANCE IN SUSTAINABLE DEVELOPMENT POLICY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 27 (3), pp.243-256. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-8009(97)00176-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les firmes face au développement durable : changement technologique et gouvernance au sein de la dynamique industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Dynamique industrielle et contraintes environnementales, 83, pp.127-146. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rei.1998.1704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commitment procedures in R&D investments: an examination of different varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10 (4/5/6), pp.393-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMITMENT PROCEDURES IN R&D INVESTMENTS : AN EXAMINATION OF DIFFERENT VARIETIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management (IJTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Circular Economy Disrupt Business Models: the Case of Ballast Reuse in Railway Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mansour Salamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena Conference (TRA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-95284-5_103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Perceived Relationships Between Environmental Performance Indicators in Ecodesign Projects: the Case of Rail Infrastructure Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mansour Salamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.2185-2194, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Management as driver for prevention and performance trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Alcantara Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 the 8th International Conference on Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est la place de la marche dans les solutions de Mobility as a Service (MaaS) ? Exploration des solutions en Île de France et perspectives d'incitation pour des pratiques de mobilité durable avec MaaS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mariana Reyes Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boutueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI-IGU Paris 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance structure and the helix theory: a study on H2020 automated road transport projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Aparecida da Costa Mineiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grützmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Triple Helix Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible urban mobility systems from a governance approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Carvalho Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grützmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Academy of Innovation, Entrepreneurship, and Knowledge (ACIEK) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we break organizational beliefs in the construction sector? Investigating possible paths to Safety Performance Measurements research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Alcantara Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mansour Salamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Seminars in Business Administration - SemeAd, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNDERSTANDING AND MONITORING ENVIRONMENTAL PERFORMANCE OF INFRASTRUCTURE DESIGN PROJECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mansour Salamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Design Society, Aug 2021, Gothenburg, Sweden. pp.3269-3278, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Place of Walking in Mobility as a Service: Appraisal of Active Modes for Sustainable MaaS Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mariana Reyes Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boutueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for European Transport, Sep 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCATING PERFORMANCE MEASUREMENTS IN CONSTRUCTION SECTOR COMPANIES: TO WHERE SHOULD WE GO?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Alcantara Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mansour Salamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII SIMPEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bauru, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of autonomous urban mobility platforms: a conceptual analysis within big data context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leite Mesquita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th biannual nectar conference- Towards human scale cities-open and happy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Proposal for Responsible Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grützmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOVIS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bratislava, Slovakia. pp.49 - 63, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58957-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Success Factors for the insertion of Autonomous Vehicles as a ProductService System in a country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Brunacavazza@gmail.Com Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luiz Zambalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Colloquium of Gerpisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gerpisa, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casual Carpooling as an Strategy to Implement Mobility-as-a-Service (MaaS) in a Developing Country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Patrício</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Colloquium of Gerpisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predisposition And Consumer: Behavior Towards Mobility-as-a-Service among University Students in a Developing Country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Urban Transport and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous vehicles as an emergent innovation: governance through the lens of Quadruple Helix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Colloquium of Gerpisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A business platform for Autonomous Vehicles within Urban Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Urban Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a two-step decision-aid tool for the assessment of new mobility offers in a spatial framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Transport Research Arena (TRA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1487511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01942700v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product-Service System for Autonomous Vehicles: a preliminary typology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luiz Zambalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Colloquium of Gerpisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing 50 innovative mobility offers in low-density areas: a French application using a two-step decision-aid method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Thématique de Recherche "Ville, Transports et Mobilité Durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01942716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologies of uses for Autonomous Vehicles as a Product-Service System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luiz Zambalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Colloquium of Gerpisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer des solutions de mobilité à déployer dans des contextes géographiques hétérogènes : un outil d’aide à la décision en deux phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è workshop annuel de la Chaire Armand Peugeot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Courbevoie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quintuple helix model and the future of mobility: The case of autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Colloquium of Gerpisa - R/Evolutions. New technologies and services in the automotive industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652925v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Vehicles, are They “Riding” in a Blue Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Miranda Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Innovation and Entrepreneurship (ECIE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management and Business of Autonomous Vehicles: A Systematic Integrative Bibliographic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Brunacavazza@gmail.Com Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luiz Zambalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Innovation and Entrepreneurship (ECIE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inciter au changement de comportement dans les pratiques régulières de mobilité : une analyse multi-acteurs multicritères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de la Mobilité Intelligente, 44è congrès de l'ATEC-ITS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous vehicles: Scientometric and bibliometric studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur De Miranda Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Alves de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Colloquium of Gerpisa - R/Evolutions. New technologies and services in the automotive industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing mobility offers to be deployed in heterogeneous geographical contexts: a two-phase decision-aid tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Versailles International Summer School of Sustainable Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la smart city pour le développement durable du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque international de Rabat, Commerce, Investissement et Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence invitée Chaires OMC et Commission Economique pour l’Afrique de l’ONU, Oct 2016, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can single-driver car-users become multimodal travelers? A multi-actor multicriteria analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Workshop: V2X User perception, Business Models and Regulatory Framework</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Peugeot Chair, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential demand for multimodal information. Evidence from the Plateau-de-Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Transport System (ITS), Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the process of institutional change for sustainable future urban mobility: Insight on shared automated electric vehicle integrated in MaaS innovation from the ULTIMO European project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wale Arowolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit des mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.441-450, 2023, 978-2-7110-3833-6. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4928884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSUMER PREDISPOSITION AND BEHAVIOR TOWARDS MOBILITY-AS-A-SERVICE AMONG UNIVERSITY STUDENTS IN A DEVELOPING COUNTRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Transport XXV. WIT Transactions on the Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 186, WIT press, pp.163-174, 2019, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/UT190151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUSINESS PLATFORMS FOR AUTONOMOUS VEHICLES WITHIN URBAN MOBILITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT Transactions on the Built Environment,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 186, pp.175-187, 2019, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/ut190161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03687640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart mobility providing smart cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Sustainable Economy: Paradoxes and Trends in Energy and Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978.3.319.79060.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01794612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la smart city pour le développement durable. Le cas du Maroc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMERCE, INVESTISSEMENT ET DÉVELOPPEMENT DURABLE EN AFRIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection l'esprit économique, pp.145-170, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de Développement Durable dans les entreprises : Vers un contrat social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du Développement durable, 4D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLOBALISATION, COMPETITIVENESS, GOVERNANCE AND ENVIRONMENT : What prospects for a sustainable development?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O 'Connor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability and Firms: Technological Change and Changing Regulatory Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northampton : Edward Elgar - 1998 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECONOMIC GLOBALISATION, COMPETITIVENESS AND ENVIRONMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O 'Connor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Globalisation and Environment: Preliminary Prospectives, OECD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Dynamic Pricing on the Performance of Shared Automated Vehicles in Mobility as a Service: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Zigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How CSR generates market-standard and acceptable business practices for corporations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Baddache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie territoriale et indicateurs pour un développement durable de la métropole parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Guyonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Nicolaï </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles Saint Quentin en Yvelines.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Environnementales et Coordination des Activités Productives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995 :  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ès Sciences Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction du Professeur J.L. Gaffard,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Nice Sophia-Antipolis, Mention &amp;quot;très honorable avec les félicitations à l'unanimité&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investissement, Information et Coordination des Activités.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991 : DEA de &amp;quot;Génie Industriel et Management de l'Innovation Technologique&amp;quot;,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Centrale de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mention bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990 :  Agrégation d'Economie et Méthodes Quantitatives de Gestion, option informatique de gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988 :  Maîtrise de Sciences Economiques, Option Economie d'Entreprise, Université Paris I, Mention assez bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986-1990 :  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Normale Supérieure de Cachan, Economie et Gestion</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing and monitoring the environmental performance of complex industrial projects: a communication-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mansour Salamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.100295. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of shared automated electric vehicle in the urban transport system: insight from a willingness-to-use survey and Norwegian cultural context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wale Arowolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.101040. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trip.2024.101040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrian mobility in Mobility as a Service (MaaS): sustainable value potential and policy implications in the Paris region case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mariana Reyes Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Transport for Inclusive Societies, 15 (13), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12544-023-00585-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can urban mobility be responsible? A governance perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Carvalho Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grützmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (11), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2023.2214634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels modèles de gouvernance pour des scénarios de mobilité urbaine incluant des véhicules autonomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 178-179, pp.55-87. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.11441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casual Carpooling as a Strategy to Implement Mobility-as-a-Service schemes in a Developing Country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Patrício</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13052774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness to use MaaS in a developing country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Transport - Development and integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/TDI-V5-N1-57-68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation radar for disruptive technology insertion: the case of autonomous vehicles in Brazil and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis De Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luiz Zambalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1/2), pp.53. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2021.113351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation radar for disruptive technology insertion: the case of autonomous vehicles in Brazil and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis De Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luiz Zambalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1/2), pp.53. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2021.113351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible futures: Combining scenario thinking and personas—A pilot study on urban mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Millonig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2020.102513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human or machine driving? Comparing autonomous with traditional vehicles value curves and motives to use a car</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Miranda Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Review of Intermodal Transportation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/WRITR.2020.106918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03687616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quintuple Helix Model and the Future of Mobility: The role of Autonomous Vehicles in a Developing Country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo B Veroneze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Administração, Sociedade e Inovação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03687627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSUMER PREDISPOSITION AND BEHAVIOR TOWARDS MOBILITY-AS-A-SERVICE AMONG UNIVERSITY STUDENTS IN A DEVELOPING COUNTRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT Transactions on The Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 186, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/ut190151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03687634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management and business of autonomous vehicles: a systematic integrative bibliographic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luiz Zambalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1/2), pp.31-54. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijatm.2019.10019845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing 50 innovative mobility offers in low-density areas: A French application using a two-step decision-aid method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 83, pp.13-25. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2019.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02293424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous vehicles: scientometric and bibliometric review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Miranda Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Alves De Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 39 (1), pp.9-28. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01441647.2018.1518937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing sustainable mobility through a multimodal platform: Would travelers pay for it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Promote and support eco innovation, 20 (1/2), pp.33-55. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijsd.2017.10004196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promote and Support Eco-innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Promote and support eco innovation, 20 (1/2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing sustainable mobility through a multimodal platform: would travellers pay for it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (1/2), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSD.2017.083501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business models and the diffusion of eco-innovations in the eco-mobility sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.203-222. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBR-07-2015-0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow the leader: how corporate social responsibility influences strategy and practice in the business community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Baddache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (6), pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT for Green and Green IT: a proposed typology of eco-innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and legitimation of CSR within a multinational firm: the case of the Dexia group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, XVI (38), pp.191-208. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips.038.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innovations et compétitivité internationale : enjeux et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et croissance économique : risques et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Développement et environnement, 337, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ÉCO-INNOVATION : UNE OPPORTUNITÉ POUR L'AVENIR DU DÉVELOPPEMENT DURABLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ateliers de l'Ethique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (2), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1044680ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et société : de l'évaluation du risque à son acceptabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sociétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs pour la responsabilité sociale des entreprises ? Une application à l'industrie européenne de l'aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 76 (juin), pp.42 - 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociétale dans la construction d’indicateurs : l’expérience de l’industrie européenne de l’aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (mars), pp.30-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sustainable development to corporate social responsibility: an application to European aluminium sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6 (2), pp.155-169. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSD.2003.004211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVIRONMENTAL TECHNOLOGICAL CHANGE AND GOVERNANCE IN SUSTAINABLE DEVELOPMENT POLICY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 27 (3), pp.243-256. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-8009(97)00176-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les firmes face au développement durable : changement technologique et gouvernance au sein de la dynamique industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Dynamique industrielle et contraintes environnementales, 83, pp.127-146. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rei.1998.1704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commitment procedures in R&D investments: an examination of different varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10 (4/5/6), pp.393-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMITMENT PROCEDURES IN R&D INVESTMENTS : AN EXAMINATION OF DIFFERENT VARIETIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management (IJTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Circular Economy Disrupt Business Models: the Case of Ballast Reuse in Railway Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mansour Salamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena Conference (TRA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-95284-5_103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Perceived Relationships Between Environmental Performance Indicators in Ecodesign Projects: the Case of Rail Infrastructure Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mansour Salamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.2185-2194, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Management as driver for prevention and performance trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Alcantara Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 the 8th International Conference on Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est la place de la marche dans les solutions de Mobility as a Service (MaaS) ? Exploration des solutions en Île de France et perspectives d'incitation pour des pratiques de mobilité durable avec MaaS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mariana Reyes Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boutueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI-IGU Paris 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCATING PERFORMANCE MEASUREMENTS IN CONSTRUCTION SECTOR COMPANIES: TO WHERE SHOULD WE GO?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Alcantara Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mansour Salamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII SIMPEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bauru, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we break organizational beliefs in the construction sector? Investigating possible paths to Safety Performance Measurements research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Alcantara Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mansour Salamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Seminars in Business Administration - SemeAd, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance structure and the helix theory: a study on H2020 automated road transport projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Aparecida da Costa Mineiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grützmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Triple Helix Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible urban mobility systems from a governance approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Carvalho Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grützmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Academy of Innovation, Entrepreneurship, and Knowledge (ACIEK) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNDERSTANDING AND MONITORING ENVIRONMENTAL PERFORMANCE OF INFRASTRUCTURE DESIGN PROJECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mansour Salamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Design Society, Aug 2021, Gothenburg, Sweden. pp.3269-3278, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Place of Walking in Mobility as a Service: Appraisal of Active Modes for Sustainable MaaS Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mariana Reyes Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boutueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for European Transport, Sep 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Proposal for Responsible Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grützmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOVIS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bratislava, Slovakia. pp.49 - 63, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58957-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of autonomous urban mobility platforms: a conceptual analysis within big data context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leite Mesquita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th biannual nectar conference- Towards human scale cities-open and happy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous vehicles as an emergent innovation: governance through the lens of Quadruple Helix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Colloquium of Gerpisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Success Factors for the insertion of Autonomous Vehicles as a ProductService System in a country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Brunacavazza@gmail.Com Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luiz Zambalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Colloquium of Gerpisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gerpisa, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casual Carpooling as an Strategy to Implement Mobility-as-a-Service (MaaS) in a Developing Country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Patrício</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Colloquium of Gerpisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predisposition And Consumer: Behavior Towards Mobility-as-a-Service among University Students in a Developing Country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Urban Transport and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A business platform for Autonomous Vehicles within Urban Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Urban Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product-Service System for Autonomous Vehicles: a preliminary typology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luiz Zambalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Colloquium of Gerpisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a two-step decision-aid tool for the assessment of new mobility offers in a spatial framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Transport Research Arena (TRA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1487511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01942700v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing 50 innovative mobility offers in low-density areas: a French application using a two-step decision-aid method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Thématique de Recherche "Ville, Transports et Mobilité Durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01942716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologies of uses for Autonomous Vehicles as a Product-Service System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luiz Zambalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Colloquium of Gerpisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing mobility offers to be deployed in heterogeneous geographical contexts: a two-phase decision-aid tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Versailles International Summer School of Sustainable Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quintuple helix model and the future of mobility: The case of autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Colloquium of Gerpisa - R/Evolutions. New technologies and services in the automotive industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652925v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer des solutions de mobilité à déployer dans des contextes géographiques hétérogènes : un outil d’aide à la décision en deux phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è workshop annuel de la Chaire Armand Peugeot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Courbevoie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Vehicles, are They “Riding” in a Blue Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Miranda Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Innovation and Entrepreneurship (ECIE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management and Business of Autonomous Vehicles: A Systematic Integrative Bibliographic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Brunacavazza@gmail.Com Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luiz Zambalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Innovation and Entrepreneurship (ECIE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inciter au changement de comportement dans les pratiques régulières de mobilité : une analyse multi-acteurs multicritères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de la Mobilité Intelligente, 44è congrès de l'ATEC-ITS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous vehicles: Scientometric and bibliometric studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur De Miranda Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Alves de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Colloquium of Gerpisa - R/Evolutions. New technologies and services in the automotive industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can single-driver car-users become multimodal travelers? A multi-actor multicriteria analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Workshop: V2X User perception, Business Models and Regulatory Framework</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Peugeot Chair, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la smart city pour le développement durable du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque international de Rabat, Commerce, Investissement et Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence invitée Chaires OMC et Commission Economique pour l’Afrique de l’ONU, Oct 2016, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential demand for multimodal information. Evidence from the Plateau-de-Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Transport System (ITS), Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the process of institutional change for sustainable future urban mobility: Insight on shared automated electric vehicle integrated in MaaS innovation from the ULTIMO European project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wale Arowolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit des mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.441-450, 2023, 978-2-7110-3833-6. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4928884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSUMER PREDISPOSITION AND BEHAVIOR TOWARDS MOBILITY-AS-A-SERVICE AMONG UNIVERSITY STUDENTS IN A DEVELOPING COUNTRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Transport XXV. WIT Transactions on the Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 186, WIT press, pp.163-174, 2019, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/UT190151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUSINESS PLATFORMS FOR AUTONOMOUS VEHICLES WITHIN URBAN MOBILITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT Transactions on the Built Environment,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 186, pp.175-187, 2019, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/ut190161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03687640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart mobility providing smart cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Sustainable Economy: Paradoxes and Trends in Energy and Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978.3.319.79060.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01794612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la smart city pour le développement durable. Le cas du Maroc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMERCE, INVESTISSEMENT ET DÉVELOPPEMENT DURABLE EN AFRIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection l'esprit économique, pp.145-170, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de Développement Durable dans les entreprises : Vers un contrat social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du Développement durable, 4D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLOBALISATION, COMPETITIVENESS, GOVERNANCE AND ENVIRONMENT : What prospects for a sustainable development?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O 'Connor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability and Firms: Technological Change and Changing Regulatory Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northampton : Edward Elgar - 1998 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECONOMIC GLOBALISATION, COMPETITIVENESS AND ENVIRONMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O 'Connor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Globalisation and Environment: Preliminary Prospectives, OECD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Dynamic Pricing on the Performance of Shared Automated Vehicles in Mobility as a Service: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Zigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How CSR generates market-standard and acceptable business practices for corporations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Baddache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie territoriale et indicateurs pour un développement durable de la métropole parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Guyonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158874v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mansour Salam&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Saidani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100295" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04116484v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wale Arowolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Larsson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2024.101040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287044v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Assis de Souza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Carvalho Vieira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gr&#252;tzmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2023.2214634" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariana Reyes Madrigal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-023-00585-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287061v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Antonialli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Mar&#231;al Gandia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.11441" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326716v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Habib Cavazza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Assis De Souza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luiz Zambalde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2021.113351" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03363410v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gandia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Oliveira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Patr&#237;cio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Sugano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13052774" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/TDI-V5-N1-57-68" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Millonig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2020.102513" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Miranda Neto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/WRITR.2020.106918" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687627v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo B Veroneze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Yutaka Sugano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Boennec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2019.08.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489999v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijatm.2019.10019845" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01877042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Miranda Neto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Alves De Lima" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01441647.2018.1518937" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/ut190151" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872495v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dantan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2017.083501" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijsd.2017.10004196" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faucheux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-07-2015-0024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710072v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Baddache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710109v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barabel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Combes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.038.0191" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faucheux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799236v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044680ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799253v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710092v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2003.004211" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8009(97)00176-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799265v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.1998.1704" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Krafft" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicolai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799270v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703847v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95284-5_103" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181348v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.219" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03586245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Alcantara Pinto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michelot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boutueil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03363414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Aparecida da Costa Mineiro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03363417v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03524989v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.588" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341177v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03336944v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leite Mesquita" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03014720v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58957-8_4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489294v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Habib Brunacavazza@gmail.Com Cavazza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489843v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489856v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489108v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942700v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1487511" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02276296v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942716v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489837v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655313v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652925v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Braga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652768v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652845v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655591v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652939v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Habib" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur De Miranda Neto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Alves de Lima" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655315v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469580v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498696v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Le Boennec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799290v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03987471v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4928884" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326765v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/UT190151" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Neto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/ut190161" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794612v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978.3.319.79060.2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533448v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799295v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799281v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin O 'Connor" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799300v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Zigah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911718v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911712v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Audrain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Cordier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Guyonnaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158874v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mansour Salam&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Saidani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100295" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04116484v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wale Arowolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Larsson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2024.101040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085604v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariana Reyes Madrigal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-023-00585-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Assis de Souza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Carvalho Vieira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gr&#252;tzmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2023.2214634" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287061v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Antonialli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Mar&#231;al Gandia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.11441" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687581v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gandia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Oliveira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Patr&#237;cio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Sugano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13052774" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/TDI-V5-N1-57-68" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Habib Cavazza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Assis De Souza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luiz Zambalde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2021.113351" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03363410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Millonig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2020.102513" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Miranda Neto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/WRITR.2020.106918" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687627v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo B Veroneze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Yutaka Sugano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687634v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/ut190151" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijatm.2019.10019845" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293424v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Boennec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2019.08.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01877042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Miranda Neto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Alves De Lima" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01441647.2018.1518937" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498689v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dantan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijsd.2017.10004196" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pillot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872495v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2017.083501" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faucheux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-07-2015-0024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710072v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Baddache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710109v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barabel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Combes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.038.0191" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faucheux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799236v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044680ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799253v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710092v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2003.004211" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8009(97)00176-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799265v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.1998.1704" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Krafft" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicolai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799270v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703847v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95284-5_103" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181348v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.219" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03586245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Alcantara Pinto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michelot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boutueil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03336944v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03524989v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03363414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Aparecida da Costa Mineiro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03363417v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329672v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.588" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341177v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03014720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58957-8_4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487461v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leite Mesquita" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489294v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Habib Brunacavazza@gmail.Com Cavazza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489856v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02276296v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942700v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1487511" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942716v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489837v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655315v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652925v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Braga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655313v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652768v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652845v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655591v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652939v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Habib" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur De Miranda Neto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Alves de Lima" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Le Boennec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469580v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799290v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03987471v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4928884" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326765v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/UT190151" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Neto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/ut190161" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794612v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978.3.319.79060.2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533448v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799295v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799281v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin O 'Connor" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799300v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Zigah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911718v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911712v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Audrain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Cordier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Guyonnaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>