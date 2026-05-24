--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Nicolaï </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles Saint Quentin en Yvelines.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Environnementales et Coordination des Activités Productives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995 :  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ès Sciences Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction du Professeur J.L. Gaffard,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Nice Sophia-Antipolis, Mention &amp;quot;très honorable avec les félicitations à l'unanimité&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investissement, Information et Coordination des Activités.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991 : DEA de &amp;quot;Génie Industriel et Management de l'Innovation Technologique&amp;quot;,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Centrale de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mention bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990 :  Agrégation d'Economie et Méthodes Quantitatives de Gestion, option informatique de gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988 :  Maîtrise de Sciences Economiques, Option Economie d'Entreprise, Université Paris I, Mention assez bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986-1990 :  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Normale Supérieure de Cachan, Economie et Gestion</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing and monitoring the environmental performance of complex industrial projects: a communication-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mansour Salamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.100295. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of shared automated electric vehicle in the urban transport system: insight from a willingness-to-use survey and Norwegian cultural context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wale Arowolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.101040. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trip.2024.101040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrian mobility in Mobility as a Service (MaaS): sustainable value potential and policy implications in the Paris region case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mariana Reyes Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Transport for Inclusive Societies, 15 (13), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12544-023-00585-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can urban mobility be responsible? A governance perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Carvalho Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grützmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (11), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2023.2214634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels modèles de gouvernance pour des scénarios de mobilité urbaine incluant des véhicules autonomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 178-179, pp.55-87. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.11441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casual Carpooling as a Strategy to Implement Mobility-as-a-Service schemes in a Developing Country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Patrício</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13052774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness to use MaaS in a developing country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Transport - Development and integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/TDI-V5-N1-57-68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation radar for disruptive technology insertion: the case of autonomous vehicles in Brazil and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis De Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luiz Zambalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1/2), pp.53. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2021.113351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation radar for disruptive technology insertion: the case of autonomous vehicles in Brazil and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis De Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luiz Zambalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1/2), pp.53. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2021.113351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible futures: Combining scenario thinking and personas—A pilot study on urban mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Millonig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2020.102513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human or machine driving? Comparing autonomous with traditional vehicles value curves and motives to use a car</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Miranda Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Review of Intermodal Transportation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/WRITR.2020.106918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03687616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quintuple Helix Model and the Future of Mobility: The role of Autonomous Vehicles in a Developing Country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo B Veroneze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Administração, Sociedade e Inovação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03687627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSUMER PREDISPOSITION AND BEHAVIOR TOWARDS MOBILITY-AS-A-SERVICE AMONG UNIVERSITY STUDENTS IN A DEVELOPING COUNTRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT Transactions on The Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 186, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/ut190151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03687634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management and business of autonomous vehicles: a systematic integrative bibliographic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luiz Zambalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1/2), pp.31-54. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijatm.2019.10019845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing 50 innovative mobility offers in low-density areas: A French application using a two-step decision-aid method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 83, pp.13-25. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2019.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02293424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous vehicles: scientometric and bibliometric review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Miranda Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Alves De Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 39 (1), pp.9-28. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01441647.2018.1518937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing sustainable mobility through a multimodal platform: Would travelers pay for it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Promote and support eco innovation, 20 (1/2), pp.33-55. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijsd.2017.10004196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promote and Support Eco-innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Promote and support eco innovation, 20 (1/2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing sustainable mobility through a multimodal platform: would travellers pay for it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (1/2), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSD.2017.083501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business models and the diffusion of eco-innovations in the eco-mobility sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.203-222. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBR-07-2015-0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow the leader: how corporate social responsibility influences strategy and practice in the business community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Baddache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (6), pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT for Green and Green IT: a proposed typology of eco-innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and legitimation of CSR within a multinational firm: the case of the Dexia group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, XVI (38), pp.191-208. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips.038.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innovations et compétitivité internationale : enjeux et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et croissance économique : risques et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Développement et environnement, 337, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ÉCO-INNOVATION : UNE OPPORTUNITÉ POUR L'AVENIR DU DÉVELOPPEMENT DURABLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ateliers de l'Ethique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (2), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1044680ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et société : de l'évaluation du risque à son acceptabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sociétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs pour la responsabilité sociale des entreprises ? Une application à l'industrie européenne de l'aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 76 (juin), pp.42 - 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociétale dans la construction d’indicateurs : l’expérience de l’industrie européenne de l’aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (mars), pp.30-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sustainable development to corporate social responsibility: an application to European aluminium sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6 (2), pp.155-169. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSD.2003.004211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVIRONMENTAL TECHNOLOGICAL CHANGE AND GOVERNANCE IN SUSTAINABLE DEVELOPMENT POLICY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 27 (3), pp.243-256. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-8009(97)00176-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les firmes face au développement durable : changement technologique et gouvernance au sein de la dynamique industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Dynamique industrielle et contraintes environnementales, 83, pp.127-146. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rei.1998.1704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commitment procedures in R&D investments: an examination of different varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10 (4/5/6), pp.393-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMITMENT PROCEDURES IN R&D INVESTMENTS : AN EXAMINATION OF DIFFERENT VARIETIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management (IJTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Circular Economy Disrupt Business Models: the Case of Ballast Reuse in Railway Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mansour Salamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena Conference (TRA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-95284-5_103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Perceived Relationships Between Environmental Performance Indicators in Ecodesign Projects: the Case of Rail Infrastructure Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mansour Salamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.2185-2194, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Management as driver for prevention and performance trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Alcantara Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 the 8th International Conference on Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est la place de la marche dans les solutions de Mobility as a Service (MaaS) ? Exploration des solutions en Île de France et perspectives d'incitation pour des pratiques de mobilité durable avec MaaS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mariana Reyes Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boutueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI-IGU Paris 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCATING PERFORMANCE MEASUREMENTS IN CONSTRUCTION SECTOR COMPANIES: TO WHERE SHOULD WE GO?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Alcantara Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mansour Salamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII SIMPEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bauru, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we break organizational beliefs in the construction sector? Investigating possible paths to Safety Performance Measurements research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Alcantara Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mansour Salamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Seminars in Business Administration - SemeAd, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance structure and the helix theory: a study on H2020 automated road transport projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Aparecida da Costa Mineiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grützmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Triple Helix Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible urban mobility systems from a governance approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Carvalho Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grützmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Academy of Innovation, Entrepreneurship, and Knowledge (ACIEK) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNDERSTANDING AND MONITORING ENVIRONMENTAL PERFORMANCE OF INFRASTRUCTURE DESIGN PROJECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mansour Salamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Design Society, Aug 2021, Gothenburg, Sweden. pp.3269-3278, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Place of Walking in Mobility as a Service: Appraisal of Active Modes for Sustainable MaaS Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mariana Reyes Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boutueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for European Transport, Sep 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Proposal for Responsible Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grützmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOVIS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bratislava, Slovakia. pp.49 - 63, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58957-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of autonomous urban mobility platforms: a conceptual analysis within big data context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leite Mesquita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th biannual nectar conference- Towards human scale cities-open and happy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous vehicles as an emergent innovation: governance through the lens of Quadruple Helix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Colloquium of Gerpisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Success Factors for the insertion of Autonomous Vehicles as a ProductService System in a country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Brunacavazza@gmail.Com Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luiz Zambalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Colloquium of Gerpisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gerpisa, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casual Carpooling as an Strategy to Implement Mobility-as-a-Service (MaaS) in a Developing Country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Patrício</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Colloquium of Gerpisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predisposition And Consumer: Behavior Towards Mobility-as-a-Service among University Students in a Developing Country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Urban Transport and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A business platform for Autonomous Vehicles within Urban Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Urban Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product-Service System for Autonomous Vehicles: a preliminary typology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luiz Zambalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Colloquium of Gerpisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a two-step decision-aid tool for the assessment of new mobility offers in a spatial framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Transport Research Arena (TRA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1487511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01942700v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing 50 innovative mobility offers in low-density areas: a French application using a two-step decision-aid method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Thématique de Recherche "Ville, Transports et Mobilité Durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01942716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologies of uses for Autonomous Vehicles as a Product-Service System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luiz Zambalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Colloquium of Gerpisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing mobility offers to be deployed in heterogeneous geographical contexts: a two-phase decision-aid tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Versailles International Summer School of Sustainable Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quintuple helix model and the future of mobility: The case of autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Colloquium of Gerpisa - R/Evolutions. New technologies and services in the automotive industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652925v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer des solutions de mobilité à déployer dans des contextes géographiques hétérogènes : un outil d’aide à la décision en deux phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è workshop annuel de la Chaire Armand Peugeot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Courbevoie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Vehicles, are They “Riding” in a Blue Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Miranda Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Innovation and Entrepreneurship (ECIE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management and Business of Autonomous Vehicles: A Systematic Integrative Bibliographic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Brunacavazza@gmail.Com Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luiz Zambalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Innovation and Entrepreneurship (ECIE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inciter au changement de comportement dans les pratiques régulières de mobilité : une analyse multi-acteurs multicritères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de la Mobilité Intelligente, 44è congrès de l'ATEC-ITS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous vehicles: Scientometric and bibliometric studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur De Miranda Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Alves de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Colloquium of Gerpisa - R/Evolutions. New technologies and services in the automotive industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can single-driver car-users become multimodal travelers? A multi-actor multicriteria analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Workshop: V2X User perception, Business Models and Regulatory Framework</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Peugeot Chair, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la smart city pour le développement durable du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque international de Rabat, Commerce, Investissement et Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence invitée Chaires OMC et Commission Economique pour l’Afrique de l’ONU, Oct 2016, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential demand for multimodal information. Evidence from the Plateau-de-Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Transport System (ITS), Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the process of institutional change for sustainable future urban mobility: Insight on shared automated electric vehicle integrated in MaaS innovation from the ULTIMO European project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wale Arowolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit des mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.441-450, 2023, 978-2-7110-3833-6. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4928884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSUMER PREDISPOSITION AND BEHAVIOR TOWARDS MOBILITY-AS-A-SERVICE AMONG UNIVERSITY STUDENTS IN A DEVELOPING COUNTRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Transport XXV. WIT Transactions on the Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 186, WIT press, pp.163-174, 2019, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/UT190151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUSINESS PLATFORMS FOR AUTONOMOUS VEHICLES WITHIN URBAN MOBILITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT Transactions on the Built Environment,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 186, pp.175-187, 2019, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/ut190161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03687640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart mobility providing smart cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Sustainable Economy: Paradoxes and Trends in Energy and Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978.3.319.79060.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01794612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la smart city pour le développement durable. Le cas du Maroc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMERCE, INVESTISSEMENT ET DÉVELOPPEMENT DURABLE EN AFRIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection l'esprit économique, pp.145-170, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de Développement Durable dans les entreprises : Vers un contrat social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du Développement durable, 4D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLOBALISATION, COMPETITIVENESS, GOVERNANCE AND ENVIRONMENT : What prospects for a sustainable development?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O 'Connor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability and Firms: Technological Change and Changing Regulatory Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northampton : Edward Elgar - 1998 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECONOMIC GLOBALISATION, COMPETITIVENESS AND ENVIRONMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O 'Connor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Globalisation and Environment: Preliminary Prospectives, OECD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Dynamic Pricing on the Performance of Shared Automated Vehicles in Mobility as a Service: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Zigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How CSR generates market-standard and acceptable business practices for corporations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Baddache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie territoriale et indicateurs pour un développement durable de la métropole parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Guyonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Nicolaï </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Versailles Saint Quentin en Yvelines.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Environnementales et Coordination des Activités Productives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995 :  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ès Sciences Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction du Professeur J.L. Gaffard,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Nice Sophia-Antipolis, Mention &amp;quot;très honorable avec les félicitations à l'unanimité&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investissement, Information et Coordination des Activités.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991 : DEA de &amp;quot;Génie Industriel et Management de l'Innovation Technologique&amp;quot;,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Centrale de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mention bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990 :  Agrégation d'Economie et Méthodes Quantitatives de Gestion, option informatique de gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988 :  Maîtrise de Sciences Economiques, Option Economie d'Entreprise, Université Paris I, Mention assez bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1986-1990 :  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Normale Supérieure de Cachan, Economie et Gestion</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing and monitoring the environmental performance of complex industrial projects: a communication-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mansour Salamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.100295. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of shared automated electric vehicle in the urban transport system: insight from a willingness-to-use survey and Norwegian cultural context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wale Arowolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.101040. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trip.2024.101040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrian mobility in Mobility as a Service (MaaS): sustainable value potential and policy implications in the Paris region case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mariana Reyes Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Transport for Inclusive Societies, 15 (13), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12544-023-00585-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can urban mobility be responsible? A governance perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Carvalho Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grützmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (11), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2023.2214634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels modèles de gouvernance pour des scénarios de mobilité urbaine incluant des véhicules autonomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 178-179, pp.55-87. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.11441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness to use MaaS in a developing country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Transport - Development and integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/TDI-V5-N1-57-68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casual Carpooling as a Strategy to Implement Mobility-as-a-Service schemes in a Developing Country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Patrício</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13052774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation radar for disruptive technology insertion: the case of autonomous vehicles in Brazil and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis De Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luiz Zambalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1/2), pp.53. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2021.113351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation radar for disruptive technology insertion: the case of autonomous vehicles in Brazil and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis De Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luiz Zambalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1/2), pp.53. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJATM.2021.113351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible futures: Combining scenario thinking and personas—A pilot study on urban mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Millonig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2020.102513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human or machine driving? Comparing autonomous with traditional vehicles value curves and motives to use a car</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Miranda Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Review of Intermodal Transportation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/WRITR.2020.106918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03687616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quintuple Helix Model and the Future of Mobility: The role of Autonomous Vehicles in a Developing Country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo B Veroneze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Administração, Sociedade e Inovação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03687627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSUMER PREDISPOSITION AND BEHAVIOR TOWARDS MOBILITY-AS-A-SERVICE AMONG UNIVERSITY STUDENTS IN A DEVELOPING COUNTRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT Transactions on The Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 186, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/ut190151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03687634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management and business of autonomous vehicles: a systematic integrative bibliographic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luiz Zambalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1/2), pp.31-54. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijatm.2019.10019845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing 50 innovative mobility offers in low-density areas: A French application using a two-step decision-aid method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 83, pp.13-25. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2019.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02293424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous vehicles: scientometric and bibliometric review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Miranda Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Alves De Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 39 (1), pp.9-28. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01441647.2018.1518937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing sustainable mobility through a multimodal platform: Would travelers pay for it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Promote and support eco innovation, 20 (1/2), pp.33-55. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijsd.2017.10004196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promote and Support Eco-innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Promote and support eco innovation, 20 (1/2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing sustainable mobility through a multimodal platform: would travellers pay for it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (1/2), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSD.2017.083501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business models and the diffusion of eco-innovations in the eco-mobility sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.203-222. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBR-07-2015-0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow the leader: how corporate social responsibility influences strategy and practice in the business community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Baddache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Strategy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (6), pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT for Green and Green IT: a proposed typology of eco-innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception and legitimation of CSR within a multinational firm: the case of the Dexia group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, XVI (38), pp.191-208. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips.038.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-innovations et compétitivité internationale : enjeux et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et croissance économique : risques et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Développement et environnement, 337, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ÉCO-INNOVATION : UNE OPPORTUNITÉ POUR L'AVENIR DU DÉVELOPPEMENT DURABLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ateliers de l'Ethique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (2), pp.41-56. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1044680ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et société : de l'évaluation du risque à son acceptabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sociétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs pour la responsabilité sociale des entreprises ? Une application à l'industrie européenne de l'aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 76 (juin), pp.42 - 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociétale dans la construction d’indicateurs : l’expérience de l’industrie européenne de l’aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (mars), pp.30-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From sustainable development to corporate social responsibility: an application to European aluminium sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6 (2), pp.155-169. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSD.2003.004211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVIRONMENTAL TECHNOLOGICAL CHANGE AND GOVERNANCE IN SUSTAINABLE DEVELOPMENT POLICY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 27 (3), pp.243-256. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-8009(97)00176-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les firmes face au développement durable : changement technologique et gouvernance au sein de la dynamique industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Dynamique industrielle et contraintes environnementales, 83, pp.127-146. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rei.1998.1704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commitment procedures in R&D investments: an examination of different varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10 (4/5/6), pp.393-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMITMENT PROCEDURES IN R&D INVESTMENTS : AN EXAMINATION OF DIFFERENT VARIETIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Krafft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management (IJTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Circular Economy Disrupt Business Models: the Case of Ballast Reuse in Railway Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mansour Salamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena Conference (TRA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-95284-5_103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Perceived Relationships Between Environmental Performance Indicators in Ecodesign Projects: the Case of Rail Infrastructure Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mansour Salamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.2185-2194, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Management as driver for prevention and performance trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Alcantara Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 the 8th International Conference on Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est la place de la marche dans les solutions de Mobility as a Service (MaaS) ? Exploration des solutions en Île de France et perspectives d'incitation pour des pratiques de mobilité durable avec MaaS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mariana Reyes Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boutueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI-IGU Paris 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOCATING PERFORMANCE MEASUREMENTS IN CONSTRUCTION SECTOR COMPANIES: TO WHERE SHOULD WE GO?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Alcantara Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mansour Salamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII SIMPEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bauru, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we break organizational beliefs in the construction sector? Investigating possible paths to Safety Performance Measurements research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Alcantara Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mansour Salamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Seminars in Business Administration - SemeAd, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance structure and the helix theory: a study on H2020 automated road transport projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Aparecida da Costa Mineiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grützmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Triple Helix Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible urban mobility systems from a governance approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Carvalho Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grützmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Academy of Innovation, Entrepreneurship, and Knowledge (ACIEK) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNDERSTANDING AND MONITORING ENVIRONMENTAL PERFORMANCE OF INFRASTRUCTURE DESIGN PROJECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mansour Salamé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Engineering Design (ICED21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Design Society, Aug 2021, Gothenburg, Sweden. pp.3269-3278, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Place of Walking in Mobility as a Service: Appraisal of Active Modes for Sustainable MaaS Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mariana Reyes Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boutueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for European Transport, Sep 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Proposal for Responsible Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Grützmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOVIS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bratislava, Slovakia. pp.49 - 63, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58957-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of autonomous urban mobility platforms: a conceptual analysis within big data context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leite Mesquita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th biannual nectar conference- Towards human scale cities-open and happy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous vehicles as an emergent innovation: governance through the lens of Quadruple Helix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Colloquium of Gerpisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Success Factors for the insertion of Autonomous Vehicles as a ProductService System in a country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Brunacavazza@gmail.Com Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Assis de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luiz Zambalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Colloquium of Gerpisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gerpisa, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casual Carpooling as an Strategy to Implement Mobility-as-a-Service (MaaS) in a Developing Country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Patrício</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Colloquium of Gerpisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predisposition And Consumer: Behavior Towards Mobility-as-a-Service among University Students in a Developing Country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Urban Transport and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A business platform for Autonomous Vehicles within Urban Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Urban Transport and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02487553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product-Service System for Autonomous Vehicles: a preliminary typology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luiz Zambalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Colloquium of Gerpisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a two-step decision-aid tool for the assessment of new mobility offers in a spatial framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Transport Research Arena (TRA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1487511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01942700v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing 50 innovative mobility offers in low-density areas: a French application using a two-step decision-aid method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Thématique de Recherche "Ville, Transports et Mobilité Durable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01942716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologies of uses for Autonomous Vehicles as a Product-Service System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luiz Zambalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Colloquium of Gerpisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing mobility offers to be deployed in heterogeneous geographical contexts: a two-phase decision-aid tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Versailles International Summer School of Sustainable Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quintuple helix model and the future of mobility: The case of autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Colloquium of Gerpisa - R/Evolutions. New technologies and services in the automotive industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652925v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer des solutions de mobilité à déployer dans des contextes géographiques hétérogènes : un outil d’aide à la décision en deux phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è workshop annuel de la Chaire Armand Peugeot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Courbevoie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Vehicles, are They “Riding” in a Blue Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur de Miranda Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Innovation and Entrepreneurship (ECIE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management and Business of Autonomous Vehicles: A Systematic Integrative Bibliographic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib Brunacavazza@gmail.Com Cavazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Luiz Zambalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Innovation and Entrepreneurship (ECIE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inciter au changement de comportement dans les pratiques régulières de mobilité : une analyse multi-acteurs multicritères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de la Mobilité Intelligente, 44è congrès de l'ATEC-ITS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous vehicles: Scientometric and bibliometric studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur De Miranda Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Alves de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Colloquium of Gerpisa - R/Evolutions. New technologies and services in the automotive industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can single-driver car-users become multimodal travelers? A multi-actor multicriteria analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Workshop: V2X User perception, Business Models and Regulatory Framework</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Peugeot Chair, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la smart city pour le développement durable du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque international de Rabat, Commerce, Investissement et Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence invitée Chaires OMC et Commission Economique pour l’Afrique de l’ONU, Oct 2016, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential demand for multimodal information. Evidence from the Plateau-de-Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Transport System (ITS), Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the process of institutional change for sustainable future urban mobility: Insight on shared automated electric vehicle integrated in MaaS innovation from the ULTIMO European project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wale Arowolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit des mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.441-450, 2023, 978-2-7110-3833-6. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4928884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSUMER PREDISPOSITION AND BEHAVIOR TOWARDS MOBILITY-AS-A-SERVICE AMONG UNIVERSITY STUDENTS IN A DEVELOPING COUNTRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Marçal Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Yutaka Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Transport XXV. WIT Transactions on the Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 186, WIT press, pp.163-174, 2019, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/UT190151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUSINESS PLATFORMS FOR AUTONOMOUS VEHICLES WITHIN URBAN MOBILITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Sugano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT Transactions on the Built Environment,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 186, pp.175-187, 2019, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/ut190161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03687640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart mobility providing smart cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Sustainable Economy: Paradoxes and Trends in Energy and Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978.3.319.79060.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01794612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la smart city pour le développement durable. Le cas du Maroc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMERCE, INVESTISSEMENT ET DÉVELOPPEMENT DURABLE EN AFRIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection l'esprit économique, pp.145-170, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de Développement Durable dans les entreprises : Vers un contrat social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie du Développement durable, 4D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLOBALISATION, COMPETITIVENESS, GOVERNANCE AND ENVIRONMENT : What prospects for a sustainable development?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O 'Connor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability and Firms: Technological Change and Changing Regulatory Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northampton : Edward Elgar - 1998 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECONOMIC GLOBALISATION, COMPETITIVENESS AND ENVIRONMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin O 'Connor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Globalisation and Environment: Preliminary Prospectives, OECD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Dynamic Pricing on the Performance of Shared Automated Vehicles in Mobility as a Service: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Zigah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How CSR generates market-standard and acceptable business practices for corporations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Baddache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie territoriale et indicateurs pour un développement durable de la métropole parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Guyonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158874v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mansour Salam&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Saidani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100295" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04116484v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wale Arowolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Larsson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2024.101040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085604v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariana Reyes Madrigal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-023-00585-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Assis de Souza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Carvalho Vieira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gr&#252;tzmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2023.2214634" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287061v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Antonialli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Mar&#231;al Gandia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.11441" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687581v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gandia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Oliveira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Patr&#237;cio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Sugano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13052774" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687590v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/TDI-V5-N1-57-68" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Habib Cavazza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Assis De Souza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luiz Zambalde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2021.113351" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03363410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Millonig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2020.102513" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Miranda Neto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/WRITR.2020.106918" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687627v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo B Veroneze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Yutaka Sugano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687634v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/ut190151" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijatm.2019.10019845" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293424v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Boennec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2019.08.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01877042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Miranda Neto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Alves De Lima" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01441647.2018.1518937" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498689v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dantan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijsd.2017.10004196" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pillot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872495v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2017.083501" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faucheux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-07-2015-0024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710072v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Baddache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710109v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barabel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Combes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.038.0191" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faucheux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799236v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044680ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799253v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710092v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2003.004211" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8009(97)00176-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799265v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.1998.1704" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Krafft" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicolai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799270v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703847v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95284-5_103" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181348v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.219" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03586245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Alcantara Pinto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michelot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boutueil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03336944v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03524989v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03363414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Aparecida da Costa Mineiro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03363417v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329672v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.588" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341177v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03014720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58957-8_4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487461v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leite Mesquita" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489294v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Habib Brunacavazza@gmail.Com Cavazza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489856v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02276296v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942700v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1487511" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942716v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489837v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655315v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652925v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Braga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655313v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652768v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652845v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655591v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652939v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Habib" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur De Miranda Neto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Alves de Lima" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Le Boennec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469580v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799290v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03987471v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4928884" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326765v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/UT190151" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Neto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/ut190161" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794612v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978.3.319.79060.2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533448v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799295v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799281v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin O 'Connor" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799300v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Zigah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911718v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911712v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Audrain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Cordier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Guyonnaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158874v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mansour Salam&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Saidani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100295" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04116484v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wale Arowolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Larsson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2024.101040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085604v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mariana Reyes Madrigal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-023-00585-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Assis de Souza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Carvalho Vieira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gr&#252;tzmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2023.2214634" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287061v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Antonialli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Mar&#231;al Gandia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.11441" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687590v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gandia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Oliveira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Sugano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/TDI-V5-N1-57-68" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Patr&#237;cio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13052774" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Habib Cavazza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Assis De Souza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luiz Zambalde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2021.113351" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03363410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Millonig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2020.102513" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Miranda Neto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/WRITR.2020.106918" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687627v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo B Veroneze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Yutaka Sugano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687634v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/ut190151" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijatm.2019.10019845" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293424v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Boennec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2019.08.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01877042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Miranda Neto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Alves De Lima" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01441647.2018.1518937" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498689v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dantan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijsd.2017.10004196" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pillot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872495v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2017.083501" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faucheux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-07-2015-0024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710072v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Baddache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710109v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barabel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Combes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.038.0191" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faucheux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799236v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044680ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799253v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710092v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710099v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2003.004211" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8009(97)00176-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799265v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.1998.1704" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Krafft" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicolai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799270v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703847v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95284-5_103" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181348v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.219" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03586245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Alcantara Pinto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michelot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boutueil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03336944v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03524989v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03363414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Aparecida da Costa Mineiro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03363417v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329672v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.588" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341177v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03014720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58957-8_4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487461v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leite Mesquita" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489294v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Habib Brunacavazza@gmail.Com Cavazza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489856v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02276296v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942700v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1487511" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942716v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02489837v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655315v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652925v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Braga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655313v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652768v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652845v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655591v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652939v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Habib" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur De Miranda Neto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Alves de Lima" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Le Boennec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469580v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799290v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03987471v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4928884" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326765v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/UT190151" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Neto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/ut190161" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794612v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978.3.319.79060.2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533448v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799295v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799281v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin O 'Connor" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799300v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Zigah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911718v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911712v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Audrain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Cordier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Guyonnaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>