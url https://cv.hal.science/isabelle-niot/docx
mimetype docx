--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -8703,51 +8703,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5525A6F9"/>
+    <w:nsid w:val="7CFA76A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>