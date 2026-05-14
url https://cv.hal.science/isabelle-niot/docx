--- v1 (2026-04-16)
+++ v2 (2026-05-14)
@@ -1380,853 +1380,854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From fatty-acid sensing to chylomicron synthesis: Role of intestinal lipid-binding proteins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P212: CD36 est un recepteur qui contrôle la capacité d’absorption intestinale à la teneur en lipides du régime alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Traynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Trang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Besnard</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Niot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2013.08.011⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (Supplément 1), pp.S179 - S180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70854-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916076v1</w:t>
+                <w:t xml:space="preserve">hal-01915905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P019: Effet obésogène des bisphénols A et S chez la souris C57Bl/6</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
+                <w:t xml:space="preserve">From fatty-acid sensing to chylomicron synthesis: Role of intestinal lipid-binding proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Buttet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Traynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Trang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 96, pp.37 - 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2013.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70662-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915989v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal Scavenger Receptors Are Involved in Vitamin K 1 Absorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">P019: Effet obésogène des bisphénols A et S chez la souris C57Bl/6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ivry-del Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Niot</w:t>
+                <w:t xml:space="preserve">Cécile Héliès-Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M114.587659⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70662-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01478590v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster-determinant 36 (CD36) impacts on vitamin E postprandial response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Intestinal Scavenger Receptors Are Involved in Vitamin K 1 Absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Nowicki</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Niot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 58 (12), pp.2297 - 2306. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 289 (44), pp.30743 - 30752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201400339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M114.587659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-01478595v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01478590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P212: CD36 est un recepteur qui contrôle la capacité d’absorption intestinale à la teneur en lipides du régime alimentaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thi Thu Trang Tran</w:t>
+                <w:t xml:space="preserve">Cluster-determinant 36 (CD36) impacts on vitamin E postprandial response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Niot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Merlin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Niot</w:t>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 28 (Supplément 1), pp.S179 - S180. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (12), pp.2297 - 2306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70854-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201400339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915905v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01478595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Conjugated Linoleic Acid (CLA) safely help fighting against obesity ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">O04 Le sensing intestinal des lipides alimentaires médié par CD36 est-il altéré en cas de syndrome métabolique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Chanudet-Buttet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Niot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obésité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11690-012-0352-7⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (Supplément 1), pp.S24 - S25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70302-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916099v1</w:t>
+                <w:t xml:space="preserve">hal-01916064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P059 Le lipido-récepteur intestinal CD36 et sa cascade de signalisation ERK1/2 dépendante contrôle la synthèse des chylomicrons</w:t>
               </w:r>
@@ -2340,424 +2341,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P073 L’obésité diminue, de manière réversible, la préférence pour les lipides alimentaires chez la souris</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can Conjugated Linoleic Acid (CLA) safely help fighting against obesity ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Niot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0985-0562(13)70405-9⟩</w:t>
+              <w:t xml:space="preserve">Obésité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.40 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11690-012-0352-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916028v1</w:t>
+                <w:t xml:space="preserve">hal-01916099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity alters the gustatory perception of lipids in the mouse: plausible involvement of lingual CD36.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">P073 L’obésité diminue, de manière réversible, la préférence pour les lipides alimentaires chez la souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Martin</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Chanudet-Buttet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Abdoul-Azize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1194/jlr.M039446⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (Supplément 1), pp.S93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(13)70405-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00844033v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O04 Le sensing intestinal des lipides alimentaires médié par CD36 est-il altéré en cas de syndrome métabolique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obesity alters the gustatory perception of lipids in the mouse: plausible involvement of lingual CD36.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chevrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Chanudet-Buttet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Buttet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 48 (Supplément 1), pp.S24 - S25. </w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (9), pp.2485-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70302-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M039446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916064v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00844033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link between Intestinal CD36 Ligand Binding and Satiety Induced by a High Protein Diet in Mice</w:t>
               </w:r>
@@ -3005,733 +3005,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLA-Enriched Diet Containing t10,c12-CLA Alters Bile Acid Homeostasis and Increases the Risk of Cholelithiasis in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intestinal CD36. A lipid-sensor involved in the processing of chylomicrons in rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Trang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaia Zabala Letona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Niot</w:t>
+                <w:t xml:space="preserve">L. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
+                <w:t xml:space="preserve">Fatiha Nassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Athias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Monnot</w:t>
+                <w:t xml:space="preserve">Pelsers M.M.A.L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (Supplement 1), pp.S44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2011.05.284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/jn.110.136168⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916205v1</w:t>
+                <w:t xml:space="preserve">hal-01916127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminal Lipid Regulates CD36 Levels and Downstream Signaling to Stimulate Chylomicron Synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Thu Trang Tran</w:t>
+                <w:t xml:space="preserve">CD36 as a lipid sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chevrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Clémént</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maurice Pelsers</w:t>
+                <w:t xml:space="preserve">Patricia Passilly-Degrace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Niot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.233551⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105 (1), pp.36 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2011.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915809v1</w:t>
+                <w:t xml:space="preserve">hal-01915769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD36 is involved in lycopene and lutein uptake by adipocytes and adipose tissue cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CLA-Enriched Diet Containing t10,c12-CLA Alters Bile Acid Homeostasis and Increases the Risk of Cholelithiasis in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Zabala Letona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Niot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Moussa</w:t>
+                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Gouranton</w:t>
+                <w:t xml:space="preserve">Anne Athias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Gleize</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Niot</w:t>
+                <w:t xml:space="preserve">Marie-Claude Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201000399⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 141 (8), pp.1437 - 1444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.110.136168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-01478649v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD36 as a lipid sensor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Chevrot</w:t>
+                <w:t xml:space="preserve">Luminal Lipid Regulates CD36 Levels and Downstream Signaling to Stimulate Chylomicron Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Trang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Niot</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Clémént</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Nassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Pelsers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2011.02.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (28), pp.25201 - 25210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.233551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01915769v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal CD36. A lipid-sensor involved in the processing of chylomicrons in rodents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Poirier</w:t>
+                <w:t xml:space="preserve">CD36 is involved in lycopene and lutein uptake by adipocytes and adipose tissue cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Clement</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Nassir</w:t>
+                <w:t xml:space="preserve">Béatrice Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pelsers M.M.A.L.</w:t>
+                <w:t xml:space="preserve">Claire El Yazidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Niot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 57 (Supplement 1), pp.S44. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (4), pp.578 - 584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2011.05.284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201000399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916127v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01478649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD36 Displays Features of a Lipid-Sensor Involved in Chylomicron Processing in the Rodent Small Intestine</w:t>
               </w:r>
@@ -3756,64 +3756,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel C. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Nassir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelsers M.M.A.L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">''Atherosclerosis Supplements''</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (1), pp.82 - 83. </w:t>
@@ -3986,479 +3986,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption intestinale des acides gras: faits et incertitudes</w:t>
+                <w:t xml:space="preserve">Chronic high-fat diet affects intestinal fat absorption and postprandial triglyceride levels in the mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2007.01.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48 (2), pp.278-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M600283-JLR200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916997v1</w:t>
+                <w:t xml:space="preserve">hal-02073163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased expression of Intestinal I- and L-FABP levels in rare human genetic lipid malabsorption syndromes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Guilmeau</w:t>
+                <w:t xml:space="preserve">Absorption intestinale des acides gras: faits et incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Niot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histochemie / Histochemistry Histochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00418-007-0302-x⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (1), pp.38 - 45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2007.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167874v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic high-fat diet affects intestinal fat absorption and postprandial triglyceride levels in the mouse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Petit</w:t>
+                <w:t xml:space="preserve">Decreased expression of Intestinal I- and L-FABP levels in rare human genetic lipid malabsorption syndromes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guilmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Niot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Laigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Arnould</w:t>
+                <w:t xml:space="preserve">H. Devaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pineau</w:t>
+                <w:t xml:space="preserve">V. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histochemie / Histochemistry Histochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 128 (2), pp.115-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00418-007-0302-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1194/jlr.M600283-JLR200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02073163v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CK36, un sérieu jalon sur la piste du goût du gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Laugerette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Passilly-Degrace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4526,64 +4526,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD36, un sérieux jalon sur la piste du goût du gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Laugerette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Passilly-Degrace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4846,51 +4846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel C. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Niot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 48 (6), pp.1059 - 1065. </w:t>
@@ -4954,51 +4954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Niot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guerre-Millo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5070,64 +5070,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD36 involvement in orosensory detection of dietary lipids, spontaneous fat preference, and digestive secretions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Laugerette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Passilly-Degrace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5623,51 +5623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Niot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Clémént</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5726,51 +5726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary trans-10,cis-12 conjugated linoleic acid induces hyperinsulinemia and fatty liver in the mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Clémént</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5886,51 +5886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Niot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Braissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6113,1766 +6113,1766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of expression of human intestinal bile acid-binding protein in Caco-2 cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indirect dexamethasone down-regulation of the liver fatty acid-binding protein expression in rat liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Niot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatsuo Kanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/bj3300261⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Lipids and Lipid Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1391 (2), pp.204-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0005-2760(97)00213-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074934v1</w:t>
+                <w:t xml:space="preserve">hal-02074924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect dexamethasone down-regulation of the liver fatty acid-binding protein expression in rat liver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Foucaud</w:t>
+                <w:t xml:space="preserve">Regulation of expression of human intestinal bile acid-binding protein in Caco-2 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuo Kanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foucand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Niot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Lipids and Lipid Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0005-2760(97)00213-0⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 330 (1), pp.261-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bj3300261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02074924v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid regulation of fatty acid-binding protein expression in the small intestine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of gene expression by fatty acids: Special reference to fatty acid-binding protein (FABP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Niot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpgi.1997.273.2.G289⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 79 (2-3), pp.129 - 133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0300-9084(97)81504-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915874v1</w:t>
+                <w:t xml:space="preserve">hal-01917268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">9-cis-Retinoic acid enhances fatty acid-induced expression of the liver fatty acid-binding protein gene</w:t>
+                <w:t xml:space="preserve">Fatty acid regulation of fatty acid-binding protein expression in the small intestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Niot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degrace Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Wahli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 412 (3), pp.480 - 484. </w:t>
+              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 273 (2), pp.G289 - G295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0014-5793(97)00830-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.1997.273.2.G289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917245v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of gene expression by fatty acids: Special reference to fatty acid-binding protein (FABP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">9-cis-Retinoic acid enhances fatty acid-induced expression of the liver fatty acid-binding protein gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Braissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Niot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Poirier</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0300-9084(97)81504-0⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 412 (3), pp.480 - 484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0014-5793(97)00830-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917268v1</w:t>
+                <w:t xml:space="preserve">hal-01917245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and Regulation of the Putative Membrane Fatty-Acid Transporter (FAT) in the Small Intestine. Comparison with Fatty Acid-Binding Proteins (FABP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Up-regulation of the expression of the gene for liver fatty acid-binding protein by long-chain fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Meunier-Durmort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Niot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Degrace</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andre Bernard</w:t>
+                <w:t xml:space="preserve">Claude Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.1996.0368z.x⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 319 (2), pp.483 - 487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bj3190483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917280v1</w:t>
+                <w:t xml:space="preserve">hal-01917275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of short and long-term treatments by a low level of dietary L-carnitine on parameters related to fatty acid oxidation in Wistar rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunolocalisation of Fatty Acid Transporter (FAT) and liver fatty acid binding protein (L-FABPc) in the small intestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degrace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Niot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Clouet</w:t>
+                <w:t xml:space="preserve">Claude Caselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Semporé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Demarquoy</w:t>
+                <w:t xml:space="preserve">Phillipe Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Lipids and Lipid Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0005-2760(95)00206-5⟩</w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 86 (2-3), pp.194 - 194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0248-4900(96)84815-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075204v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of bile on the intestinal bile-acid binding protein (I-BABP) expression. In vitro and in vivo studies.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takahiro Kanda</w:t>
+                <w:t xml:space="preserve">Localization and Regulation of the Putative Membrane Fatty-Acid Transporter (FAT) in the Small Intestine. Comparison with Fatty Acid-Binding Proteins (FABP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Degrace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Niot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 238 (2), pp.368 - 373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.1996.0368z.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073882v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and molecular aspects of fat metabolism in the small intestine.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Bernard</w:t>
+                <w:t xml:space="preserve">Effect of short and long-term treatments by a low level of dietary L-carnitine on parameters related to fatty acid oxidation in Wistar rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Semporé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelline Tsoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Carlier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joseph Gresti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Demarquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Lipids and Lipid Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 1299 (2), pp.191-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0005-2760(95)00206-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074972v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-regulation of the expression of the gene for liver fatty acid-binding protein by long-chain fatty acids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Poirier</w:t>
+                <w:t xml:space="preserve">Effect of bile on the intestinal bile-acid binding protein (I-BABP) expression. In vitro and in vivo studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Kanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Niot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Fujii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 384 (2), pp.131-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917275v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunolocalisation of Fatty Acid Transporter (FAT) and liver fatty acid binding protein (L-FABPc) in the small intestine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Poirier</w:t>
+                <w:t xml:space="preserve">Cellular and molecular aspects of fat metabolism in the small intestine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Niot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 55 (1B), pp.19-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0248-4900(96)84815-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01917289v1</w:t>
+                <w:t xml:space="preserve">hal-02074972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyunsaturated n-3 and n-6 fatty acids at a low level in the diet alter mitochondrial outer membrane parameters in Wistar rat liver</w:t>
+                <w:t xml:space="preserve">Evidence for Transcriptional Induction of the Liver Fatty-Acid-Binding-Protein Gene by Bezafibrate in the Small Intestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Clouet</w:t>
+                <w:t xml:space="preserve">Anne Mallordy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Niot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 227 (3), pp.801 - 807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.1995.0801p.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705896v1</w:t>
+                <w:t xml:space="preserve">hal-01917296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Transcriptional Induction of the Liver Fatty-Acid-Binding-Protein Gene by Bezafibrate in the Small Intestine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyunsaturated n-3 and n-6 fatty acids at a low level in the diet alter mitochondrial outer membrane parameters in Wistar rat liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Niot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gresti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mallordy</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Demarquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 6, pp.626-634</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917296v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dietary n-3 and n-6 polyunsatured fatty acids on lipid-metabolizing enzymes in obese rat liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Niot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sempore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8349,51 +8349,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do we taste fat?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Laugerette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8703,51 +8703,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CFA76A9"/>
+    <w:nsid w:val="6EE9B8BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8934,51 +8934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-niot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4649-6235" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114727694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05132588v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Poinsot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.11.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04871256v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.08.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03642837v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne J Lebrun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moreira Milheiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tavernier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2022.159154" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02473299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Menn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sibille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Murdaca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Squillace" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201800696RR" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466344v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.01.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02073073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narce" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.02.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01540388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.02.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430971v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Poirier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dalmas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.15-276675" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01431164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Buttet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traynard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145626" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01431231v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ivry del Moral" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Corre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Truntzer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2016.05.023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01916076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.08.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0J6DBL2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01915989v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ivry-del Moral" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70662-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP2BR42P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478590v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.587659" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478595v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400339" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/561BD4DF9B0174D61CD37AD00122962A51F70043/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01915905v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Merlin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70854-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8CHG29T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01916099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-012-0352-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7624D5AE5A9F7870AB4D4F9A7E28ABB724AD7615/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01916012v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70417-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01916028v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chevrot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Ancel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Chanudet-Buttet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Abdoul-Azize" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70405-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC0CFQ50-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00844033v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M039446" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01916064v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70302-X" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01915766v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Naville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Duchampt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vigier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Oursel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lessire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030686" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01916085v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2012.10.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01916205v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Zabala Letona" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laugerette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Athias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Monnot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.110.136168" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01915809v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cl&#233;m&#233;nt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Nassir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pelsers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.233551" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moussa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gouranton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gleize" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El Yazidi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201000399" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9THKZ86-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01915769v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Passilly-Degrace" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.02.029" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGMH5MQS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01916127v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clement" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelsers M.M.A.L." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.05.284" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3PW014B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01916507v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosissup.2010.04.040" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JSKH6V3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01916996v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2009.01.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBJZSJ8G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01916997v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Petit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2007.01.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3CVQD8W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167874v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilmeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Laigneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Devaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-007-0302-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1MX4CMVB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02073163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnould" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M600283-JLR200" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095757v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montmayeur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023058v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2006224357" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02073626v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drozdowski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keelan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Clandinin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000082832" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01917057v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rouault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-005-1765-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01915834v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guerre-Millo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2004.11.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BP0CF86-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02073578v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Febbraio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI25299" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01917143v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2005.0051" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01917098v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thomas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grober" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaghini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2005.05.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0781FPK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01959226v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200420173" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01917155v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bernard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020505512364" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/457388C29BA3D81F0E35C3FA7A097F205D126BC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01917166v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bocher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M20008-JLR200" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01915861v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Braissant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meunier-Durmort" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/0264-6021:3550481" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02074903v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foucaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Grillasca" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Domingo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Lafont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02074934v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Kanda" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foucand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Nakamura" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3300261" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02074924v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-2760(97)00213-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ7GLV4T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01915874v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degrace Pascal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.1997.273.2.G289" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01917245v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wahli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(97)00830-2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01917268v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(97)81504-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK7HZSFX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01917280v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degrace" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bernard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1996.0368z.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02075204v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clouet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sempor&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline Tsoko" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gresti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demarquoy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2760(95)00206-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9925BE2D36400A6B8177C7751BE9D1DF6B638FBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02073882v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Kanda" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fujii" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02074972v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carlier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01917275v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forest" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3190483" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01917289v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Caselli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Besnard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0248-4900(96)84815-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5BEF7351048945533D826E08E256E7A410E473D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705896v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clouet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gresti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarquoy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boichot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01917296v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mallordy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1995.0801p.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704301v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sempore" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899562v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clouet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brunold" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pacot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gresti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899225v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouchard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bezard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353432v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090385v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Gaillard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Degrace-Passilly" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474304v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Granier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Delarue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-niot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4649-6235" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114727694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05132588v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Poinsot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.11.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04871256v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.08.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03642837v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne J Lebrun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moreira Milheiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tavernier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2022.159154" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02473299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Menn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sibille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Murdaca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Squillace" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201800696RR" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466344v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.01.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02073073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narce" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.02.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01540388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.02.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430971v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Poirier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dalmas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.15-276675" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01431164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Buttet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traynard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145626" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01431231v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ivry del Moral" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Corre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Truntzer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2016.05.023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01915905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Merlin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70854-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8CHG29T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01916076v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.08.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0J6DBL2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01915989v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ivry-del Moral" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70662-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP2BR42P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478590v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.587659" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478595v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400339" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/561BD4DF9B0174D61CD37AD00122962A51F70043/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01916064v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Chanudet-Buttet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70302-X" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01916012v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70417-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01916099v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-012-0352-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7624D5AE5A9F7870AB4D4F9A7E28ABB724AD7615/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01916028v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chevrot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Ancel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Abdoul-Azize" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70405-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC0CFQ50-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00844033v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M039446" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01915766v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Naville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Duchampt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vigier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Oursel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lessire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030686" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01916085v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2012.10.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01916127v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clement" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Nassir" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelsers M.M.A.L." TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.05.284" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3PW014B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01915769v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Passilly-Degrace" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.02.029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGMH5MQS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01916205v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Zabala Letona" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laugerette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Athias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Monnot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.110.136168" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01915809v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cl&#233;m&#233;nt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pelsers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.233551" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478649v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moussa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gouranton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gleize" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El Yazidi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201000399" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9THKZ86-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01916507v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosissup.2010.04.040" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JSKH6V3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01916996v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2009.01.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBJZSJ8G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02073163v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Petit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnould" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M600283-JLR200" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01916997v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2007.01.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3CVQD8W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167874v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilmeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Laigneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Devaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-007-0302-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1MX4CMVB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095757v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montmayeur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023058v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2006224357" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02073626v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drozdowski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keelan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Clandinin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000082832" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01917057v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rouault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-005-1765-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01915834v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guerre-Millo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2004.11.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BP0CF86-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02073578v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Febbraio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI25299" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01917143v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2005.0051" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01917098v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thomas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grober" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaghini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2005.05.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0781FPK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01959226v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200420173" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01917155v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bernard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020505512364" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/457388C29BA3D81F0E35C3FA7A097F205D126BC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01917166v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bocher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M20008-JLR200" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01915861v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Braissant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meunier-Durmort" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/0264-6021:3550481" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02074903v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foucaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Grillasca" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Domingo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Lafont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02074924v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Kanda" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-2760(97)00213-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ7GLV4T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02074934v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foucand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Nakamura" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3300261" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01917268v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(97)81504-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK7HZSFX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01915874v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degrace Pascal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.1997.273.2.G289" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01917245v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wahli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(97)00830-2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01917275v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forest" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3190483" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01917289v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degrace" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Caselli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Besnard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0248-4900(96)84815-5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5BEF7351048945533D826E08E256E7A410E473D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01917280v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bernard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1996.0368z.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02075204v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clouet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sempor&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline Tsoko" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gresti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demarquoy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2760(95)00206-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9925BE2D36400A6B8177C7751BE9D1DF6B638FBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02073882v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Kanda" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fujii" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02074972v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carlier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01917296v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mallordy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1995.0801p.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705896v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clouet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gresti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarquoy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boichot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704301v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sempore" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899562v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clouet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brunold" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pacot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gresti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899225v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouchard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bezard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353432v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090385v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Gaillard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Degrace-Passilly" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474304v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Granier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Delarue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>