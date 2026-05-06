--- v0 (2026-03-19)
+++ v1 (2026-05-06)
@@ -3566,213 +3566,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Témoignages croisés : l'évolution du mariage en Ouzbékistan, vu par une femme et sa belle-mère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art de filmer l’amour : comment les photographes-vidéastes réinventent les mariages ouzbeks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Combien coûte un mariage à Samarkand ? Témoignage d'un manageur de salle de réception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ohayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482427v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-05482506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4364,1590 +4364,1590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01307911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bohdan Klid, Alexander J. Motyl (ed.), The Holodomor Reader. A sourcebook on the Famine of 1932-1933 in Ukraine, Toronto, Canadian Institute of Ukrainian Studies Press, 2012, 386 p. , in Revue des études slaves, tome 84, fascicule 3-4, 2013, pp. 256-257.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectivisation, famine et sédentarisation des Kazakhs sous Staline, in C. Ferret, G. Lacaze, C. Stepanoff, J. Thorez, Nomadismes d’Asie centrale et septentrionale, Armand Colin, Paris, 2013, pp. 236-243.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres de Kharkov. La famine en Ukraine 1932-1933, Lausanne, Les Éditions Noir sur Blanc, 2013, 280 p., Textes réunis et présentés par Andrea Graziosi avec la collaboration d’Iryna Dmytrychyn, Préface de Nicolas Werth, in Revue des études slaves , tome 84, fascicule 3-4, 2013, pp. 254-256</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les Tatars de Crimée et la politique soviétique des nationalités » de G. Dufaud in Annales, Histoire, sciences sociales, 2013, n°2, pp. 584-587.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ohayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps coloniaux de la sédentarisation dans les steppes kazakhes, in C. Ferret, G. Lacaze, C. Stepanoff, J. Thorez, Nomadismes d’Asie centrale et septentrionale, Armand Colin, Paris, 2013, pp. 236-243.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ohayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Empires : de la Chine ancienne à nos jours » de Burbank J., Cooper F., Revue des études slaves, tome LXXXIII (2012), fascicule 4, pp. pp.1163-1166.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreï Ozerovski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Tcherneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, http://museum.gulagmemories.eu/fr/salle/andrei-ozerovski</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander S. Morrison, Russian Rule in Samarkand 1868-1910. A Comparison with British India. Oxford -- New York : Oxford University Press, in Cahiers du monde russe, 50/4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.890-892</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Sahadeo, Russian colonial society in Tashkent, 1865-1923. Indianapolis : Indiana University Press, Bloomington, in Cahiers du monde russe, 49/4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.812-815</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2012, http://museum.gulagmemories.eu/fr/salle/andrei-ozerovski</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-Propos au dossier &amp;quot;Réformes et société en Asie centrale tsariste et soviétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.75-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2009, pp.890-892</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. S. Gatalova, L. P. Košeleva, L. A. Rogovaja, CK RKP (b) - VKP (b) i nacional'nyj vopros Kniga 1. 1918-1933 gg. (Le Comité central du Parti communiste (bolchevique) de Russie puis d'Union soviétique et la question nationale. Livre 1. 1918-1933), Moscou : ROSSPEN, 2005, Cahiers du monde russe, 47/4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, pp.930-931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2008, pp.812-815</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schatz, Modern Clan Politics. The Power of &amp;quot; Blood &amp;quot; in Kazakhstan and beyond, in Cahiers du monde russe, 47/4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, pp.946-949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2008, pp.75-78</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Sahadeo, Russell Zanca, eds, Everyday Life in Central Asia. Past and Present Bloomington : Indiana University Press, in Cahiers du monde russe, 48/4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, pp.795-798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2007, pp.795-798</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam et politique en ex-URSS (Russie d'Europe et Asie centrale), de M. Laruelle et S. Peyrouse, in Cahiers du monde russe, 46/4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.968-971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2007, pp.930-931</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des chrétiens entre athéisme et islam. Regards sur la question religieuse en Asie centrale soviétique et post-soviétique, de S. Peyrouse, L'Homme, n° 174</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.300-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2007, pp.946-949</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton, d'A. Tchoudakov, in Cahiers d'Asie centrale, n°13-14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.328-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.968-971</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazakhstan&amp;quot; in RADVANYI, J. (dir.), Les États post-soviétiques. Identités en construction, transformations politiques, trajectoires économiques, Paris, Armand Colin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.152-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.300-301</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir, don et réseaux en Ouzbékistan post-soviétique, de B. Petric, Revue d'Études comparatives Est-Ouest, volume 34, mars 2003, n° 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.203-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2004, pp.328-330</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie centrale&amp;quot; in BERELOWITCH, A., RADVANYI, J. (dir.), Les Cent Portes de la Russie, Paris, Les Éditions de l'Atelier,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999, pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.203-205</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turkménistan&amp;quot; in BERELOWITCH, A., RADVANYI, J. (dir.), Les Cent Portes de la Russie, Paris, Les Éditions de l'Atelier,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999, pp.278-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.152-163</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazakhstan&amp;quot; in BERELOWITCH, A., RADVANYI, J. (dir.), Les Cent Portes de la Russie, Paris, Les Éditions de l'Atelier,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999, pp.144-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1999, pp.278-281</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadjikistan&amp;quot; in BERELOWITCH, A., RADVANYI, J. (dir.), Les Cent Portes de la Russie, Paris, Les Éditions de l'Atelier,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999, pp.267-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1999, pp.29-32</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouzbékistan&amp;quot; in BERELOWITCH, A., RADVANYI, J. (dir.), Les Cent Portes de la Russie, Paris, Les Éditions de l'Atelier,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999, pp.209-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1999, pp.144-148</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirghizstan&amp;quot; in BERELOWITCH, A., RADVANYI, J. (dir.), Les Cent Portes de la Russie, Paris, Les Éditions de l'Atelier,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999, pp.151-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1999, pp.267-271</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam&amp;quot; in BERELOWITCH, A., RADVANYI, J. (dir.), Les Cent Portes de la Russie, Paris, Les Éditions de l'Atelier,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999, pp.133-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760883v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00760886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6023,51 +6023,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="836E63CB"/>
+    <w:nsid w:val="109EF991"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6254,51 +6254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-ohayon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6790-1247" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216527v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1048;&#1079;&#1072;&#1073;&#1077;&#1083;&#1100; &#1054;&#1072;&#1081;&#1086;&#1085;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69567/3007-0236.2025.1.53.72" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04215818v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ohayon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/anzeiger157-1s83" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279681v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pipss.6506" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054677v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thorez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565275v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.13617" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11702" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493835v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306952v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260770v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063178v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688684v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688689v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759936v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05423689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05423712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332032v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312251v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688709v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05423673v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260545v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiko Uyama" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307910v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688699v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454495v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260541v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688723v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Ross Bullock" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rubins" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Winestein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Nun-Ingerflom" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089981v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04215840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003362364-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hallez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Regamey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Serrano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/livre/eclats-dempires-9782213636795/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260790v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688751v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482427v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482480v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897060v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312383v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourniau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04790318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ou7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897094v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617862v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cleuziou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307911v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260841v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260820v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260845v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260826v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527101v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tcherneva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760916v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760913v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688701v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760912v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760900v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760902v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760899v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760898v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760897v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760896v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760893v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760891v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760881v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760882v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760888v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760883v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760886v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-ohayon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6790-1247" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216527v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1048;&#1079;&#1072;&#1073;&#1077;&#1083;&#1100; &#1054;&#1072;&#1081;&#1086;&#1085;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69567/3007-0236.2025.1.53.72" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04215818v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ohayon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/anzeiger157-1s83" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279681v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pipss.6506" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054677v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thorez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565275v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.13617" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.11702" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493835v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306952v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260770v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063178v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688684v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688689v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759936v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05423689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05423712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332032v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312251v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688705v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688709v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05423673v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260545v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiko Uyama" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307910v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688699v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454495v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260541v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688723v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Ross Bullock" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rubins" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Winestein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Nun-Ingerflom" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089981v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04215840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003362364-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hallez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Regamey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Serrano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04313240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/livre/eclats-dempires-9782213636795/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260790v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688751v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688710v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759946v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482506v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482427v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897060v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312383v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourniau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04790318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ou7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897094v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617862v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cleuziou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307911v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260845v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260826v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260848v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260841v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260820v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527101v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tcherneva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760916v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760913v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688701v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760902v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760912v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760899v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760898v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760897v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760893v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760896v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760891v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760882v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760888v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760886v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760883v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>