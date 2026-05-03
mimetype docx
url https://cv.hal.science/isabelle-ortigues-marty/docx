--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -66,2590 +66,2599 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (123)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (124)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Values shared by journals of learned societies, associations and scientific institutions in animal science</w:t>
+                <w:t xml:space="preserve">Data paper: Contribution of lipids to the net carbon balance across the liver and associated measurement uncertainty in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">José Miguel Rodríguez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Poultry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.japr.2024.100514⟩</w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5, pp.100122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520191v1</w:t>
+                <w:t xml:space="preserve">hal-05407120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data paper: Effects of hay pelleting, concentrate proportion, and intake level on digestibility, nitrogen balance, and gaseous exchange in lambs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data paper: Performance of fattening Charolais bulls fed iso-net energy, fibre vs starch rations based on haylage or maize silage, at two levels of intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vermorel</w:t>
+                <w:t xml:space="preserve">I. Ortigues-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Bouvier</w:t>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vernet</w:t>
+                <w:t xml:space="preserve">M.M. Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Anglaret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Ortigues-Marty</w:t>
+                <w:t xml:space="preserve">J. Agabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal - Open Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 5, pp.100114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100114⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 5, pp.100128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2026.100128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497250v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Values shared by journals of learned societies, associations, and scientific institutions in animal science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Values shared by journals of learned societies, associations and scientific institutions in animal science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Oltjen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Kononoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-26019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Poultry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (1), pp.100514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.japr.2024.100514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998059v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data paper: Contribution of lipids to the net carbon balance across the liver and associated measurement uncertainty in dairy cows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+                <w:t xml:space="preserve">Data paper: Effects of hay pelleting, concentrate proportion, and intake level on digestibility, nitrogen balance, and gaseous exchange in lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Anglaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ortigues-Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal - Open Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, 5, pp.100114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407120v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Values shared by journals of learned societies, associations, and scientific institutions in animal science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Opinion paper: Applying agroecological principles allows assessing the multidimensionality of input-use efficiency in ruminant production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Veysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P.J. Kononoff</w:t>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jdsc.2024-0713⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.101423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128106v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Values shared by journals of learned societies, associations and scientific institutions in animal science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Oltjen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Kononoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 104 (10), pp.104734. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psj.2024.104734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion paper: Applying agroecological principles allows assessing the multidimensionality of input-use efficiency in ruminant production systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Editorial: Values shared by journals of learned societies, associations, and scientific institutions in animal science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Oltjen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Kononoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101423⟩</w:t>
+              <w:t xml:space="preserve">JDS Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (2), pp.181-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jdsc.2024-0713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882175v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : Values shared by journals of learned societies, associations, and scientific institutions in animal science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Editorial: Values shared by journals of learned societies, associations, and scientific institutions in animal science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Oltjen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Kononoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skae379⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (3), pp.2111-2114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-26019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998547v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Values shared by journals of learned societies, associations, and scientific institutions in animal science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Editorial : Values shared by journals of learned societies, associations, and scientific institutions in animal science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Oltjen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Kononoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Animal Science </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/tas/txae179⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103, pp.skae379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skae379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128077v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Values shared by journals of learned societies, associations and scientific institutions in animal science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Editorial: Values shared by journals of learned societies, associations, and scientific institutions in animal science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Oltjen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Kononoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101388⟩</w:t>
+              <w:t xml:space="preserve">Translational Animal Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.txae179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/tas/txae179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986525v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and metabolic responses of Montbéliarde and Holstein cows during periparturient period and a sequential feed restriction challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A.A. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne De-La-Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barreto-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ortigues-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 108 (2), pp.1495-1508. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining fugacity and physiologically based toxicokinetic concepts in a mechanistic model describing the fate of lipophilic contaminants in lactating cows</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Editorial: Values shared by journals of learned societies, associations and scientific institutions in animal science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Oltjen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Kononoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 199, pp.109509. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (3), pp.101388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2025.109509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064148v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: The reporting of statistics in research articles is key to the understanding and reproducibility of good research in animal science</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining fugacity and physiologically based toxicokinetic concepts in a mechanistic model describing the fate of lipophilic contaminants in lactating cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Stryhn</w:t>
+                <w:t xml:space="preserve">Sylvain Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Paquet</w:t>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ampe</w:t>
+                <w:t xml:space="preserve">Agnés Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Montoya</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Ortigues-Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101291⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 199, pp.109509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2025.109509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694334v1</w:t>
+                <w:t xml:space="preserve">hal-05064148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authorship in scientific articles: international standards and ethical criteria</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Editorial: The reporting of statistics in research articles is key to the understanding and reproducibility of good research in animal science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Stryhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinaria (Montevideo)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29155/vet.61.223.1⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (9), pp.101291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04870096v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Authorship in scientific articles: international standards and ethical criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Ungerfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues-Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100830⟩</w:t>
+              <w:t xml:space="preserve">Veterinaria (Montevideo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61 (223), pp.e20256122301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29155/vet.61.223.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174171v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of signaling pathways in tissue protein metabolism in efficient and non-efficient beef cattle: acute response to an identical single meal size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guarnido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (11), pp.101017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2023.101017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes digestifs et métaboliques associés aux différences inter-individuelles de l’efficience alimentaire chez le bovin allaitant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Review: Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7299⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.100830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237667v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In fat-tailed sheep, variation of energy intake affected growth performances, carcass muscle and tail fat, without modifying carcass fat: A meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Refka Ben Ettoumia</w:t>
+                <w:t xml:space="preserve">Mécanismes digestifs et métaboliques associés aux différences inter-individuelles de l’efficience alimentaire chez le bovin allaitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Vernet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ortigues-Marty</w:t>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khemais Kraiem</w:t>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Majdoub-Mathlouthi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 217, pp.106838. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (3), pp.7299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2022.106838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03860647v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying cattle with superior growth feed efficiency through their natural 15N abundance and plasma urea concentration: A meta-analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In fat-tailed sheep, variation of energy intake affected growth performances, carcass muscle and tail fat, without modifying carcass fat: A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Morel</w:t>
+                <w:t xml:space="preserve">Refka Ben Ettoumia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Sepchat</w:t>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+                <w:t xml:space="preserve">Khemais Kraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemma Miller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linda Majdoub-Mathlouthi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.e31. </w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 217, pp.106838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2022.106838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684930v1</w:t>
+                <w:t xml:space="preserve">hal-03860647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to approach the resilience of livestock exposed to environmental challenges? Quantification of individual response and recovery by means of differential calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Barreto-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ortigues-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2707,4298 +2716,4302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein metabolism, body composition and oxygen consumption in young bulls divergent in residual feed intake offered two contrasting forage-based diets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying cattle with superior growth feed efficiency through their natural 15N abundance and plasma urea concentration: A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Guarnido-Lopez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+                <w:t xml:space="preserve">Isabelle Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorène Salis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Bes</w:t>
+                <w:t xml:space="preserve">Gemma Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (7), pp.100558. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694382v1</w:t>
+                <w:t xml:space="preserve">hal-03684930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of metabolizable energy intake on post weaning lamb growth performance, carcass tissue composition and internal fat depend on animal characteristics: A meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration of robustness indicators using adaptive responses to short-term feed restriction in suckling primiparous beef cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ben Ettoumia</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2021.108719⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (7), pp.100556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485330v1</w:t>
+                <w:t xml:space="preserve">hal-03708386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of robustness indicators using adaptive responses to short-term feed restriction in suckling primiparous beef cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne de La Torre</w:t>
+                <w:t xml:space="preserve">Effects of metabolizable energy intake on post weaning lamb growth performance, carcass tissue composition and internal fat depend on animal characteristics: A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ben Ettoumia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Majdoub-Mathlouthi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (7), pp.100556. </w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 185, pp.108719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2021.108719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708386v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common and diet-specific metabolic pathways underlying residual feed intake in fattening Charolais yearling bulls</w:t>
+                <w:t xml:space="preserve">Protein metabolism, body composition and oxygen consumption in young bulls divergent in residual feed intake offered two contrasting forage-based diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezequiel Jorge-Smeding</w:t>
+                <w:t xml:space="preserve">Pablo Guarnido-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+                <w:t xml:space="preserve">Lorène Salis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Renand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
+                <w:t xml:space="preserve">Agathe Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-03678-x⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (7), pp.100558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508382v1</w:t>
+                <w:t xml:space="preserve">hal-03694382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient RFI Bulls Presented Lower Fractional Synthesis Rates of Plasma Proteins When Fed Corn but Not Grass Based Diets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma proteins δ15N vs plasma urea as candidate biomarkers of between-animal variations of feed efficiency in beef cattle: Phenotypic and genetic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guarnido-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fossaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Guarnido Lopez</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skab235.341⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (8), pp.100318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430116v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma proteins δ15N vs plasma urea as candidate biomarkers of between-animal variations of feed efficiency in beef cattle: Phenotypic and genetic evaluation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Common and diet-specific metabolic pathways underlying residual feed intake in fattening Charolais yearling bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezequiel Jorge-Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Renand</w:t>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (8), pp.100318. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-03678-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315912v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen Use Efficiency Is Proportionally More Improved When Young Bulls Are Ranked on Residual Body Gain Rather Than on Residual Feed Intake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Efficient RFI Bulls Presented Lower Fractional Synthesis Rates of Plasma Proteins When Fed Corn but Not Grass Based Diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Guarnido Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantelauze Celine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 99 (Supplement_3), pp.187-188. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skab235.340⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 99 (Supplement_3), pp.188-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skab235.341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430125v1</w:t>
+                <w:t xml:space="preserve">hal-03430116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of N isotopic discrimination and its relationship with feed efficiency in fattening yearling bulls is diet-dependent</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogen Use Efficiency Is Proportionally More Improved When Young Bulls Are Ranked on Residual Body Gain Rather Than on Residual Feed Intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Guarnido Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0234344⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (Supplement_3), pp.187-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skab235.340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02850879v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short communication: Natural 15N abundance in specific amino acids indicates associations between transamination rates and residual feed intake in beef cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Guarnido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Guarnido</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Schiphorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Robins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 98 (6), pp.5647-5653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jas/skaa171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système d'information Nutriflux</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The origin of N isotopic discrimination and its relationship with feed efficiency in fattening yearling bulls is diet-dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayyed Mahmoud Nasrollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jade Meale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Schiphorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Robins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (6), pp.e0234344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0234344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626905v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02850879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine balanced diets improve cattle performance in fattening young bulls fed high-forage diets through changes in nitrogen metabolism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le système d'information Nutriflux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Sepchat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Bahloul</w:t>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Reichstadt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues-Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99, pp.44-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114520001154⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02528948v1</w:t>
+                <w:t xml:space="preserve">hal-04626905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Net hepatic release of glucose from precursor supply in ruminants: a meta-analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Vernet</w:t>
+                <w:t xml:space="preserve">Methionine balanced diets improve cattle performance in fattening young bulls fed high-forage diets through changes in nitrogen metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lapierre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">E. Titgemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bahloul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731119003410⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (3), pp.273-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114520001154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900519v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of nutrient fluxes to the evolution of the net energy systems, example of the INRA feeding system for beef cattle</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Net hepatic release of glucose from precursor supply in ruminants: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Al Jammas</w:t>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Animal Science </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/tas/txz074⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (7), pp.1422-1437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731119003410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165419v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The isotopic nitrogen turnover rate as a proxy to evaluate in the long-term the protein turnover in growing ruminants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+                <w:t xml:space="preserve">Contribution of nutrient fluxes to the evolution of the net energy systems, example of the INRA feeding system for beef cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
+                <w:t xml:space="preserve">Marwa Al Jammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 157 (9-10), pp.701-710. </w:t>
+              <w:t xml:space="preserve">Translational Animal Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.1048-1063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0021859620000118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/tas/txz074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565565v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Biological determinants of between-animal variation in feed efficiency of growing beef cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The isotopic nitrogen turnover rate as a proxy to evaluate in the long-term the protein turnover in growing ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Abo-Ismail</w:t>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. E. Carstens</w:t>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.L. Guan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Hegarty</w:t>
+                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731118001489⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157 (9-10), pp.701-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0021859620000118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623726v1</w:t>
+                <w:t xml:space="preserve">hal-02565565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to exploration of biological markers of feed efficiency in young bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jade Meale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (17), pp.4580. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’énergie de la ration à l’utilisation des nutriments chez les ruminants : quel rôle pour les tissus splanchniques ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Review: Biological determinants of between-animal variation in feed efficiency of growing beef cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abo-Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. E. Carstens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.L. Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hegarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2016.09.005⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118001489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02626894v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of methods to evaluate the chemical composition of carcass from beef cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Al-Jammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (S1), pp.S22-S27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S2040470017001637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche méthodologique pour piloter la conduite en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (3), pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of biological markers of feed efficiency in young bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jade Meale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65 (45), pp.9817-9827. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jafc.7b03503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen isotopic fractionation as a biomarker for nitrogen use efficiency in ruminants: a meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">De l’énergie de la ration à l’utilisation des nutriments chez les ruminants : quel rôle pour les tissus splanchniques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731117003391⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (1), pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2016.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777612v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the expanded measurement uncertainty in the determination of the net flux of nutrients and carbon atoms through the liver in ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen isotopic fractionation as a biomarker for nitrogen use efficiency in ruminants: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dewhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Miguel Rodriguez Lopez</w:t>
+                <w:t xml:space="preserve">L. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Feinberg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">A. R. J. Cabrita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Thomas</w:t>
+                <w:t xml:space="preserve">A. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accreditation and Quality Assurance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21 (2), pp.131-142. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (9), pp.1 - 11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00769-015-1187-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117003391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629893v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative approach combining Animal Performances, nutritional value and sensory quality of meat</w:t>
+                <w:t xml:space="preserve">Evaluation of the expanded measurement uncertainty in the determination of the net flux of nutrients and carbon atoms through the liver in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">José Miguel Rodriguez Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Feinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Listrat</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.08.004⟩</w:t>
+              <w:t xml:space="preserve">Accreditation and Quality Assurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (2), pp.131-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00769-015-1187-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417538v1</w:t>
+                <w:t xml:space="preserve">hal-02629893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural15N abundance in key amino acids from lamb muscle: exploring a new horizon in diet authentication and assessment of feed efficiency in ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">An innovative approach combining Animal Performances, nutritional value and sensory quality of meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Illa Tea</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 64 (20), pp.4058-4067. </w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 122, pp.163 - 172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.6b00967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594989v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition of carcass can be predicted from easily obtainable measurements in finishing cattle: A meta-analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Natural15N abundance in key amino acids from lamb muscle: exploring a new horizon in diet authentication and assessment of feed efficiency in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Schiphorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J. Robins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illa Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (20), pp.4058-4067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.6b00967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.04.029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02636007v1</w:t>
+                <w:t xml:space="preserve">hal-01594989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between efficiency of nitrogen utilization and isotopic nitrogen fractionation in dairy cows: contribution of digestion v. metabolism?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical composition of carcass can be predicted from easily obtainable measurements in finishing cattle: A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Al-Jammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (02), pp.221-229. </w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119, pp.174-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731115002025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260291v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional regulation of the anabolic fate of amino acids within the liver in mammals: concepts arising from in vivo studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between efficiency of nitrogen utilization and isotopic nitrogen fractionation in dairy cows: contribution of digestion v. metabolism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. J. Wester</w:t>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Kraft</w:t>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Research Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0954422415000013⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (02), pp.221-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115002025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213164v1</w:t>
+                <w:t xml:space="preserve">hal-01260291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in calculated residual energy in variable nutritional environments: An indirect approach to apprehend suckling beef cows’ robustness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fattening performance, metabolic indicators, and muscle composition of bulls fed fiber-rich versus starch-plus-lipid-rich concentrate diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Recoules</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. d'Hour</w:t>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2015.03.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (1), pp.319-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2014-7845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02634821v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet-animal fractionation of nitrogen stable isotopes reflects the efficiency of nitrogen assimilation in ruminants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nutritional regulation of the anabolic fate of amino acids within the liver in mammals: concepts arising from in vivo studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. J. Wester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114514004449⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Research Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (1), pp.22-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0954422415000013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01133635v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fattening performance, metabolic indicators, and muscle composition of bulls fed fiber-rich versus starch-plus-lipid-rich concentrate diets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Changes in calculated residual energy in variable nutritional environments: An indirect approach to apprehend suckling beef cows’ robustness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. d'Hour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2014-7845⟩</w:t>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 176, pp.75-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2015.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01194029v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diets rich in starch improve the efficiency of amino acids use by the mammary gland in lactating Jersey cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Diet-animal fractionation of nitrogen stable isotopes reflects the efficiency of nitrogen assimilation in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2015-9518⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113 (7), pp.1158-1169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114514004449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211050v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical prediction of net splanchnic release of ketogenic nutrients, acetate, butyrate and beta-hydroxybutyrate in ruminants: a meta-analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diets rich in starch improve the efficiency of amino acids use by the mammary gland in lactating Jersey cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1751731114002638⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (10), pp.6939-6953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-9518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173680v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the para-aminohippuric acid analysis method on the net hepatic flux of nutrients in lactating cows1</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Empirical prediction of net splanchnic release of ketogenic nutrients, acetate, butyrate and beta-hydroxybutyrate in ruminants: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 92 (3), pp.1074-1082. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (3), pp.449-463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2013-7359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s1751731114002638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455840v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of equations predicting the net portal appearance of amino acid nitrogen in ruminants</w:t>
               </w:r>
@@ -7010,77 +7023,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano Côrtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. R. Ouellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 97 (3), pp.1670-1681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7108,7689 +7121,7819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diets rich in starch increase the posthepatic availability of amino acids in dairy cows fed diets at low and normal protein levels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Influence of the para-aminohippuric acid analysis method on the net hepatic flux of nutrients in lactating cows1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodríguez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Isserty-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2014-8019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (3), pp.1074-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2013-7359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210611v1</w:t>
+                <w:t xml:space="preserve">hal-02455840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary carbohydrate composition modifies the milk N efficiency in late lactation cows fed low crude protein diets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Diets rich in starch increase the posthepatic availability of amino acids in dairy cows fed diets at low and normal protein levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E Molina-Alcaide</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Rodriguez Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Boudra</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farouk Messad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (2), pp.275-285. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97 (8), pp.5151-5166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731113002012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2014-8019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210485v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A grass-based diet favours muscle n-3 long-chain PUFA deposition without modifying gene expression of proteins involved in their synthesis or uptake in Charolais steers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary carbohydrate composition modifies the milk N efficiency in late lactation cows fed low crude protein diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Cherfaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+                <w:t xml:space="preserve">E Molina-Alcaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 7 (11), pp.1833 - 1840. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731113001432⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.275-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731113002012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652052v1</w:t>
+                <w:t xml:space="preserve">hal-01210485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptations of hepatic amino acid uptake and net utilisation contributes to nitrogen economy or waste in lambs fed nitrogen- or energy-deficient diets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">A grass-based diet favours muscle n-3 long-chain PUFA deposition without modifying gene expression of proteins involved in their synthesis or uptake in Charolais steers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Cherfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Jardé</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 5 (5), pp.678-690. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731110002302⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 7 (11), pp.1833 - 1840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731113001432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651815v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation of net portal flux of nitrogen compounds with dietary characteristics in ruminants: A meta-analysis approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Martineau</w:t>
+                <w:t xml:space="preserve">Adaptations of hepatic amino acid uptake and net utilisation contributes to nitrogen economy or waste in lambs fed nitrogen- or energy-deficient diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel R. Ouellet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Vernet</w:t>
+                <w:t xml:space="preserve">Thierry Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 94 (6), pp.2986-3001. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (5), pp.678-690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2010-3438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110002302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003261v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of amino acid or casein supply on whole-body, splanchnic, and mammary glucose kinetics in lactating dairy cows</w:t>
+                <w:t xml:space="preserve">Relation of net portal flux of nitrogen compounds with dietary characteristics in ruminants: A meta-analysis approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.E. Galindo</w:t>
+                <w:t xml:space="preserve">Roger Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.R. Ouellett</w:t>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pellerin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+                <w:t xml:space="preserve">Daniel R. Ouellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Côrtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 94 (11), pp.5558-5568. </w:t>
+              <w:t xml:space="preserve">, 2011, 94 (6), pp.2986-3001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2010-3978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2010-3438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644643v1</w:t>
+                <w:t xml:space="preserve">hal-01003261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En quoi la connaissance des performances d'une méthode permet-elle d'optimiser la mise en place d'une expérimentation animale ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effect of amino acid or casein supply on whole-body, splanchnic, and mammary glucose kinetics in lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.R. Ouellett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (11), pp.5558-5568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2010-3978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654647v1</w:t>
+                <w:t xml:space="preserve">hal-02644643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbohydrate quantitative digestion and absorption in ruminants: from feed starch and fiber to nutrients available for tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (7), pp.1057-1074. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731110000844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary nitrogen-to-energy ratio alters amino acid partition in the whole body and among the splanchnic tissues of growing rams</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">En quoi la connaissance des performances d'une méthode permet-elle d'optimiser la mise en place d'une expérimentation animale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, N° Spécial: Validation des méthodes, pp.73-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2009-2062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02663741v1</w:t>
+                <w:t xml:space="preserve">hal-02654647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of hepatic blood flows to changes in intake in sheep: a meta-analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary nitrogen-to-energy ratio alters amino acid partition in the whole body and among the splanchnic tissues of growing rams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Léger</w:t>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian J. Bequette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Papet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731109004625⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (6), pp.2122-2131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2009-2062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173490v1</w:t>
+                <w:t xml:space="preserve">hal-02663741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical prediction of net portal appearance of volatile fatty acids, glucose, and their secondary metabolites (β-hydroxybutyrate, lactate) from dietary characteristics in ruminants: A meta-analysis approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Responses of hepatic blood flows to changes in intake in sheep: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (10), pp.1387-1400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731109004625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2008-0939⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01173468v1</w:t>
+                <w:t xml:space="preserve">hal-01173490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: Correction of net portal absorption of nitrogen compounds for differences in methods: First step of a meta-analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Empirical prediction of net portal appearance of volatile fatty acids, glucose, and their secondary metabolites (β-hydroxybutyrate, lactate) from dietary characteristics in ruminants: A meta-analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 87 (10), pp.3300-3303. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 87 (1), pp.253-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2008-0939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2008-1729⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02655539v1</w:t>
+                <w:t xml:space="preserve">hal-01173468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen- and energy-imbalanced diets affect hepatic protein synthesis and gluconeogenesis differently in growing lambs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Technical note: Correction of net portal absorption of nitrogen compounds for differences in methods: First step of a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 87 (5), pp.1747-1758. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2008-1495⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 87 (10), pp.3300-3303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2008-1729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665157v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food restriction and refeeding in lambs influence muscle antioxidant status</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Nitrogen- and energy-imbalanced diets affect hepatic protein synthesis and gluconeogenesis differently in growing lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731108001742⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (5), pp.1747-1758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2008-1495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658503v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationships between intake and net portal fluxes of energy metabolites in ruminants: A meta-analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food restriction and refeeding in lambs influence muscle antioxidant status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (5), pp.738-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731108001742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2007.05.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01173462v1</w:t>
+                <w:t xml:space="preserve">hal-02658503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses to nutrients in farm animals : implications for production and quality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The relationships between intake and net portal fluxes of energy metabolites in ruminants: A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+                <w:t xml:space="preserve">Emma Bermingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1 (9), pp.1297-1313. </w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 143 (1-4), pp.27-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731107000602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2007.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657750v1</w:t>
+                <w:t xml:space="preserve">hal-01173462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the diet and grazing on adipose tissue lipogenic activities and plasma leptin in steers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Responses to nutrients in farm animals : implications for production and quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 1 (9), pp.1263-1271. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731107000638⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 1 (9), pp.1297-1313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731107000602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02666706v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of maturation and cooking treatments on the nutritional value of bovine meats: Water losses and vitamin B12</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Influence of the diet and grazing on adipose tissue lipogenic activities and plasma leptin in steers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.P. Prévéraud</w:t>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane L. Girard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denys Durand</w:t>
+                <w:t xml:space="preserve">Dominique D. Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland R. Jailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (9), pp.1263-1271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731107000638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655365v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The separate effects of the nature of diet and grazing mobility on metabolic potential of muscles from Charolais steers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 104 (1-2), pp.182-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception and development of a bibliographic database of blood nutrient fluxes across organs and tissues in ruminants: data gathering and management prior to meta-analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Influence of maturation and cooking treatments on the nutritional value of bovine meats: Water losses and vitamin B12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Prévéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane L. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (3), pp.451-458</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900635v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La viande des ruminants. De nouvelles approches pour améliorer et maîtriser la qualité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Conception and development of a bibliographic database of blood nutrient fluxes across organs and tissues in ruminants: data gathering and management prior to meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46 (5), pp.527-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2006031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677566v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional value of meat: the influence of nutrition and physical activity on vitamin B12 concentrations in ruminant tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La viande des ruminants. De nouvelles approches pour améliorer et maîtriser la qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dozias</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Girard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (1), pp.7-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900576v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryegrass-based diet and barley supplementation : partition of nitrogenous nutrients among splanchnic tissues and hind limb in finishing lambs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+                <w:t xml:space="preserve">Nutritional value of meat: the influence of nutrition and physical activity on vitamin B12 concentrations in ruminant tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Majdoub</w:t>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+                <w:t xml:space="preserve">Dominique Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (4), pp.453-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2005038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676871v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propionate supplementation did not increase whole body glucose turnover in growing lambs fed rye grass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Majdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beylot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 43, pp.357-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole body glucose turnover in growing and non-productive adult ruminants: meta-analysis and review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ryegrass-based diet and barley supplementation : partition of nitrogenous nutrients among splanchnic tissues and hind limb in finishing lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Majdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Linda Majdoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 81 (12), pp.3160-3173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900458v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The incorporation of solubilized wheat proteins in milk replacers for veal calves: effects on growth performance and muscle oxidative capacity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Whole body glucose turnover in growing and non-productive adult ruminants: meta-analysis and review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Majdoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 43 (1), pp.57-76. </w:t>
+              <w:t xml:space="preserve">, 2003, 43 (4), pp.371-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rnd:2003006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2003030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900430v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propionate supplementation did not increase whole body glucose turnover in growing lambs fed rye grass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Majdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beylot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 43 (4), pp.357-370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rnd:2003026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00900454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraruminal propionate supplementation modifies hindlimb energy metabolism without changing the splanchnic release of glucose in growing lambs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The incorporation of solubilized wheat proteins in milk replacers for veal calves: effects on growth performance and muscle oxidative capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 43 (1), pp.57-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2003006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1079/BJN2002740⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02681395v1</w:t>
+                <w:t xml:space="preserve">hal-00900430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy expenditure of splanchnic tissues and hindlimbs in growing lambs fed frozen rye-grass: effects of barley supplementation and changes between 2.5 and 7 months of age</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+                <w:t xml:space="preserve">Intraruminal propionate supplementation modifies hindlimb energy metabolism without changing the splanchnic release of glucose in growing lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Majdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/animres:2003026⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 89 (1), pp.39-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/BJN2002740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889977v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryegrass-based diet and barley supplementation : Partition of energy-yielding nutrients among splanchnic tissues and hind limbs in finishing lambs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Energy expenditure of splanchnic tissues and hindlimbs in growing lambs fed frozen rye-grass: effects of barley supplementation and changes between 2.5 and 7 months of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Majdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 52 (4), pp.351-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2003026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511395v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of intraruminal propionate supplementation on nitrogen utilisation by the portal-drained viscera, the liver and the hindlimb in lambs fed frozen rye grass</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ryegrass-based diet and barley supplementation : Partition of energy-yielding nutrients among splanchnic tissues and hind limbs in finishing lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Majdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 81 (4), pp.1068-1079</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526277v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance and elaboration of a base of experimental data of net blood nutrient fluxes across tissues and organs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+                <w:t xml:space="preserve">Effects of intraruminal propionate supplementation on nitrogen utilisation by the portal-drained viscera, the liver and the hindlimb in lambs fed frozen rye grass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Majdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/animres:2002042⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90 (5), pp.939-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/BJN2003987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889823v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxydation des protéines plasmatiques et musculaires chez l'agneau soumis à des restrictions alimentaires et réalimentations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Relevance and elaboration of a base of experimental data of net blood nutrient fluxes across tissues and organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Majdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 51 (6), pp.465-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2002042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670671v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'une alimentation à base d'herbe sur la lipoperoxydation et le potentiel antioxydant dans le plasma et les muscles de boeufs en finition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Oxydation des protéines plasmatiques et musculaires chez l'agneau soumis à des restrictions alimentaires et réalimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, hs, pp.77-78</w:t>
+              <w:t xml:space="preserve">, 2002, hs, pp.83-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673590v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme énergétique des muscles squelettiques chez les animaux producteurs de viande</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Influence d'une alimentation à base d'herbe sur la lipoperoxydation et le potentiel antioxydant dans le plasma et les muscles de boeufs en finition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Geay</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 13 (3), pp.185-200</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, hs, pp.77-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698918v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des débits splanchniques par dilution de marqueur : comparaison de quatre méthodes de dosage de l'acide para-amino-hippurique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Métabolisme énergétique des muscles squelettiques chez les animaux producteurs de viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Geay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 38 (1), pp.93-106</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 13 (3), pp.185-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900144v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring portal blood flow in sheep using an ultrasonic transit time flow probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Mesure des débits splanchniques par dilution de marqueur : comparaison de quatre méthodes de dosage de l'acide para-amino-hippurique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Isserty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 76 (10), pp.2712-2716</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (1), pp.93-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690128v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional and hormonal regulation of energy metabolism in skeletal muscles of meat-producing animals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Measuring portal blood flow in sheep using an ultrasonic transit time flow probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+                <w:t xml:space="preserve">Agnès Isserty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 56, pp.115-143</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 76 (10), pp.2712-2716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696048v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of various methods for calculating the instantaneous respiratory gaseous exchanges from discrete measurements in respiration chambers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nutritional and hormonal regulation of energy metabolism in skeletal muscles of meat-producing animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Anglaret</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pethick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 56, pp.115-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02696340v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-animal variability in the energy expenditure of splanchnic tissues in preruminant calves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of various methods for calculating the instantaneous respiratory gaseous exchanges from discrete measurements in respiration chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ortigues</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+                <w:t xml:space="preserve">Claude-Gilles Dussap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Anglaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 185 (4), pp.489-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jtbi.1996.0338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693504v1</w:t>
+                <w:t xml:space="preserve">hal-02696340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circadian changes in net nutrient fluxes across the portal-drained viscera, the liver, and the hindquarters in preruminant calves</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Inter-animal variability in the energy expenditure of splanchnic tissues in preruminant calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 74 (4), pp.895-907</w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 55 (1A), pp.A61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689594v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of whole animal energy metabolism to undernutrition in ewes: influence of time and posture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Vermorel</w:t>
+                <w:t xml:space="preserve">Circadian changes in net nutrient fluxes across the portal-drained viscera, the liver, and the hindquarters in preruminant calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 74 (4), pp.895-907</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02696465v1</w:t>
+                <w:t xml:space="preserve">hal-02689594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy substrates for the rumen epithelium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Adaptation of whole animal energy metabolism to undernutrition in ewes: influence of time and posture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jouany</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 54 (1), pp.95-105. </w:t>
+              <w:t xml:space="preserve">Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 63 (3), pp.413-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1079/PNS19950040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1357729800015307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02711555v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of whole animal energy metabolism to undernutrition in ewes :Influence of time and posture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Whole-body fuel selection in ruminants : nutrient supply and utilization by major tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Vermorel</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Visseiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 44 (suppl), pp.272</w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 54, pp.235-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02711412v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-body fuel selection in ruminants : nutrient supply and utilization by major tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Energy substrates for the rumen epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.L. Visseiche</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jouany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 54, pp.235-251</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 54 (1), pp.95-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/PNS19950040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02711706v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of the splanchnic tissues of ruminants to changes in intake: absorption of digestion end products, tissue mass, metabolic activity and implications to whole animal energy metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Adaptation of whole animal energy metabolism to undernutrition in ewes :Influence of time and posture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Doreau</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 44 (4), pp.321-346</w:t>
+              <w:t xml:space="preserve">, 1995, 44 (suppl), pp.272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889188v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circadian changes in energy expenditure in the preruminant calf: whole animal and tissue level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Responses of the splanchnic tissues of ruminants to changes in intake: absorption of digestion end products, tissue mass, metabolic activity and implications to whole animal energy metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Vermorel</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 73, pp.552-564</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 44 (4), pp.321-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705926v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of whole animal energy metabolism to undernutrition in ewes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Circadian changes in energy expenditure in the preruminant calf: whole animal and tissue level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Vermorel</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.272-272</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 73, pp.552-564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889431v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calorimétrie indirecte. 3 - Contrôle de la validité des mesures des échanges respiratoires des animaux et des humains</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Adaptation of whole animal energy metabolism to undernutrition in ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vermorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 35, pp.63-76</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.272-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710594v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of the splanchnic tissues of ruminants to changes in intake : Absorption of digestion end products, tissue mass, metabolic activity and implications to whole animal energy metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Calorimétrie indirecte. 3 - Contrôle de la validité des mesures des échanges respiratoires des animaux et des humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 44 (4), pp.321-346</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 35, pp.63-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02711631v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of energy metabolism to undernutrition in ewes. Contribution of portal-drained viscera, liver and hindquarters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Responses of the splanchnic tissues of ruminants to changes in intake : Absorption of digestion end products, tissue mass, metabolic activity and implications to whole animal energy metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denys Durand</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 44 (4), pp.321-346</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713553v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calorimetrie indirecte. 2 - Calcul et trace des cinetiques de depenses energetiques et de parametres physiologiques sur EXCEL 5. 0 pour Windows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Adaptation of energy metabolism to undernutrition in ewes. Contribution of portal-drained viscera, liver and hindquarters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 73 (2), pp.209-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/BJN19950024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710752v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy cost of standing and circadian changes in energy expenditure in the preruminant calf</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Calorimetrie indirecte. 2 - Calcul et trace des cinetiques de depenses energetiques et de parametres physiologiques sur EXCEL 5. 0 pour Windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Anglaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 34, pp.33-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702959v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of para-amino-hipurric acid to measure blood flows through portal-drained-viscera, liver and hindquarters in sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Energy cost of standing and circadian changes in energy expenditure in the preruminant calf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lefaivre</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Anglaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0021859600087499⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 72 (8), pp.2131-2140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/1994.7282131x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02708108v1</w:t>
+                <w:t xml:space="preserve">hal-02702959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of energy cost of standing in preruminant calves from continuous measurements in respiration chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Anglaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 34 (6), pp.631-632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of para-amino hippuric acid to measure blood flows through portal-drained-viscera, liver and hindquarter in sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Use of para-amino-hipurric acid to measure blood flows through portal-drained-viscera, liver and hindquarters in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Lefaivre</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 122, pp.299-308</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1994, 122, pp.299-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0021859600087499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02711446v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calorimetrie indirecte. I - Calcul des echanges respiratoires des animaux et des humains en vue de la determination de leurs depenses energetiques a l'aide de chambres respiratoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Use of para-amino hippuric acid to measure blood flows through portal-drained-viscera, liver and hindquarter in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Vernet</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 34, pp.15-32</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 122, pp.299-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710593v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of energy cost of standing in preruminant calves from continuous measurements in respiration chambers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Calorimetrie indirecte. I - Calcul des echanges respiratoires des animaux et des humains en vue de la determination de leurs depenses energetiques a l'aide de chambres respiratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 34 (6), pp.631-632</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 34, pp.15-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00899714v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'exploitation de données concernant les débits sanguins mesurés au niveau des viscères et du train-arrière chez la brebis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Determination of energy cost of standing in preruminant calves from continuous measurements in respiration chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Anglaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 34 (5), pp.399-413</w:t>
+              <w:t xml:space="preserve">, 1994, 34 (6), pp.631-632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00899668v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00899714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance requirements in metabolizable energy of adult nonpregnant, nonlactating Charolais cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Méthodes d'exploitation de données concernant les débits sanguins mesurés au niveau des viscères et du train-arrière chez la brebis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Isserty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 34 (5), pp.399-413</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02715922v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00899668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des dépenses énergétiques liées à la position debout à partir de cinétiques mesurées en chambres respiratoires : Méthode de dépouillement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Maintenance requirements in metabolizable energy of adult nonpregnant, nonlactating Charolais cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 71 (7), pp.1947-1956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/1993.7171947x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704357v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of body condition on maintenance energy requirements of Charolais cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Détermination des dépenses énergétiques liées à la position debout à partir de cinétiques mesurées en chambres respiratoires : Méthode de dépouillement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Anglaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 32, pp.35-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02715925v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of energy metabolism to undernutrition in adult ewes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Influence of body condition on maintenance energy requirements of Charolais cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M Vermorel</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 57 (1), pp.47-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0003356100006590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00888941v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation du métabolisme énergétique des ruminants à la sous-alimentation. Quantification au niveau de l'animal entier et de tissus corporels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Adaptation of energy metabolism to undernutrition in adult ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Houzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vermorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 31 (6), pp.593-616</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 42 (2), pp.213-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00899477v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00888941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison between ytterbium acetate, ruthenium phenanthroline and indigestible acid detergent fibre in a double-marker system for intestinal flow measurements in steers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Adaptation du métabolisme énergétique des ruminants à la sous-alimentation. Quantification au niveau de l'animal entier et de tissus corporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.W. Siviter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 31 (6), pp.593-616</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02713820v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00899477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of fishmeal supplementation of a straw-based diet on growth and calorimetric efficiency of growth in heifers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">A comparison between ytterbium acetate, ruthenium phenanthroline and indigestible acid detergent fibre in a double-marker system for intestinal flow measurements in steers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Oldham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trenton G. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Smith</w:t>
+                <w:t xml:space="preserve">M.B. de Courtenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gill</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N.W. Yarrow</w:t>
+                <w:t xml:space="preserve">J.W. Siviter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 114 (1), pp.69-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S002185960007101X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713444v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient supply and growth of cattle offered straw-based diets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">The effect of fishmeal supplementation of a straw-based diet on growth and calorimetric efficiency of growth in heifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.B. Mcallan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.W. Siviter</w:t>
+                <w:t xml:space="preserve">M. Gill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.B. Cammell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.W. Yarrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 62 (3), pp.601-619</w:t>
+              <w:t xml:space="preserve">, 1990, 64, pp.639-651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02719429v1</w:t>
+                <w:t xml:space="preserve">hal-02713444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of liquid supplement injected into large bales of roughage and comparison of nitrogen supplements for stocker cattle fed low quality roughages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Nutrient supply and growth of cattle offered straw-based diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.P. Fontenot</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.W. Harvey</w:t>
+                <w:t xml:space="preserve">J.D. Oldhamz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.H. Mcclure</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.B. Mcallan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Siviter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 62 (3), pp.601-619</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02726464v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02719429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Distribution of liquid supplement injected into large bales of roughage and comparison of nitrogen supplements for stocker cattle fed low quality roughages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Crickenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Fontenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.H. Mcclure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 24 (1-2), pp.13-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0377-8401(89)90017-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02726464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Digesta flows in sheep fed poor-quality hay supplemented with urea and carbohydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Fontenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 66, pp.975-985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02724576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14800,15016 +14943,15016 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the responsibilities of authors, readers, and learned-societies in animal science publishing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Bee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Huff Huff-Lonergan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAS Midwest section</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASAS, Mar 2025, Omaha, NE, United States. pp.252-253, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jas/skaf102.279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner analyses statistiques intégratives et prédiction bioinformatique du sécrétome et du surfacéome pour comprendre le dialogue inter-organes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Mardoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Broadbent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keren Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique et 20 ans du département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Joint International Congress On Animal Science 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy cow inflammatory status is modulated by physiological stage and feed restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de la Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk metabolites differ with feed efficiency during early lactation but not during feed restriction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Roux</w:t>
+                <w:t xml:space="preserve">The responsibilities of authors, readers and learned-societies in animal science publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Bee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghan Wulster-Radcliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Sartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.496</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195686v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.P. Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Granada, Spain. pp.100830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The responsibilities of authors, readers and learned-societies in animal science publishing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James Sartin</w:t>
+                <w:t xml:space="preserve">Milk metabolites differ with feed efficiency during early lactation but not during feed restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208492v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using piecewise regression models to evaluate beef cow responses to nutritional challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aliakbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling suckling beef and dairy cows’ responses to feed restriction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A mechanistic physiologically-based toxicokinetic model of persistent organic pollutants transfer in growing cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Albechaalany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Driesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.208⟩</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798854v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fugacity-based PBTK Model of Lipophilic Contaminant Fate into Beef Cattle: Deciphering the Contaminant Properties × Lipid Nutrition × Growth Physiology Interplay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Albechaalany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Driesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. International Symposium on Halogenated Persistent Organic Pollutants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanistic physiologically-based toxicokinetic model of persistent organic pollutants transfer in growing cattle</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Profiling suckling beef and dairy cows’ responses to feed restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aliakbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.214⟩</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798883v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring links among indicators of feed efficiency and resilience in Montbéliarde and Holstein cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien. Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic amino acid catabolism and muscle protein degradation decrease in efficient young bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Guarnido Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing duration of feed restriction: performance ranking and variability of beef cows’ response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7.Annual Meeting of European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual meeting, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural 15N abundance of animal proteins: a promising biomarker of feed efficiency in beef cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J. Dewhurst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Wageningen, Netherlands. pp.280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which is the link between the individual variability of feed efficiency and the nitrogen use efficiency in beef cattle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guarnido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants (3R 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of routine practices on the behaviour of beef cows according to their feeding management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orquera K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Casasús</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st Annual Meeting of the European Federation of Animal Science EAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The INRA 2018 updated calculation of fermentable organic matter intake improves the prediction of net portal appearance of volatile fatty acids in ruminants</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improved cattle growth by methionine-balanced diets does not result from lower protein degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736121v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved cattle growth by methionine-balanced diets does not result from lower protein degradation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The INRA 2018 updated calculation of fermentable organic matter intake improves the prediction of net portal appearance of volatile fatty acids in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737588v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review: Biological determinants of between-animal variation in feed efficiency of growing beef cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abo-Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carstens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hegarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10; International Symposium on the Nutrition of Herbivores - Herbivore Nutrition Supporting Sustainable Intensification and Agro-Ecological Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont Ferrand, France. pp.s321-s335, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731118001489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review: Biological determinants of between-animal variation in feed efficiency of growing beef cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abo-Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. E. Carstens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.L. Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hegarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report from the editor in chief of animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Management Board Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicar: a database for carcass characteristics, diet composition and intake in ruminants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Isotopic natural abundance as biomarkers of between-animal variation in feed efficiency in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jade Meale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Schiphorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J. Robins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740495v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic natural abundance as biomarkers of between-animal variation in feed efficiency in ruminants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard J. Robins</w:t>
+                <w:t xml:space="preserve">Rénovation des systèmes d’unités d’alimentation pour les ruminants : Systali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743506v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rénovation des systèmes d’unités d’alimentation pour les ruminants : Systali</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
+                <w:t xml:space="preserve">Les relations entre la tendreté et la composition en acides gras des viandes bovines sont elles stables selon le sexe et la race ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
+              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356577v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations entre la tendreté et la composition en acides gras des viandes bovines sont elles stables selon le sexe et la race ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alicar: a database for carcass characteristics, diet composition and intake in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Reichstadt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marwa Al-Jammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603384v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of diet composition on carcass fat in beef cattle: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Al-Jammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et réduction de la douleur lors d'interventions chirurgicales. Développement de méthodes alternatives à la chirurgie pour l’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic N fractionation as a biomarker of nitrogen use efficiency by ruminants: A meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Dewhurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R.J. Cabrita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J.M. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. EAAP Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat production in ruminants: from experimental data to feed unit systems through meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. EAAP Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualisation des besoins et efficacités énergétiques des femelles laitières</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A methodological approach to assess the interactions between animal performances, nutritional value and sensory quality of meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356573v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-il possible d'améliorer la qualité nutritionnelle des viandes bovines sans altérer leur qualité sensorielle ni les performances animales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological approach to assess the interactions between animal performances, nutritional value and sensory quality of meat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Actualisation des besoins et efficacités énergétiques des femelles laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743574v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative relationships between the tissue composition of bovine carcass and easily obtainable indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Al-Jammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’énergie des rations à l’utilisation des nutriments chez les ruminants : quel rôle pour les tissus splanchniques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition, JFN 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance et nature des dépôts de jeunes bovins charolais recevant en engraissement des rations a base d’enrubannage ou d’ensilage de maïs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Use of wrapped hay silage to fatten Charolais bulls in grassland territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Forage resources and ecosystem services provided by Mountain and Mediterranean grasslands and rangelands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité Mixte de Recherche sur les Herbivores (1213)., Jun 2014, Clermont-Ferrand, France. pp.843</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742765v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of wrapped hay silage to fatten Charolais bulls in grassland territories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Croissance et nature des dépôts de jeunes bovins charolais recevant en engraissement des rations a base d’enrubannage ou d’ensilage de maïs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forage resources and ecosystem services provided by Mountain and Mediterranean grasslands and rangelands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité Mixte de Recherche sur les Herbivores (1213)., Jun 2014, Clermont-Ferrand, France. pp.843</w:t>
+              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740344v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imagerie appliquée a la mesure de composition en tissus de la 6ème côte du bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2014, Clermont-Ferrand, France. 204 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'(in)efficience alimentaire chez le bovin : verrous et leviers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Efficience des Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Dec 2014, Montpellier, France. 41 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de méthodes d’évaluation de la composition chimique de la carcasse chez les bovins par méta-analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Al-Jammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2014, Clermont-Ferrand, France. 204 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance et nature des dépôts de jeunes bovins charolais recevant en engraissement des rations à base d'enrubannage ou d'ensilage de maïs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des rations de ruminants aux nutriments transférés par le foie et fournis aux tissus périphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Sepchat</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Al-Jammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748017v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les besoins et réponses laitières</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Croissance et nature des dépôts de jeunes bovins charolais recevant en engraissement des rations à base d'enrubannage ou d'ensilage de maïs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La rénovation des systèmes d'unités d'alimentation pour les ruminants</w:t>
+              <w:t xml:space="preserve">17. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561717v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des rations de ruminants aux nutriments transférés par le foie et fournis aux tissus périphériques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marwa Al-Jammas</w:t>
+                <w:t xml:space="preserve">Les besoins et réponses laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France. 4 p</w:t>
+              <w:t xml:space="preserve">La rénovation des systèmes d'unités d'alimentation pour les ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356560v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of net hepatic release of glucose using a “hybrid” mechanistic model in ruminants applied to positive energy balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahlou Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Sacremento, United States. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations des dépenses énergétiques du foie en fonction des apports alimentaires et des nutriments absorbés chez les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Al-Jammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahlou Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les besoins d'entretien et non productifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La journée d’Automne de l’Association Française de Zootechnie: La rénovation des systèmes d’unités d’alimentation pour les ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité d´utilisation de l´azote suite à une réduction des apports azotés dans les rations des vaches laitières : effet de la nature de l´énergie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Changes in net hepatic flux of nutrients by the deacetylation of p-aminohippuric acid in dairy cows (session 21 - theatre 6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Rodriguez Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. 441 p</w:t>
+              <w:t xml:space="preserve">63rd Annual Meeting of the European Association of Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2012, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210366v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in net hepatic flux of nutrients by the deacetylation of p-aminohippuric acid in dairy cows (session 21 - theatre 6)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Efficacité d´utilisation de l´azote suite à une réduction des apports azotés dans les rations des vaches laitières : effet de la nature de l´énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Meeting of the European Association of Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2012, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. 441 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745168v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary energy source modifies the N utilization and the whole-body leucine kinetics in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2012, Bratislava, Slovakia. 476 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein supply, glucose kinetics and milk yeld in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Protein supply, glucose kinetics and milk yield in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Doepel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Parma, Italy. pp.275-286</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Parme, Italy. pp.275-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753666v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission splanchnique de glucose en relation avec les apports alimentaires et les performances animales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Meta-analysis for the prediction of net portal absorption (NPA) of amino acid-N (AAN) and ammonia (NH3) in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Côrtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.R. Ouellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">2010 Annual Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173560v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux rations de finition de jeunes bovins charolais à base de concentrés : l'une riche en parois, l'autre riche en amidon et lipides.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Péry</w:t>
+                <w:t xml:space="preserve">Net portal absorption of energy nutrients in Ruminants: assessment of prediction models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Jam 2010: Joint Annual Meeting ASDS-ASAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193681v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein supply, glucose kinetics and milk yield in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Protein supply, glucose kinetics and milk yeld in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Doepel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Parme, Italy. pp.275-286</w:t>
+              <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Parma, Italy. pp.275-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758216v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis for the prediction of net portal absorption (NPA) of amino acid-N (AAN) and ammonia (NH3) in ruminants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Vernet</w:t>
+                <w:t xml:space="preserve">Comparaison de deux rations de finition de jeunes bovins charolais à base de concentrés : l'une riche en parois, l'autre riche en amidon et lipides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dormion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Péry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 Annual Meeting Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Denver, United States</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173534v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Net portal absorption of energy nutrients in Ruminants: assessment of prediction models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Emission splanchnique de glucose en relation avec les apports alimentaires et les performances animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jam 2010: Joint Annual Meeting ASDS-ASAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Denver, United States</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173521v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la teneur en acides gras polyinsaturés n-3 à longue chaine des viandes bovines par une approche de méta-analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Belard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical prediction of net splanchnic release of glucose in ruminants from dietary and animal characteristics: a meta-analysis approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP 2010: 3. International Symposium on Energy and Protein Metalolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Parma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From diets to splanchnic released energetic nutrients: empirical predictions in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3.EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Parma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'un modèle empirique de flux d'AGV dans le rumen basé sur des critères INRA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+                <w:t xml:space="preserve">Prédiction par méta-analyse de la teneur en acides gras à longue chaîne n-3 dans les viandes des ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Belard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173491v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical prediction of net splanchnic release of β-hydroxybutyrate in ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Évaluation d'un modèle empirique de flux d'AGV dans le rumen basé sur des critères INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Glasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173485v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction par méta-analyse de la teneur en acides gras à longue chaîne n-3 dans les viandes des ruminants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Empirical prediction of net splanchnic release of β-hydroxybutyrate in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757708v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of hepatic glucose uptake and metabolism in growing lambs fed energy and nitrogen imbalanced diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From metabolisable energy to energy of absorbed nutrients: quantitative comparison of models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop : Modeling Nutrient Digestion and Utilization in Farm Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme hépatique des acides aminés chez l'agneau en croissance : approches in vivo, ex vivo et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Restitution des Projets financés sur Crédits Incitatifs 2006-2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité du système PDI à prédire les quantités d’azote alpha-aminé absorbées en veine porte chez les ruminants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The nutritional quality of meats and liver differed deeply in cereal (indoor) and grass (outdoor) fed fattening lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chantelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">54. International Congress of Meat Science and Technology (ICoMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Le Cap, South Africa. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173479v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nutritional quality of meats and liver differed deeply in cereal (indoor) and grass (outdoor) fed fattening lambs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Capacité du système PDI à prédire les quantités d’azote alpha-aminé absorbées en veine porte chez les ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. International Congress of Meat Science and Technology (ICoMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Le Cap, South Africa. 3 p</w:t>
+              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821327v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliographical database applied to ruminant nutrition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Assessment of duodenal starch as a predictor of portal absorption of glucose in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t>
+              <w:t xml:space="preserve">2nd EAAP International Symposium on energy and protein metabolism and nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753157v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the digestive tract and the liver to the whole body metabolism of phenylalanine and leucine in growing lambs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Création d'un entrepôt de données bibliographiques sur la nutrition des ruminants : Première étape avant les méta-analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
+              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752549v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portal absorption of N : partition between animo acids and ammonia in relation with nitrogen intake in ruminants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Bibliographical database applied to ruminant nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd EAAP International Symposium on energy and protein metabolism and nutrition</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186777v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'un entrepôt de données bibliographiques sur la nutrition des ruminants : Première étape avant les méta-analyses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Contribution of the digestive tract and the liver to the whole body metabolism of phenylalanine and leucine in growing lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kraft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753159v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of duodenal starch as a predictor of portal absorption of glucose in ruminants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Portal absorption of N : partition between animo acids and ammonia in relation with nitrogen intake in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd EAAP International Symposium on energy and protein metabolism and nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173441v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of species (ovine, bovine) and feeding level on portal blood flows and net volatile fatty acid (VFA) fluxes : a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd EAAP International Symposium on energy and protein metabolism and nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme splanchnique des acides aminés (AA) en réponse à un déséquilibre alimentaire chez l'agneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splanchnic net release and body retention of nitrogen in growing lambs fed diets unbalanced for energy and protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de l’absorption nette portale du glucose et des acides gras volatils chez les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can liver protein synthesis be affected by an imbalanced dietary supply of energy or nitrogen in growing lambs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of hepatic blood flow by feeding conditions in sheep: A meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Seminar of the FAO-CIHEAM Sub-Network on Sheep and Goat Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de l'absorption nette portale du glucose chez les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des flux métaboliques inter-tissulaires chez le ruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées Scientifiques du Réseau Français Métabolique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Saint-Sauves d'Auvergne, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des flux métaboliques au niveau des tissus et organes chez le ruminant: complémentarité des études in vivo et ex vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Saint Sauves d'Auvergne, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la conservation de la viande bovine sur les teneurs en différents micronutriments d'intérêt pour l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la conservation de la viande bovine sur les processus de péroxydations lipidique et protéique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Scislowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de différents modes de cuisson de la viande bovine sur les processus de péroxydations lipidiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of correlation between vitamin B12 content in bovine muscles and indicators of the body stores in vitamin B12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'un régime à base d'herbe sur les caractéristiques tissulaires des herbivores</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prediction of blood nutrient supply to tissues of economical interest in ruminants: a first step with the prediction of portal blood flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
+              <w:t xml:space="preserve">1. Open International Conference on Modelling and Simulation (OICMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759156v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of blood nutrient supply to tissues of economical interest in ruminants: a first step with the prediction of portal blood flow</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence d'un régime à base d'herbe sur les caractéristiques tissulaires des herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Open International Conference on Modelling and Simulation (OICMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762256v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teneurs en vitamine B12 de la viande de ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane L. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lois de réponse des flux sanguins de nutriments chez les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle régulateur du foie dans le métabolisme des acides aminés : Conséquences sur la croissance des animaux et la valeur nutritionnelle de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets respectifs de la nature de l'alimentation et de la mobilité sur le potentiel métabolique des muscles de boeufs charolais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lois de réponse de l'émission nette de glucose par le foie chez l'ovin: méta-analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'alimentation et du mode d'élevage sur les teneurs en vitamine B12 de la viande bovine et ovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viandes bovines de montagne produites à base d'herbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INRA-ENITAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentations ruminales, flux de nutriments énergétiques et turnover du glucose chez des agneaux recevant du fourrage vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Majdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruminal acetate/propionate pattern and energy-yielding nutrient fluxes across splanchnic and hindlimb tissues in growing lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Majdoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on energy and protein metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Rostock-Warnemünde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the liver in the regulation of energy and protein status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Obled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on energy and protein metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Rostock-Warnemünde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruminal acetate/propionate pattern and nitrigenous nutrient fluxes across splanchnic and hind limb tissues in growing lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Madjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Energy and Protein Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Rostock-Warnemunde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruminal acetate/propionate pattern and nitrogenous nutrient fluxes across splanchnic and hind limb tissues in growing lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Majdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in research on energy and protein metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Rostock-Warnemünde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal component analysis of performances and muscle characteristics of beef steers according to diets and levels of growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nutrient portal absorption in lambs receiving ry-grass supplemented with barley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Madjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Congrès de l'European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762779v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'une alimentation à base d'herbe sur la lipoperoxydation et le potentiel antioxydant dans le plasma et les muscles de boeufs en finition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Principal component analysis of performances and muscle characteristics of beef steers according to diets and levels of growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées des Sciences du Muscle et Technologie de la Viande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">19. Congrès de l'European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827756v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l'herbe chez l'agneau : Supplémentation en orge et émission d'acides aminés par les tissus splanchniques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Influence d'une alimentation à base d'herbe sur la lipoperoxydation et le potentiel antioxydant dans le plasma et les muscles de boeufs en finition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">9. Journées des Sciences du Muscle et Technologie de la Viande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761253v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient portal absorption in lambs receiving ry-grass supplemented with barley</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId607" w:history="1">
+                <w:t xml:space="preserve">Utilisation de l'herbe chez l'agneau : Supplémentation en orge et émission d'acides aminés par les tissus splanchniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Madjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Congrès de l'European Grassland Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760173v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilans azotés et composition corporelle chez des agneaux soumis à une restriction alimentaire suivie d'une réalimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Jailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation des protéines plasmatiques et musculaires chez l'agneau soumis à des restrictions alimentaires et réalimentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journée des Sciences du Muscle et Technologies de la Viande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipoperoxydation et statut en antioxydants du plasma, du foie et des muscles de bouvillons engraissés avec un régime à base d'herbe.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId618" w:history="1">
+                <w:t xml:space="preserve">Effets d'un régime à base d'herbe sur la teneur et la composition en acides gras des lipides des muscles et du foie chez le bouvillon à l'engrais.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761741v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'une supplémentation en orge sur les dépenses énergétiques tissulaires d'agneaux recevant de l'herbe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Lipoperoxydation et statut en antioxydants du plasma, du foie et des muscles de bouvillons engraissés avec un régime à base d'herbe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Micoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres Recherches Ruminants</w:t>
+              <w:t xml:space="preserve">8èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761273v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxydation des protéines hépatiques et musculaires chez le bouvillon engraissé par un régime à base d'herbe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Influence d'une supplémentation en orge sur les dépenses énergétiques tissulaires d'agneaux recevant de l'herbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Madjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762393v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d'un régime à base d'herbe sur la teneur et la composition en acides gras des lipides des muscles et du foie chez le bouvillon à l'engrais.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Oxydation des protéines hépatiques et musculaires chez le bouvillon engraissé par un régime à base d'herbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Rencontres Recherches Ruminants</w:t>
+              <w:t xml:space="preserve">8. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759883v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'un régime à base d'herbe sur la teneur et la composition en acides gras des lipides des muscles et du foie chez le bouvillon ... l'engrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elements of discussion and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Symposium on Energy Metabolism in Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Snekkersten, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C24-net nutrient metabolism in hindlimb of growing lambs supplemented with propionate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Madjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Franco-Polonais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of propionate supplementation on the energy expenditure of splanchnic tissues and limb in growing lambs fed frozen rye-grass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Majdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Symposium on Energy Metabolism in Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Snekkersten, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répartition des nutriments azotés et des dépenses énergétiques entre le tube digestif, le foie et les muscles chez des agneaux recevant du ray-grass, stade pâturage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Madjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Grizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'incorporation de protéines de blé solubilisées dans les aliments d'allaitement sur les performances de croissance et le métabolisme chez le veau de boucherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional regulation of energy metabolism in growing ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional and hormonal regulation of energy metabolism in skeletal muscles of meat-producing animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pethick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Herpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Annual meeting of the EAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1997, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional and hormonal regulation of energy metabolism in skeletal muscles of meat-producing animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.W. Pethick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Herpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Annual meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1997, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and fat metabolism of the liver, the digestive tract and muscles: Transport, processing, energy consumption, fixation by tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-animal variability in the energy expenditure of splanchnic tissues in preruminant calves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Préserver les parts de marché de la viande bovine et réduire l'offre de viande : Quelles problématiques pour les recherches sur l'élevage des bovins en croissance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Geay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Nutrition Animale et Humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1995, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">Commission des Recherches Bovines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, Theix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02834527v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préserver les parts de marché de la viande bovine et réduire l'offre de viande : Quelles problématiques pour les recherches sur l'élevage des bovins en croissance ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Inter-animal variability in the energy expenditure of splanchnic tissues in preruminant calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission des Recherches Bovines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1996, Theix, France</w:t>
+              <w:t xml:space="preserve">Symposium de Nutrition Animale et Humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1995, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764716v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02834527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolismes énergétique et lipidique du foie, du tube digestif et des muscles; transport, transformation, utilisation de l'énergie, fixation par les tissus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy substrates for the rumen epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jouany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of the Nutrition Society with "L'Association Française de Nutrition et de Diététique de langue française" on cellular fuel selection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1994, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the site of infusion of para-aminohippuric acid (PAH) on portal blood flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lm Zeoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lefaivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on the Nutrition of Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Clermont-Ferrand, France. pp.285-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00889444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to undernutrition in ewes: net nutrient fluxes across the portal-drained viscera, the liver and the hindquarters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Visseiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Symposium on Energy Metabolism of Farm Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Mojacar, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of energy cost of standing in preruminant calves from continuous measurements in respiration chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Anglaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Animal and Human Nutrition. "Association Française de Nutrition": Comparative Physiology of Digestion and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1994, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02849929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy metabolism in normal and double-muscled belgian-blue calves in relation with body composition and organ size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Geay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Jailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Symposium on Energy Metabolism of Farm Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Mojacar, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of energy metabolism to undernutrition in adult ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Conference on Nutrition and Feeding of Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of three tissues to energy metabolism of preruminant calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Energy Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1991, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of fishmeal on growth and calorimetric efficiency in heifers offered straw-based diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Oldham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Gill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium on Energy Metabolism of Farm Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1988, Lunteren, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02781485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29819,51 +29962,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29872,3483 +30015,3483 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Book of Abstracts, 29, pp.336, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed efficiency relates to the ability of supporting lactation in dairy cows facing feed restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammation status weakly modulated by short-term feed restriction in suckling beef cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wageningen Academic Publishers P.O. Box 220 6700 AE Wageningen The Netherlands. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP + WAAP + Interbull Congress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, LYON, France. Wageningen Academic Publishers, Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science, 29, pp.1001, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle mécaniste du transfert des contaminants lipophiles chez le bovin en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Albechaalany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Driesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, En ligne, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional data analysis on MY and NEFA responses of beef cows exposed to feed restrictions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Plasma biomarkers of feed efficiency differ across two contrasting diets in growing beef cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Guarnido Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Meeting of European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Virtual meeting, Portugal</w:t>
+              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Wageningen, Netherlands. Wageningen Academic Publishers, pp.383, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900394v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma biomarkers of feed efficiency differ across two contrasting diets in growing beef cattle</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Functional data analysis on MY and NEFA responses of beef cows exposed to feed restrictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Wageningen, Netherlands. Wageningen Academic Publishers, pp.383, 2020</w:t>
+              <w:t xml:space="preserve">71st Annual Meeting of European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual meeting, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085135v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma natural 15N abundance may predict both feed conversion efficiency and residual feed intake in beef cattle across different dietary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Guarnido Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayyed Mahmoud Nasrollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fossaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, BELO HORIZONTE, Brazil. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Fliver : a model of nutrients fluxes across the liver in ruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Chartoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahlou Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMP : Groupe de Pharmacocinétique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03081348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of rumen-protected methionine supplementation on feed efficiency and performance of postweaning growing Charolais bulls fed a high-forage diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahlou Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Titgemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the INRA Systali digestive model through measured net portal fluxes of nutrients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Comparison of methods to evaluate the chemical composition of carcass from beef cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Al-Jammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. EAAP Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland. 2016</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Academic Publishers, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744015v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are circulating blood metabolites related to changes in absorption in ruminants?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the INRA Systali digestive model through measured net portal fluxes of nutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Raulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chapoutout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. EAAP Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743101v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can metabolomics help to predict amino acid fluxes across animal tissues?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are circulating blood metabolites related to changes in absorption in ruminants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ashaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. , 2016, 67th. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
+              <w:t xml:space="preserve">5. EAAP Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901451v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of methods to evaluate the chemical composition of carcass from beef cattle</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Can metabolomics help to predict amino acid fluxes across animal tissues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Foye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Academic Publishers, 2016</w:t>
+              <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. , 2016, 67th. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743133v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of compound-specific N isotopes analysis in key amino acids to predict feed efficiency in growing lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illa Tea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. EAAP Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland. 2 p., 2016, 5. EAAP Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abondance naturelle du 15N comme biomarqueur d’efficience d’utilisation de l’azote chez le ruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des rejets d’azote vers l'environnement chez le jeune bovin en engraissement par une approche isotopique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yunlong Huo</w:t>
+                <w:t xml:space="preserve">Effets de la composition de l’énergie métabolisable sur la modulation des dépôts corporels dans un modèle de croissance de jeunes bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Al-Jammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, Viandes et Produits Carnés</w:t>
+              <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 1 p., 2014, 21èmes Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173406v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des performances de croissance de l’agneau post-sevré à partir des variations des apports azotés de la ration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Ben Ettoumia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Majdoub-Mathlouthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Al-Jammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 2014, 21èmes Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la composition de l’énergie métabolisable sur la modulation des dépôts corporels dans un modèle de croissance de jeunes bovins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+                <w:t xml:space="preserve">Evaluation des rejets d’azote vers l'environnement chez le jeune bovin en engraissement par une approche isotopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlong Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 1 p., 2014, 21èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, Viandes et Produits Carnés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740526v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances et qualité de la viande de taurillons recevant des régimes riches en concentré a base de parois ou d’amidon et lipides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Mounier</w:t>
+                <w:t xml:space="preserve">Efficacité alimentaire et qualités des viandes bovines : une première étape vers une approche zootechnique intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, Viandes et Produits Carnés</w:t>
+              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194033v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une nutrition azotée de précision : Le fractionnement isotopique de l’azote entre l’animal et son régime comme marqueur d’efficience d’utilisation de l’azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2014, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité alimentaire et qualités des viandes bovines : une première étape vers une approche zootechnique intégrée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">Performances et qualité de la viande de taurillons recevant des régimes riches en concentré a base de parois ou d’amidon et lipides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
+              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, Viandes et Produits Carnés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741854v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of dietary carbohydrate composition on net portal appearance of nutrients and AA liver uptake in dairy cows fed low protein diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Miguel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Illovies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Messad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sacramento, United States. , EAAP Publication, 2013, EAAP Publication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of diet composition during the finishing period on protein and lipid deposit in young bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Al-Jammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Villetelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on energy and protein metabolism and nutrition (ISEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 134, 2013, Publication - European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical predictions of splanchnic released energetic nutrients in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahlou Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Conference of Young Researchers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Szczecin, Poland. Polish Academy of Sciences, 2012, Physiology and Biochemistry in Animal Nutrition. IX Conference of Young Researchers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic modeling based on meta-analysis : prediction of the net hepatic fluxes of energetic nutrients in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahlou Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual ADSA-ASAS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Phoenix, United States. 1 p., 2012, Annual ADSA-ASAS Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring a mechanistic model of nutrient fluxes across the liver through meta-analysis in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahlou Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Conference of Young Researchers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Szczecin, Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polish Academy of Sciences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Physiology and Biochemistry in Animal Nutrition. IX Conference of Young Researchers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et traitement de la douleur chez la vache suite à une intervention chirurgicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2012, 19ème rencontres rencherches ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of dietary N into milk N may be enhanced by the energy source in isoenergetic diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Aberystwyth, Wales, United Kingdom. Cambridge University Press, Advances in Animal Biosciences, 2 (2), 2012, Advances in Animal Biosciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33358,91 +33501,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and protein metabolism and nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wageningen Academic Publishers, 124, 647 p., 2007, Publication - European Association for Animal Production (EAAP), 978-90-8686-041-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33452,1061 +33595,1061 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépenses, efficacité métabolique et besoins en énergie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Energy supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
+              <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, 640 p., 2018, 978-90-8686-872-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785687v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy supply</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Digestion et apports en nutriments énergétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, 640 p., 2018, 978-90-8686-872-8</w:t>
+              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4ème éd., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928106v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestion et apports en nutriments énergétiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Dépenses, efficacité métabolique et besoins en énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème éd., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790126v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growing and finishing cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 640 p., 2018, 978--90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy expenditures, efficiencies and requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 640 p., 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovins en croissance et à l’engrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling rumen volatile fatty acids and its evaluation on net portal fluxes in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling nutrient digestion and utilization in farm animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publisher, 2011, 978-90-8686-156-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From metabolisable energy to energy of absorbed nutrients: quantitative comparison of models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling nutrient digestion and utilisation in farm animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publisher, 2011, 978-90-8686-156-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme énergético-protéique des tissus musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muscles et Viande des Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 306 p, 2010, 978-2-7592-0877-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34516,410 +34659,410 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplemental tables and figures for J. Dairy Sci. article 2024-25488: Production and metabolic responses of Montbéliarde and Holstein cows during periparturient period and a sequential feed restriction challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A.A. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de la Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto-Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.13784762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R script for quantification of physiological dynamic responses of individual animals exposed to environmental challenges by means of differential smoothing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.5776748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset of milk yield response of a suckling cow exposed to feed restrictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Barreto Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.5776668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34929,265 +35072,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammatory status in Holstein and Montbéliarde cows during the periparturient period and sequential feed restriction challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de la Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues-Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal: Statistical Guidelines for Authors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fenlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Stryhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35197,269 +35340,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques intègres de publication scientifique à l’heure de la science ouverte. Note de recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Arbeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Dashkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2025, 12 pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId741" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DéfiViande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Institut National de la Recherche Agronomique (INRA). 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35469,228 +35612,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting your work published: An Editor's perspective (v2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues-Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. 2024 Scientific Writing Workshop of the Annual Meeting of the European Federation of Animal Sciences (EAAP), Italy. 2024, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting your work published: An Editor's perspective (v1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues-Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. 2017-2024 Scientific Writing Workshop of the Annual Meeting of the European Federation of Animal Sciences EAAP, France. 2023, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introductory course - Scientific writing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Introduction to scientific writing, France. 2023, 100 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35700,131 +35843,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepôt de données NutriFlux (php)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId747"/>
+      <w:footerReference w:type="default" r:id="rId752"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -35971,51 +36114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520191v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Oltjen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Kononoff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japr.2024.100514" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497250v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bouvier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Anglaret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortigues-Marty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100114" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407120v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128106v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2024-0713" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05318953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104734" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882175v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998547v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae379" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txae179" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101388" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.A. Pires" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De-La-Torre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreto-Mendes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cassar-Malek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25488" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Fournier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues-Marty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109509" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694334v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stryhn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ampe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Montoya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101291" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870096v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Ungerfeld" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29155/vet.61.223.1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174171v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Morgavi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100830" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248972v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Polakof" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7299" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860647v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refka Ben Ettoumia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Kraiem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Majdoub-Mathlouthi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2022.106838" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684930v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Miller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.130" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708419v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694382v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Salis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100558" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485330v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Ettoumia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kraiem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Majdoub-Mathlouthi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108719" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708386v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100556" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Jorge-Smeding" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Taussat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03678-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430116v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido Lopez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faure" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelauze Celine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab235.341" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315912v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fossaert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100318" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430125v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab235.340" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850879v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyed Mahmoud Nasrollahi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jade Meale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schiphorst" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Robins" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234344" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617014v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa171" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626905v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528948v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Titgemeyer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahloul" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520001154" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900519v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lapierre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003410" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165419v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Al Jammas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txz074" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565565v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda N. Khodorova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859620000118" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623726v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abo-Ismail" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Carstens" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Guan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hegarty" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001489" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901455v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01910" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626894v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.09.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624724v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Al-Jammas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470017001637" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564568v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625075v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b03503" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777612v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dewhurst" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheng" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. J. Cabrita" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003391" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629893v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Rodriguez Lopez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Feinberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00769-015-1187-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417538v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.08.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVLQW6ZM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594989v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Robins" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00967" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636007v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.04.029" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260291v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213164v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Wester" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kraft" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0954422415000013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634821v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.03.008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133635v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514004449" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194029v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7845" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211050v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9518" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173680v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731114002638" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455840v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isserty-Thomas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7359" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634157v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martineau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano C&#244;rtes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Ouellet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7249" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210611v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Messad" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8019" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210485v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Molina-Alcaide" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002012" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652052v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherfaoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001432" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651815v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jard&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002302" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martineau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Ouellet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3438" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644643v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Galindo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Ouellett" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pellerin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3978" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654647v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173582v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000844" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663741v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Bequette" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2062" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173490v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004625" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173468v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-0939" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655539v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Martineau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1729" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665157v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1495" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658503v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108001742" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173462v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bermingham" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;ger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2007.05.003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFS84TMH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657750v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000602" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666706v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Dozias" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000638" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655365v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Pr&#233;v&#233;raud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane L. Girard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659289v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900635v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006031" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677566v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900576v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dozias" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Girard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005038" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676871v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Majdoub" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677077v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beylot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900458v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003030" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900430v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertrand" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martineau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vermorel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003006" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900454v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003026" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681395v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN2002740" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889977v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2003026" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511395v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Majdoub" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02526277v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN2003987" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889823v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2002042" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670671v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673590v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698918v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herpin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Geay" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900144v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Isserty" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690128v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefaivre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696048v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pethick" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696340v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anglaret" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.1996.0338" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZDHXC21-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693504v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689594v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696465v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1357729800015307" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11472FFA8EE0624795A92408F829BBF6CE2A0B39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711555v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jouany" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PNS19950040" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711412v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711706v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Visseiche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889188v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Doreau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705926v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889431v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vermorel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710594v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bitar" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711631v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713553v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN19950024" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710752v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702959v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/1994.7282131x" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708108v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lefaivre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859600087499" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE3378C2C8A01A8FACF5D4E192D650D4BAE8F149/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703458v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711446v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710593v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899714v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Anglaret" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899668v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Isserty" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715922v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/1993.7171947x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704357v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715925v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003356100006590" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFFA654FE2211DCE540582A062CEA58973B7C806/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888941v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Houzel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899477v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713820v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Oldham" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton G. Smith" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. de Courtenay" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Siviter" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002185960007101X" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C719F8877F6F680FF58AEA231012CA5E7B96823/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713444v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Smith" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gill" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Cammell" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.W. Yarrow" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719429v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Oldhamz" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Mcallan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726464v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Crickenberger" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Fontenot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Harvey" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Mcclure" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-8401(89)90017-5" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2R9X5QD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724576v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Ferry" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109948v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bee" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Huff Huff-Lonergan" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf102.279" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873121v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Broadbent" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Byrne" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251495v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195759v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delavaud" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de la Torre" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195686v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pires" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larsen" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bes" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Constant" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roux" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174207v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208492v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Wulster-Radcliffe" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sartin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127086v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798854v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.208" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03925760v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Albechaalany" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Driesen" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798883v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Driesen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.214" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798793v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien. Bes" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.181" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794502v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.025" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900417v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085049v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Dewhurst" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934351v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guarnido" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salis" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698635v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orquera K." TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thollon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Casas&#250;s" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736121v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737588v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Largeau" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529587v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carstens" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guan" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734357v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733744v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740495v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743506v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356577v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603384v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741861v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742402v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dewhurst" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R.J. Cabrita" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Fonseca" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740951v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356573v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742885v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743574v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740472v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738846v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742765v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740344v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743894v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800895v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744031v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748017v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561717v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356560v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356561v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746270v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590220v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210366v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745168v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745591v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Durand" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753666v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Doepel" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173560v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193681v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dormion" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;ry" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758216v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173534v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Ouellet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173521v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757755v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Belard" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173529v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173511v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173491v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Glasser" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173485v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757708v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751552v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173563v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756936v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173479v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821327v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chantelot" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duchene" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753157v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752549v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186777v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753159v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173441v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186774v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#233;ger" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753636v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753374v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173431v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751121v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173437v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753747v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lapierre" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817403v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817578v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Auzeloux" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756398v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thomas" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Scislowski" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757402v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756299v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763077v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Girard" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759156v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762256v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leger" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764409v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763806v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759638v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759114v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761591v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Gely" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Leger" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764200v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763350v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763301v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Majdoub" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763912v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761375v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761483v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Madjoub" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761376v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762779v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827756v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761253v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760173v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759913v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jailler" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829023v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761741v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouty" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Micoli" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761273v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madjoub" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762393v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759883v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761588v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759284v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761698v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767869v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771345v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bayle" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grizard" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771336v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765094v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767357v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769758v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Pethick" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765274v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834527v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764716v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lienard" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766562v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846310v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jouany" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889444v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lm Zeoula" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lefaivre" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774846v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849929v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773074v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846572v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houzel" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776962v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781485v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Gill" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204291v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193826v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203792v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbet" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079414v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900394v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Mendes" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085135v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306170v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fossaert" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081348v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chartoire" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734308v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Titgemeyer" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744015v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Raulhac" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapoutout" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743101v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ashaba" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901451v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743133v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594943v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743180v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173406v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Huo" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740527v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ben Ettoumia" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740526v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194033v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173405v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3785" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741854v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197006v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Illovies" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210505v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villetelle" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356563v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356564v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356562v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/307943.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744827v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faur&#233;" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455869v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812137v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785687v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928106v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790126v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928102v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928104v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785682v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173525v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173549v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Amblard" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817220v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755931v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de la Torre" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto-Mendes" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13784762" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720782v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776748" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720789v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776668" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575472v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743108v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fenlon" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964196v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Arbeille" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809726v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696496v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696506v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134138v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821541v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100122" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586836v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortigues-Marty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Mialon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agabriel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2026.100128" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520191v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Oltjen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Kononoff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japr.2024.100514" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497250v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bouvier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Anglaret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100114" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882175v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101423" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05318953v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104734" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128106v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2024-0713" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998547v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae379" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128077v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txae179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.A. Pires" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De-La-Torre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreto-Mendes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cassar-Malek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25488" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986525v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101388" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064148v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Fournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues-Marty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2025.109509" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694334v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stryhn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ampe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Montoya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101291" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870096v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Ungerfeld" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29155/vet.61.223.1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248972v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Polakof" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174171v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Morgavi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100830" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237667v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7299" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860647v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refka Ben Ettoumia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Kraiem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Majdoub-Mathlouthi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2022.106838" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708419v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684930v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Miller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.130" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708386v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100556" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485330v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Ettoumia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kraiem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Majdoub-Mathlouthi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108719" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Salis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100558" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315912v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Taussat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fossaert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100318" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508382v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Jorge-Smeding" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03678-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido Lopez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faure" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelauze Celine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab235.341" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430125v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab235.340" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617014v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schiphorst" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Robins" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa171" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850879v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyed Mahmoud Nasrollahi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jade Meale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234344" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626905v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528948v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Titgemeyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahloul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520001154" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900519v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lapierre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003410" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165419v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Al Jammas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txz074" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565565v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda N. Khodorova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859620000118" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901455v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01910" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623726v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abo-Ismail" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Carstens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Guan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hegarty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001489" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624724v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Al-Jammas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470017001637" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564568v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625075v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b03503" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626894v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.09.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777612v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dewhurst" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. J. Cabrita" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003391" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629893v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Rodriguez Lopez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Feinberg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00769-015-1187-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.08.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVLQW6ZM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594989v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Robins" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00967" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636007v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.04.029" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260291v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194029v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7845" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213164v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Wester" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kraft" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0954422415000013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634821v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.03.008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133635v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514004449" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211050v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9518" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173680v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731114002638" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634157v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martineau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano C&#244;rtes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Ouellet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7249" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455840v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isserty-Thomas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7359" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210611v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Messad" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8019" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210485v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Molina-Alcaide" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002012" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652052v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherfaoui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001432" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651815v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jard&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002302" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003261v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martineau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Ouellet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3438" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644643v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Galindo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Ouellett" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pellerin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3978" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173582v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000844" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654647v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663741v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Bequette" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2062" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173490v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004625" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173468v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-0939" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655539v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Martineau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1729" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665157v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1495" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658503v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108001742" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173462v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bermingham" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;ger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2007.05.003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFS84TMH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657750v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000602" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666706v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Dozias" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000638" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659289v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655365v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Pr&#233;v&#233;raud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane L. Girard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900635v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006031" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677566v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900576v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dozias" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Girard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005038" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677077v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Majdoub" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beylot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676871v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900458v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003030" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900454v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vermorel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003026" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900430v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertrand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martineau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003006" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681395v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN2002740" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889977v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2003026" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511395v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Majdoub" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02526277v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN2003987" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889823v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2002042" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670671v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673590v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698918v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herpin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Geay" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900144v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Isserty" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690128v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefaivre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696048v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pethick" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696340v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Anglaret" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.1996.0338" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZDHXC21-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693504v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689594v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696465v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1357729800015307" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11472FFA8EE0624795A92408F829BBF6CE2A0B39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711706v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Visseiche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711555v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jouany" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PNS19950040" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711412v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889188v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Doreau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705926v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889431v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vermorel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710594v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bitar" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711631v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713553v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN19950024" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710752v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702959v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/1994.7282131x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703458v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708108v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lefaivre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859600087499" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE3378C2C8A01A8FACF5D4E192D650D4BAE8F149/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711446v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710593v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899714v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Anglaret" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899668v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Isserty" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715922v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/1993.7171947x" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704357v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715925v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003356100006590" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFFA654FE2211DCE540582A062CEA58973B7C806/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888941v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Houzel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899477v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713820v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Oldham" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton G. Smith" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. de Courtenay" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Siviter" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002185960007101X" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C719F8877F6F680FF58AEA231012CA5E7B96823/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713444v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Smith" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gill" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Cammell" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.W. Yarrow" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719429v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Oldhamz" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Mcallan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726464v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Crickenberger" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Fontenot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Harvey" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Mcclure" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-8401(89)90017-5" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2R9X5QD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724576v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Ferry" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109948v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bee" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Huff Huff-Lonergan" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf102.279" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873121v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Broadbent" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Byrne" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251495v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195759v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delavaud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de la Torre" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208492v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghan Wulster-Radcliffe" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sartin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174207v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195686v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pires" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larsen" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bes" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Constant" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127086v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798883v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Albechaalany" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Driesen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.214" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03925760v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Driesen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798854v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.208" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798793v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien. Bes" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.181" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794502v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.025" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900417v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085049v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Dewhurst" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934351v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guarnido" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salis" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698635v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orquera K." TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thollon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Casas&#250;s" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737588v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Largeau" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736121v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529587v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carstens" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guan" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734357v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733744v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743506v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356577v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603384v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740495v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741861v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742402v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dewhurst" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R.J. Cabrita" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Fonseca" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740951v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743574v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742885v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356573v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740472v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738846v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740344v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742765v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743894v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800895v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744031v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356560v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748017v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561717v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356561v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746270v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590220v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745168v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210366v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745591v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Durand" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758216v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Doepel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173534v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Ouellet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173521v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753666v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193681v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dormion" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;ry" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173560v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757755v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Belard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173529v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173511v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757708v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173491v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Glasser" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173485v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751552v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173563v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756936v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821327v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chantelot" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duchene" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173479v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173441v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753159v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753157v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752549v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186777v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186774v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#233;ger" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753636v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753374v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173431v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751121v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173437v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753747v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lapierre" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817403v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817578v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Auzeloux" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756398v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thomas" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Scislowski" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757402v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756299v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763077v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Girard" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762256v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leger" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759156v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764409v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763806v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759638v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759114v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761591v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Gely" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Leger" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764200v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763350v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763301v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Majdoub" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763912v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761375v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761483v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Madjoub" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761376v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760173v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762779v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827756v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761253v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759913v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jailler" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829023v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759883v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mouty" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761741v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Micoli" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761273v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madjoub" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762393v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761588v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759284v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761698v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767869v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771345v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bayle" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grizard" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771336v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765094v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767357v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769758v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Pethick" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765274v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764716v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lienard" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834527v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766562v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846310v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jouany" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889444v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lm Zeoula" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lefaivre" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774846v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849929v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773074v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846572v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houzel" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776962v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781485v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Gill" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204291v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193826v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203792v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbet" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079414v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085135v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900394v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Mendes" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306170v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fossaert" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081348v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chartoire" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734308v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Titgemeyer" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743133v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744015v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Raulhac" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapoutout" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743101v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ashaba" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901451v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594943v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743180v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740526v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740527v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ben Ettoumia" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173406v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Huo" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741854v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173405v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3785" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194033v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197006v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Illovies" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210505v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villetelle" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356563v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356564v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356562v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/307943.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744827v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faur&#233;" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455869v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812137v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928106v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790126v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785687v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928102v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928104v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785682v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173525v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173549v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Amblard" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817220v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755931v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de la Torre" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto-Mendes" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13784762" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720782v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776748" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720789v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776668" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575472v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743108v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fenlon" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964196v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Arbeille" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809726v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696496v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696506v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134138v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821541v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>